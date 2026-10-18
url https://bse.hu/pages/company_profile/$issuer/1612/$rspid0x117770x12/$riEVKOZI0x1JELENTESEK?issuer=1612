--- v0 (2025-12-24)
+++ v1 (2026-10-18)
@@ -6,61 +6,64 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet0" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="136" uniqueCount="83">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="140" uniqueCount="85">
   <si>
     <t>Mid-year reports - OPUS GLOBAL Nyrt.</t>
   </si>
   <si>
     <t>Unaudited, consolidated, in compliance with IFRS</t>
   </si>
   <si>
     <t>Key P&amp;L Figures</t>
   </si>
   <si>
+    <t>Jan 2026 - Jun 2026 (1)</t>
+  </si>
+  <si>
     <t>Jan 2025 - Jun 2025 (1)</t>
   </si>
   <si>
     <t>Jan 2024 - Jun 2024 (1)</t>
   </si>
   <si>
     <t>Jan 2023 - Jun 2023 (1)</t>
   </si>
   <si>
     <t>Jan 2022 - Jun 2022 (2)</t>
   </si>
   <si>
     <t>Jan 2021 - Jun 2021 (3)</t>
   </si>
   <si>
     <t>Jan 2020 - Jun 2020 (3)</t>
   </si>
   <si>
     <t>Jan 2019 - Jun 2019 (3)</t>
   </si>
   <si>
     <t>Jan 2018 - Jun 2018 (3)</t>
   </si>
   <si>
     <t>Jan 2017 - Jun 2017 (3)</t>
@@ -117,50 +120,53 @@
     <t>Jan 2006 - Jun 2006 (4)</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>(thousand HUF)</t>
   </si>
   <si>
     <t>Net sales</t>
   </si>
   <si>
     <t>Operating profit (EBIT)</t>
   </si>
   <si>
     <t>Net income from financial activities</t>
   </si>
   <si>
     <t>Profit before tax</t>
   </si>
   <si>
     <t>Profit after tax</t>
   </si>
   <si>
     <t>Key Balance Sheet Items</t>
+  </si>
+  <si>
+    <t>30 Jun 2026</t>
   </si>
   <si>
     <t>30 Jun 2025</t>
   </si>
   <si>
     <t>30 Jun 2024</t>
   </si>
   <si>
     <t>30 Jun 2023</t>
   </si>
   <si>
     <t>30 Jun 2022</t>
   </si>
   <si>
     <t>30 Jun 2021</t>
   </si>
   <si>
     <t>30 Jun 2020</t>
   </si>
   <si>
     <t>30 Jun 2019</t>
   </si>
   <si>
     <t>30 Jun 2018</t>
   </si>
@@ -395,83 +401,84 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:AB34"/>
+  <dimension ref="A1:AC34"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="37.2421875" customWidth="true" bestFit="true"/>
     <col min="2" max="2" width="22.23828125" customWidth="true" bestFit="true"/>
     <col min="3" max="3" width="22.23828125" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="22.23828125" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="22.23828125" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="22.23828125" customWidth="true" bestFit="true"/>
     <col min="7" max="7" width="22.23828125" customWidth="true" bestFit="true"/>
     <col min="8" max="8" width="22.23828125" customWidth="true" bestFit="true"/>
     <col min="9" max="9" width="22.23828125" customWidth="true" bestFit="true"/>
     <col min="10" max="10" width="22.23828125" customWidth="true" bestFit="true"/>
-    <col min="11" max="11" width="22.828125" customWidth="true" bestFit="true"/>
-[...5 lines deleted...]
-    <col min="17" max="17" width="22.23828125" customWidth="true" bestFit="true"/>
+    <col min="11" max="11" width="22.23828125" customWidth="true" bestFit="true"/>
+    <col min="12" max="12" width="22.828125" customWidth="true" bestFit="true"/>
+    <col min="13" max="13" width="22.23828125" customWidth="true" bestFit="true"/>
+    <col min="14" max="14" width="22.83203125" customWidth="true" bestFit="true"/>
+    <col min="15" max="15" width="22.828125" customWidth="true" bestFit="true"/>
+    <col min="16" max="16" width="22.23828125" customWidth="true" bestFit="true"/>
+    <col min="17" max="17" width="22.83203125" customWidth="true" bestFit="true"/>
     <col min="18" max="18" width="22.23828125" customWidth="true" bestFit="true"/>
     <col min="19" max="19" width="22.23828125" customWidth="true" bestFit="true"/>
     <col min="20" max="20" width="22.23828125" customWidth="true" bestFit="true"/>
     <col min="21" max="21" width="22.23828125" customWidth="true" bestFit="true"/>
     <col min="22" max="22" width="22.23828125" customWidth="true" bestFit="true"/>
     <col min="23" max="23" width="22.23828125" customWidth="true" bestFit="true"/>
-    <col min="24" max="24" width="22.91796875" customWidth="true" bestFit="true"/>
-[...2 lines deleted...]
-    <col min="27" max="27" width="22.23828125" customWidth="true" bestFit="true"/>
+    <col min="24" max="24" width="22.23828125" customWidth="true" bestFit="true"/>
+    <col min="25" max="25" width="22.91796875" customWidth="true" bestFit="true"/>
+    <col min="26" max="26" width="22.23828125" customWidth="true" bestFit="true"/>
+    <col min="27" max="27" width="22.91796875" customWidth="true" bestFit="true"/>
+    <col min="28" max="28" width="22.23828125" customWidth="true" bestFit="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4" t="s" s="1">
         <v>3</v>
       </c>
       <c r="C4" t="s" s="1">
         <v>4</v>
       </c>
       <c r="D4" t="s" s="1">
         <v>5</v>
       </c>
@@ -522,1749 +529,1812 @@
       </c>
       <c r="T4" t="s" s="1">
         <v>21</v>
       </c>
       <c r="U4" t="s" s="1">
         <v>22</v>
       </c>
       <c r="V4" t="s" s="1">
         <v>23</v>
       </c>
       <c r="W4" t="s" s="1">
         <v>24</v>
       </c>
       <c r="X4" t="s" s="1">
         <v>25</v>
       </c>
       <c r="Y4" t="s" s="1">
         <v>26</v>
       </c>
       <c r="Z4" t="s" s="1">
         <v>27</v>
       </c>
       <c r="AA4" t="s" s="1">
         <v>28</v>
       </c>
+      <c r="AB4" t="s" s="1">
+        <v>29</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B5" t="s" s="2">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C5" t="s" s="2">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D5" t="s" s="2">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E5" t="s" s="2">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F5" t="s" s="2">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="G5" t="s" s="2">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="H5" t="s" s="2">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="I5" t="s" s="2">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="J5" t="s" s="2">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="K5" t="s" s="2">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="L5" t="s" s="2">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="M5" t="s" s="2">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="N5" t="s" s="2">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="O5" t="s" s="2">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="P5" t="s" s="2">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="Q5" t="s" s="2">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="R5" t="s" s="2">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="S5" t="s" s="2">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="T5" t="s" s="2">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="U5" t="s" s="2">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="V5" t="s" s="2">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="W5" t="s" s="2">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="X5" t="s" s="2">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="Y5" t="s" s="2">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="Z5" t="s" s="2">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="AA5" t="s" s="2">
-        <v>30</v>
+        <v>31</v>
+      </c>
+      <c r="AB5" t="s" s="2">
+        <v>31</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B6" t="n" s="3">
+        <v>2.12033012E8</v>
+      </c>
+      <c r="C6" t="n" s="3">
         <v>2.46226569E8</v>
       </c>
-      <c r="C6" t="n" s="3">
+      <c r="D6" t="n" s="3">
         <v>2.8395001E8</v>
       </c>
-      <c r="D6" t="n" s="3">
+      <c r="E6" t="n" s="3">
         <v>3.0676256E8</v>
       </c>
-      <c r="E6" t="n" s="3">
+      <c r="F6" t="n" s="3">
         <v>1.95751363E8</v>
       </c>
-      <c r="F6" t="n" s="3">
+      <c r="G6" t="n" s="3">
         <v>1.07331473E8</v>
       </c>
-      <c r="G6" t="n" s="3">
+      <c r="H6" t="n" s="3">
         <v>9.9979274E7</v>
       </c>
-      <c r="H6" t="n" s="3">
+      <c r="I6" t="n" s="3">
         <v>1.04356015E8</v>
       </c>
-      <c r="I6" t="n" s="3">
+      <c r="J6" t="n" s="3">
         <v>2.0881517E7</v>
       </c>
-      <c r="J6" t="n" s="3">
+      <c r="K6" t="n" s="3">
         <v>1.7404058E7</v>
       </c>
-      <c r="K6" t="n" s="3">
+      <c r="L6" t="n" s="3">
         <v>7649362.0</v>
       </c>
-      <c r="L6" t="n" s="3">
+      <c r="M6" t="n" s="3">
         <v>3294846.0</v>
       </c>
-      <c r="M6" t="n" s="3">
+      <c r="N6" t="n" s="3">
         <v>1723165.0</v>
       </c>
-      <c r="N6" t="n" s="3">
+      <c r="O6" t="n" s="3">
         <v>9608475.0</v>
       </c>
-      <c r="O6" t="n" s="3">
+      <c r="P6" t="n" s="3">
         <v>4738398.0</v>
       </c>
-      <c r="P6" t="n" s="3">
+      <c r="Q6" t="n" s="3">
         <v>2678794.0</v>
       </c>
-      <c r="Q6" t="n" s="3">
+      <c r="R6" t="n" s="3">
         <v>5244799.0</v>
       </c>
-      <c r="R6" t="n" s="3">
+      <c r="S6" t="n" s="3">
         <v>285858.0</v>
       </c>
-      <c r="S6" t="n" s="3">
+      <c r="T6" t="n" s="3">
         <v>220841.0</v>
       </c>
-      <c r="T6" t="n" s="3">
+      <c r="U6" t="n" s="3">
         <v>340147.0</v>
       </c>
-      <c r="U6" t="n" s="3">
+      <c r="V6" t="n" s="3">
         <v>960692.0</v>
       </c>
-      <c r="V6" t="n" s="3">
+      <c r="W6" t="n" s="3">
         <v>1495971.0</v>
       </c>
-      <c r="W6" t="n" s="3">
+      <c r="X6" t="n" s="3">
         <v>676018.0</v>
       </c>
-      <c r="X6" t="n" s="3">
+      <c r="Y6" t="n" s="3">
         <v>1094311.0</v>
       </c>
-      <c r="Y6" t="n" s="3">
+      <c r="Z6" t="n" s="3">
         <v>238458.0</v>
       </c>
-      <c r="Z6" t="n" s="3">
+      <c r="AA6" t="n" s="3">
         <v>646067.0</v>
       </c>
-      <c r="AA6" t="n" s="3">
+      <c r="AB6" t="n" s="3">
         <v>374989.0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B7" t="n" s="7">
+        <v>2.1059416E7</v>
+      </c>
+      <c r="C7" t="n" s="7">
         <v>3.0304106E7</v>
       </c>
-      <c r="C7" t="n" s="7">
+      <c r="D7" t="n" s="7">
         <v>2.3948627E7</v>
       </c>
-      <c r="D7" t="n" s="7">
+      <c r="E7" t="n" s="7">
         <v>2.0630711E7</v>
       </c>
-      <c r="E7" t="n" s="7">
+      <c r="F7" t="n" s="7">
         <v>7799680.0</v>
       </c>
-      <c r="F7" t="n" s="7">
+      <c r="G7" t="n" s="7">
         <v>2701707.0</v>
       </c>
-      <c r="G7" t="n" s="7">
+      <c r="H7" t="n" s="7">
         <v>6038419.0</v>
       </c>
-      <c r="H7" t="n" s="7">
+      <c r="I7" t="n" s="7">
         <v>-8887240.0</v>
       </c>
-      <c r="I7" t="n" s="7">
+      <c r="J7" t="n" s="7">
         <v>886174.0</v>
       </c>
-      <c r="J7" t="n" s="7">
+      <c r="K7" t="n" s="7">
         <v>1288283.0</v>
       </c>
-      <c r="K7" t="n" s="7">
+      <c r="L7" t="n" s="7">
         <v>-658944.0</v>
       </c>
-      <c r="L7" t="n" s="7">
+      <c r="M7" t="n" s="7">
         <v>-773885.0</v>
       </c>
-      <c r="M7" t="n" s="7">
+      <c r="N7" t="n" s="7">
         <v>-202985.0</v>
       </c>
-      <c r="N7" t="n" s="7">
+      <c r="O7" t="n" s="7">
         <v>-354580.0</v>
       </c>
-      <c r="O7" t="n" s="7">
+      <c r="P7" t="n" s="7">
         <v>-594864.0</v>
       </c>
-      <c r="P7" t="n" s="7">
+      <c r="Q7" t="n" s="7">
         <v>-43887.0</v>
       </c>
-      <c r="Q7" t="n" s="7">
+      <c r="R7" t="n" s="7">
         <v>-433602.0</v>
       </c>
-      <c r="R7" t="n" s="7">
+      <c r="S7" t="n" s="7">
         <v>-35048.0</v>
       </c>
-      <c r="S7" t="n" s="7">
+      <c r="T7" t="n" s="7">
         <v>7452.0</v>
       </c>
-      <c r="T7" t="n" s="7">
+      <c r="U7" t="n" s="7">
         <v>-36527.0</v>
       </c>
-      <c r="U7" t="n" s="7">
+      <c r="V7" t="n" s="7">
         <v>799105.0</v>
       </c>
-      <c r="V7" t="n" s="7">
+      <c r="W7" t="n" s="7">
         <v>150573.0</v>
       </c>
-      <c r="W7" t="n" s="7">
+      <c r="X7" t="n" s="7">
         <v>50485.0</v>
       </c>
-      <c r="X7" t="n" s="7">
+      <c r="Y7" t="n" s="7">
         <v>13503.0</v>
       </c>
-      <c r="Y7" t="n" s="7">
+      <c r="Z7" t="n" s="7">
         <v>33964.0</v>
       </c>
-      <c r="Z7" t="n" s="7">
+      <c r="AA7" t="n" s="7">
         <v>-31811.0</v>
       </c>
-      <c r="AA7" t="n" s="7">
+      <c r="AB7" t="n" s="7">
         <v>-68464.0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B8" t="n" s="8">
+        <v>2184876.0</v>
+      </c>
+      <c r="C8" t="n" s="8">
         <v>145426.0</v>
       </c>
-      <c r="C8" t="n" s="8">
+      <c r="D8" t="n" s="8">
         <v>3819856.0</v>
       </c>
-      <c r="D8" t="n" s="8">
+      <c r="E8" t="n" s="8">
         <v>1873613.0</v>
       </c>
-      <c r="E8" t="n" s="8">
+      <c r="F8" t="n" s="8">
         <v>-2956985.0</v>
       </c>
-      <c r="F8" t="n" s="8">
+      <c r="G8" t="n" s="8">
         <v>9477862.0</v>
       </c>
-      <c r="G8" t="n" s="8">
+      <c r="H8" t="n" s="8">
         <v>-1987536.0</v>
       </c>
-      <c r="H8" t="n" s="8">
+      <c r="I8" t="n" s="8">
         <v>5202548.0</v>
       </c>
-      <c r="I8" t="n" s="8">
+      <c r="J8" t="n" s="8">
         <v>-585332.0</v>
       </c>
-      <c r="J8" t="n" s="8">
+      <c r="K8" t="n" s="8">
         <v>809715.0</v>
       </c>
-      <c r="K8" t="n" s="8">
+      <c r="L8" t="n" s="8">
         <v>-181850.0</v>
       </c>
-      <c r="L8" t="n" s="8">
+      <c r="M8" t="n" s="8">
         <v>-64340.0</v>
       </c>
-      <c r="M8" t="n" s="8">
+      <c r="N8" t="n" s="8">
         <v>-36803.0</v>
       </c>
-      <c r="N8" t="n" s="8">
+      <c r="O8" t="n" s="8">
         <v>-200009.0</v>
       </c>
-      <c r="O8" t="n" s="8">
+      <c r="P8" t="n" s="8">
         <v>-140378.0</v>
       </c>
-      <c r="P8" t="n" s="8">
+      <c r="Q8" t="n" s="8">
         <v>-88722.0</v>
       </c>
-      <c r="Q8" t="n" s="8">
+      <c r="R8" t="n" s="8">
         <v>-172480.0</v>
       </c>
-      <c r="R8" t="n" s="8">
+      <c r="S8" t="n" s="8">
         <v>-24681.0</v>
       </c>
-      <c r="S8" t="n" s="8">
+      <c r="T8" t="n" s="8">
         <v>20034.0</v>
       </c>
-      <c r="T8" t="n" s="8">
+      <c r="U8" t="n" s="8">
         <v>-605415.0</v>
       </c>
-      <c r="U8" t="n" s="8">
+      <c r="V8" t="n" s="8">
         <v>-790279.0</v>
       </c>
-      <c r="V8" t="n" s="8">
+      <c r="W8" t="n" s="8">
         <v>-19379.0</v>
       </c>
-      <c r="W8" t="n" s="8">
+      <c r="X8" t="n" s="8">
         <v>-20512.0</v>
       </c>
-      <c r="X8" t="n" s="8">
+      <c r="Y8" t="n" s="8">
         <v>-91182.0</v>
       </c>
-      <c r="Y8" t="n" s="8">
+      <c r="Z8" t="n" s="8">
         <v>-63029.0</v>
       </c>
-      <c r="Z8" t="n" s="8">
+      <c r="AA8" t="n" s="8">
         <v>-91259.0</v>
       </c>
-      <c r="AA8" t="n" s="8">
+      <c r="AB8" t="n" s="8">
         <v>-14004.0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B9" t="n" s="9">
+        <v>2.3244292E7</v>
+      </c>
+      <c r="C9" t="n" s="9">
         <v>3.0449532E7</v>
       </c>
-      <c r="C9" t="n" s="9">
+      <c r="D9" t="n" s="9">
         <v>2.7468483E7</v>
       </c>
-      <c r="D9" t="n" s="9">
+      <c r="E9" t="n" s="9">
         <v>2.2504324E7</v>
       </c>
-      <c r="E9" t="n" s="9">
+      <c r="F9" t="n" s="9">
         <v>4842695.0</v>
       </c>
-      <c r="F9" t="n" s="9">
+      <c r="G9" t="n" s="9">
         <v>1.2179569E7</v>
       </c>
-      <c r="G9" t="n" s="9">
+      <c r="H9" t="n" s="9">
         <v>4050883.0</v>
       </c>
-      <c r="H9" t="n" s="9">
+      <c r="I9" t="n" s="9">
         <v>-3684692.0</v>
       </c>
-      <c r="I9" t="n" s="9">
+      <c r="J9" t="n" s="9">
         <v>300842.0</v>
       </c>
-      <c r="J9" t="n" s="9">
+      <c r="K9" t="n" s="9">
         <v>2097998.0</v>
       </c>
-      <c r="K9" t="n" s="9">
+      <c r="L9" t="n" s="9">
         <v>-840794.0</v>
       </c>
-      <c r="L9" t="n" s="9">
+      <c r="M9" t="n" s="9">
         <v>-838225.0</v>
       </c>
-      <c r="M9" t="n" s="9">
+      <c r="N9" t="n" s="9">
         <v>-239788.0</v>
       </c>
-      <c r="N9" t="n" s="9">
+      <c r="O9" t="n" s="9">
         <v>-554589.0</v>
       </c>
-      <c r="O9" t="n" s="9">
+      <c r="P9" t="n" s="9">
         <v>-735242.0</v>
       </c>
-      <c r="P9" t="n" s="9">
+      <c r="Q9" t="n" s="9">
         <v>-132609.0</v>
       </c>
-      <c r="Q9" t="n" s="9">
+      <c r="R9" t="n" s="9">
         <v>-606082.0</v>
       </c>
-      <c r="R9" t="n" s="9">
+      <c r="S9" t="n" s="9">
         <v>-59729.0</v>
       </c>
-      <c r="S9" t="n" s="9">
+      <c r="T9" t="n" s="9">
         <v>27485.0</v>
       </c>
-      <c r="T9" t="n" s="9">
+      <c r="U9" t="n" s="9">
         <v>-641942.0</v>
       </c>
-      <c r="U9" t="n" s="9">
+      <c r="V9" t="n" s="9">
         <v>8826.0</v>
       </c>
-      <c r="V9" t="n" s="9">
+      <c r="W9" t="n" s="9">
         <v>131194.0</v>
       </c>
-      <c r="W9" t="n" s="9">
+      <c r="X9" t="n" s="9">
         <v>30668.0</v>
       </c>
-      <c r="X9" t="n" s="9">
+      <c r="Y9" t="n" s="9">
         <v>-177275.0</v>
       </c>
-      <c r="Y9" t="n" s="9">
+      <c r="Z9" t="n" s="9">
         <v>-29065.0</v>
       </c>
-      <c r="Z9" t="n" s="9">
+      <c r="AA9" t="n" s="9">
         <v>-199828.0</v>
       </c>
-      <c r="AA9" t="n" s="9">
+      <c r="AB9" t="n" s="9">
         <v>-82468.0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B10" t="n" s="10">
+        <v>1.628614E7</v>
+      </c>
+      <c r="C10" t="n" s="10">
         <v>2.121658E7</v>
       </c>
-      <c r="C10" t="n" s="10">
+      <c r="D10" t="n" s="10">
         <v>2.0648178E7</v>
       </c>
-      <c r="D10" t="n" s="10">
+      <c r="E10" t="n" s="10">
         <v>1.6139655E7</v>
       </c>
-      <c r="E10" t="n" s="10">
+      <c r="F10" t="n" s="10">
         <v>1633953.0</v>
       </c>
-      <c r="F10" t="n" s="10">
+      <c r="G10" t="n" s="10">
         <v>1.1419769E7</v>
       </c>
-      <c r="G10" t="n" s="10">
+      <c r="H10" t="n" s="10">
         <v>2578883.0</v>
       </c>
-      <c r="H10" t="n" s="10">
+      <c r="I10" t="n" s="10">
         <v>-4252301.0</v>
       </c>
-      <c r="I10" t="n" s="10">
+      <c r="J10" t="n" s="10">
         <v>119611.0</v>
       </c>
-      <c r="J10" t="n" s="10">
+      <c r="K10" t="n" s="10">
         <v>2093736.0</v>
       </c>
-      <c r="K10" t="n" s="10">
+      <c r="L10" t="n" s="10">
         <v>-758716.0</v>
       </c>
-      <c r="L10" t="n" s="10">
+      <c r="M10" t="n" s="10">
         <v>-767092.0</v>
       </c>
-      <c r="M10" t="n" s="10">
+      <c r="N10" t="n" s="10">
         <v>-236383.0</v>
       </c>
-      <c r="N10" t="n" s="10">
+      <c r="O10" t="n" s="10">
         <v>-601559.0</v>
       </c>
-      <c r="O10" t="n" s="10">
+      <c r="P10" t="n" s="10">
         <v>-769374.0</v>
       </c>
-      <c r="P10" t="n" s="10">
+      <c r="Q10" t="n" s="10">
         <v>-189227.0</v>
       </c>
-      <c r="Q10" t="n" s="10">
+      <c r="R10" t="n" s="10">
         <v>-658787.0</v>
       </c>
-      <c r="R10" t="n" s="10">
+      <c r="S10" t="n" s="10">
         <v>-48717.0</v>
       </c>
-      <c r="S10" t="n" s="10">
+      <c r="T10" t="n" s="10">
         <v>19857.0</v>
       </c>
-      <c r="T10" t="n" s="10">
+      <c r="U10" t="n" s="10">
         <v>-645100.0</v>
       </c>
-      <c r="U10" t="n" s="10">
+      <c r="V10" t="n" s="10">
         <v>-8834.0</v>
       </c>
-      <c r="V10" t="n" s="10">
+      <c r="W10" t="n" s="10">
         <v>105088.0</v>
       </c>
-      <c r="W10" t="n" s="10">
+      <c r="X10" t="n" s="10">
         <v>24534.0</v>
       </c>
-      <c r="X10" t="n" s="10">
+      <c r="Y10" t="n" s="10">
         <v>-177275.0</v>
       </c>
-      <c r="Y10" t="n" s="10">
+      <c r="Z10" t="n" s="10">
         <v>-29065.0</v>
       </c>
-      <c r="Z10" t="n" s="10">
+      <c r="AA10" t="n" s="10">
         <v>-199828.0</v>
       </c>
-      <c r="AA10" t="n" s="10">
+      <c r="AB10" t="n" s="10">
         <v>-82468.0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B12" t="s" s="11">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C12" t="s" s="11">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D12" t="s" s="11">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E12" t="s" s="11">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F12" t="s" s="11">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="G12" t="s" s="11">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="H12" t="s" s="11">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="I12" t="s" s="11">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="J12" t="s" s="11">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="K12" t="s" s="11">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="L12" t="s" s="11">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="M12" t="s" s="11">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="N12" t="s" s="11">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="O12" t="s" s="11">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="P12" t="s" s="11">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="Q12" t="s" s="11">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="R12" t="s" s="11">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="S12" t="s" s="11">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="T12" t="s" s="11">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="U12" t="s" s="11">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="V12" t="s" s="11">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="W12" t="s" s="11">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="X12" t="s" s="11">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="Y12" t="s" s="11">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="Z12" t="s" s="11">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="AA12" t="s" s="11">
-        <v>62</v>
+        <v>63</v>
+      </c>
+      <c r="AB12" t="s" s="11">
+        <v>64</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B13" t="s" s="12">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C13" t="s" s="12">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D13" t="s" s="12">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E13" t="s" s="12">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F13" t="s" s="12">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="G13" t="s" s="12">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="H13" t="s" s="12">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="I13" t="s" s="12">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="J13" t="s" s="12">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="K13" t="s" s="12">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="L13" t="s" s="12">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="M13" t="s" s="12">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="N13" t="s" s="12">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="O13" t="s" s="12">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="P13" t="s" s="12">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="Q13" t="s" s="12">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="R13" t="s" s="12">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="S13" t="s" s="12">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="T13" t="s" s="12">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="U13" t="s" s="12">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="V13" t="s" s="12">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="W13" t="s" s="12">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="X13" t="s" s="12">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="Y13" t="s" s="12">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="Z13" t="s" s="12">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="AA13" t="s" s="12">
-        <v>30</v>
+        <v>31</v>
+      </c>
+      <c r="AB13" t="s" s="12">
+        <v>31</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="B14" t="n" s="13">
+        <v>7.07862725E8</v>
+      </c>
+      <c r="C14" t="n" s="13">
         <v>6.95275896E8</v>
       </c>
-      <c r="C14" t="n" s="13">
+      <c r="D14" t="n" s="13">
         <v>6.49778638E8</v>
       </c>
-      <c r="D14" t="n" s="13">
+      <c r="E14" t="n" s="13">
         <v>6.2040277E8</v>
       </c>
-      <c r="E14" t="n" s="13">
+      <c r="F14" t="n" s="13">
         <v>6.42755536E8</v>
       </c>
-      <c r="F14" t="n" s="13">
+      <c r="G14" t="n" s="13">
         <v>4.63696353E8</v>
       </c>
-      <c r="G14" t="n" s="13">
+      <c r="H14" t="n" s="13">
         <v>3.66108136E8</v>
       </c>
-      <c r="H14" t="n" s="13">
+      <c r="I14" t="n" s="13">
         <v>3.97783499E8</v>
       </c>
-      <c r="I14" t="n" s="13">
+      <c r="J14" t="n" s="13">
         <v>2.7540303E7</v>
       </c>
-      <c r="J14" t="n" s="13">
+      <c r="K14" t="n" s="13">
         <v>2.5631965E7</v>
       </c>
-      <c r="K14" t="n" s="13">
+      <c r="L14" t="n" s="13">
         <v>7857030.0</v>
       </c>
-      <c r="L14" t="n" s="13">
+      <c r="M14" t="n" s="13">
         <v>7990036.0</v>
       </c>
-      <c r="M14" t="n" s="13">
+      <c r="N14" t="n" s="13">
         <v>7978006.0</v>
       </c>
-      <c r="N14" t="n" s="13">
+      <c r="O14" t="n" s="13">
         <v>1.3119414E7</v>
       </c>
-      <c r="O14" t="n" s="13">
+      <c r="P14" t="n" s="13">
         <v>1.3262798E7</v>
       </c>
-      <c r="P14" t="n" s="13">
+      <c r="Q14" t="n" s="13">
         <v>1.3354083E7</v>
       </c>
-      <c r="Q14" t="n" s="13">
+      <c r="R14" t="n" s="13">
         <v>1.355158E7</v>
       </c>
-      <c r="R14" t="n" s="13">
+      <c r="S14" t="n" s="13">
         <v>9671130.0</v>
       </c>
-      <c r="S14" t="n" s="13">
+      <c r="T14" t="n" s="13">
         <v>2737808.0</v>
       </c>
-      <c r="T14" t="n" s="13">
+      <c r="U14" t="n" s="13">
         <v>5512547.0</v>
       </c>
-      <c r="U14" t="n" s="13">
+      <c r="V14" t="n" s="13">
         <v>6942546.0</v>
       </c>
-      <c r="V14" t="n" s="13">
+      <c r="W14" t="n" s="13">
         <v>5506172.0</v>
       </c>
-      <c r="W14" t="n" s="13">
+      <c r="X14" t="n" s="13">
         <v>2947216.0</v>
       </c>
-      <c r="X14" t="n" s="13">
+      <c r="Y14" t="n" s="13">
         <v>2626537.0</v>
       </c>
-      <c r="Y14" t="n" s="13">
+      <c r="Z14" t="n" s="13">
         <v>1642184.0</v>
       </c>
-      <c r="Z14" t="n" s="13">
+      <c r="AA14" t="n" s="13">
         <v>1410007.0</v>
       </c>
-      <c r="AA14" t="n" s="13">
+      <c r="AB14" t="n" s="13">
         <v>1441306.0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="B15" t="n" s="14">
+        <v>8895622.0</v>
+      </c>
+      <c r="C15" t="n" s="14">
         <v>7383155.0</v>
       </c>
-      <c r="C15" t="n" s="14">
+      <c r="D15" t="n" s="14">
         <v>8664703.0</v>
       </c>
-      <c r="D15" t="n" s="14">
+      <c r="E15" t="n" s="14">
         <v>1.0667226E7</v>
       </c>
-      <c r="E15" t="n" s="14">
+      <c r="F15" t="n" s="14">
         <v>6534711.0</v>
       </c>
-      <c r="F15" t="n" s="14">
+      <c r="G15" t="n" s="14">
         <v>9.3743555E7</v>
       </c>
-      <c r="G15" t="n" s="14">
+      <c r="H15" t="n" s="14">
         <v>815048.0</v>
       </c>
-      <c r="H15" t="n" s="14">
+      <c r="I15" t="n" s="14">
         <v>686847.0</v>
       </c>
-      <c r="I15" t="n" s="14">
+      <c r="J15" t="n" s="14">
         <v>5795345.0</v>
       </c>
-      <c r="J15" t="n" s="14">
+      <c r="K15" t="n" s="14">
         <v>5863958.0</v>
       </c>
-      <c r="K15" t="n" s="14">
+      <c r="L15" t="n" s="14">
         <v>430925.0</v>
       </c>
-      <c r="L15" t="n" s="14">
+      <c r="M15" t="n" s="14">
         <v>449439.0</v>
       </c>
-      <c r="M15" t="n" s="14">
+      <c r="N15" t="n" s="14">
         <v>429172.0</v>
       </c>
-      <c r="N15" t="n" s="14">
+      <c r="O15" t="n" s="14">
         <v>537556.0</v>
       </c>
-      <c r="O15" t="n" s="14">
+      <c r="P15" t="n" s="14">
         <v>532801.0</v>
       </c>
-      <c r="P15" t="n" s="14">
+      <c r="Q15" t="n" s="14">
         <v>682011.0</v>
       </c>
-      <c r="Q15" t="n" s="14">
+      <c r="R15" t="n" s="14">
         <v>1105156.0</v>
       </c>
-      <c r="R15" t="n" s="14">
+      <c r="S15" t="n" s="14">
         <v>500176.0</v>
       </c>
-      <c r="S15" t="n" s="14">
+      <c r="T15" t="n" s="14">
         <v>793461.0</v>
       </c>
-      <c r="T15" t="n" s="14">
+      <c r="U15" t="n" s="14">
         <v>887745.0</v>
       </c>
-      <c r="U15" t="n" s="14">
+      <c r="V15" t="n" s="14">
         <v>3317147.0</v>
       </c>
-      <c r="V15" t="n" s="14">
+      <c r="W15" t="n" s="14">
         <v>2805810.0</v>
       </c>
-      <c r="W15" t="n" s="14">
+      <c r="X15" t="n" s="14">
         <v>1869266.0</v>
       </c>
-      <c r="X15" t="n" s="14">
+      <c r="Y15" t="n" s="14">
         <v>240462.0</v>
       </c>
-      <c r="Y15" t="n" s="14">
+      <c r="Z15" t="n" s="14">
         <v>524222.0</v>
       </c>
-      <c r="Z15" t="n" s="14">
+      <c r="AA15" t="n" s="14">
         <v>541504.0</v>
       </c>
-      <c r="AA15" t="n" s="14">
+      <c r="AB15" t="n" s="14">
         <v>559178.0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="B16" t="n" s="18">
+        <v>5.47977631E8</v>
+      </c>
+      <c r="C16" t="n" s="18">
         <v>5.4541435E8</v>
       </c>
-      <c r="C16" t="n" s="18">
+      <c r="D16" t="n" s="18">
         <v>5.12651321E8</v>
       </c>
-      <c r="D16" t="n" s="18">
+      <c r="E16" t="n" s="18">
         <v>4.68525169E8</v>
       </c>
-      <c r="E16" t="n" s="18">
+      <c r="F16" t="n" s="18">
         <v>4.78869715E8</v>
       </c>
-      <c r="F16" t="n" s="18">
+      <c r="G16" t="n" s="18">
         <v>3.04739925E8</v>
       </c>
-      <c r="G16" t="n" s="18">
+      <c r="H16" t="n" s="18">
         <v>1.89179637E8</v>
       </c>
-      <c r="H16" t="n" s="18">
+      <c r="I16" t="n" s="18">
         <v>2.21937401E8</v>
       </c>
-      <c r="I16" t="n" s="18">
+      <c r="J16" t="n" s="18">
         <v>1.1430495E7</v>
       </c>
-      <c r="J16" t="n" s="18">
+      <c r="K16" t="n" s="18">
         <v>1.1835133E7</v>
       </c>
-      <c r="K16" t="n" s="18">
+      <c r="L16" t="n" s="18">
         <v>5731164.0</v>
       </c>
-      <c r="L16" t="n" s="18">
+      <c r="M16" t="n" s="18">
         <v>5848624.0</v>
       </c>
-      <c r="M16" t="n" s="18">
+      <c r="N16" t="n" s="18">
         <v>5868097.0</v>
       </c>
-      <c r="N16" t="n" s="18">
+      <c r="O16" t="n" s="18">
         <v>9907138.0</v>
       </c>
-      <c r="O16" t="n" s="18">
+      <c r="P16" t="n" s="18">
         <v>1.0036296E7</v>
       </c>
-      <c r="P16" t="n" s="18">
+      <c r="Q16" t="n" s="18">
         <v>1.1478577E7</v>
       </c>
-      <c r="Q16" t="n" s="18">
+      <c r="R16" t="n" s="18">
         <v>1.1573934E7</v>
       </c>
-      <c r="R16" t="n" s="18">
+      <c r="S16" t="n" s="18">
         <v>1396430.0</v>
       </c>
-      <c r="S16" t="n" s="18">
+      <c r="T16" t="n" s="18">
         <v>1792400.0</v>
       </c>
-      <c r="T16" t="n" s="18">
+      <c r="U16" t="n" s="18">
         <v>2079498.0</v>
       </c>
-      <c r="U16" t="n" s="18">
+      <c r="V16" t="n" s="18">
         <v>2140230.0</v>
       </c>
-      <c r="V16" t="n" s="18">
+      <c r="W16" t="n" s="18">
         <v>2660338.0</v>
       </c>
-      <c r="W16" t="n" s="18">
+      <c r="X16" t="n" s="18">
         <v>902246.0</v>
       </c>
-      <c r="X16" t="n" s="18">
+      <c r="Y16" t="n" s="18">
         <v>895701.0</v>
       </c>
-      <c r="Y16" t="n" s="18">
+      <c r="Z16" t="n" s="18">
         <v>617213.0</v>
       </c>
-      <c r="Z16" t="n" s="18">
+      <c r="AA16" t="n" s="18">
         <v>472098.0</v>
       </c>
-      <c r="AA16" t="n" s="18">
+      <c r="AB16" t="n" s="18">
         <v>643629.0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B17" t="n" s="19">
+        <v>2.9645802E7</v>
+      </c>
+      <c r="C17" t="n" s="19">
         <v>4707824.0</v>
       </c>
-      <c r="C17" t="n" s="19">
+      <c r="D17" t="n" s="19">
         <v>4718136.0</v>
       </c>
-      <c r="D17" t="n" s="19">
+      <c r="E17" t="n" s="19">
         <v>4578665.0</v>
       </c>
-      <c r="E17" t="n" s="19">
+      <c r="F17" t="n" s="19">
         <v>5895052.0</v>
       </c>
-      <c r="F17" t="n" s="19">
+      <c r="G17" t="n" s="19">
         <v>5834801.0</v>
       </c>
-      <c r="G17" t="n" s="19">
+      <c r="H17" t="n" s="19">
         <v>3141211.0</v>
       </c>
-      <c r="H17" t="n" s="19">
+      <c r="I17" t="n" s="19">
         <v>4780080.0</v>
       </c>
-      <c r="I17" t="n" s="19">
+      <c r="J17" t="n" s="19">
         <v>5706620.0</v>
       </c>
-      <c r="J17" t="n" s="19">
+      <c r="K17" t="n" s="19">
         <v>1270766.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2955.0</v>
       </c>
       <c r="L17" t="n" s="19">
         <v>2955.0</v>
       </c>
       <c r="M17" t="n" s="19">
+        <v>2955.0</v>
+      </c>
+      <c r="N17" t="n" s="19">
         <v>342711.0</v>
       </c>
-      <c r="N17" t="n" s="19">
+      <c r="O17" t="n" s="19">
         <v>249093.0</v>
       </c>
-      <c r="O17" t="n" s="19">
+      <c r="P17" t="n" s="19">
         <v>250863.0</v>
       </c>
-      <c r="P17" t="n" s="19">
+      <c r="Q17" t="n" s="19">
         <v>280163.0</v>
       </c>
-      <c r="Q17" t="n" s="19">
+      <c r="R17" t="n" s="19">
         <v>432835.0</v>
       </c>
-      <c r="R17" t="n" s="19">
+      <c r="S17" t="n" s="19">
         <v>7389599.0</v>
       </c>
-      <c r="S17" t="n" s="19">
+      <c r="T17" t="n" s="19">
         <v>912811.0</v>
       </c>
-      <c r="T17" t="n" s="19">
+      <c r="U17" t="n" s="19">
         <v>1006963.0</v>
       </c>
-      <c r="U17" t="n" s="19">
+      <c r="V17" t="n" s="19">
         <v>1485170.0</v>
       </c>
-      <c r="V17" t="n" s="19">
+      <c r="W17" t="n" s="19">
         <v>40024.0</v>
       </c>
-      <c r="W17" t="n" s="19">
+      <c r="X17" t="n" s="19">
         <v>175704.0</v>
       </c>
-      <c r="X17" t="n" s="19">
+      <c r="Y17" t="n" s="19">
         <v>1490374.0</v>
       </c>
-      <c r="Y17" t="n" s="19">
+      <c r="Z17" t="n" s="19">
         <v>471344.0</v>
       </c>
-      <c r="Z17" t="n" s="19">
+      <c r="AA17" t="n" s="19">
         <v>396405.0</v>
       </c>
-      <c r="AA17" t="n" s="19">
+      <c r="AB17" t="n" s="19">
         <v>205413.0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="B18" t="n" s="20">
+        <v>2.58013113E8</v>
+      </c>
+      <c r="C18" t="n" s="20">
         <v>3.28163045E8</v>
       </c>
-      <c r="C18" t="n" s="20">
+      <c r="D18" t="n" s="20">
         <v>3.99883215E8</v>
       </c>
-      <c r="D18" t="n" s="20">
+      <c r="E18" t="n" s="20">
         <v>4.25928877E8</v>
       </c>
-      <c r="E18" t="n" s="20">
+      <c r="F18" t="n" s="20">
         <v>2.99258598E8</v>
       </c>
-      <c r="F18" t="n" s="20">
+      <c r="G18" t="n" s="20">
         <v>2.37218933E8</v>
       </c>
-      <c r="G18" t="n" s="20">
+      <c r="H18" t="n" s="20">
         <v>1.5399854E8</v>
       </c>
-      <c r="H18" t="n" s="20">
+      <c r="I18" t="n" s="20">
         <v>1.68731126E8</v>
       </c>
-      <c r="I18" t="n" s="20">
+      <c r="J18" t="n" s="20">
         <v>2.2842635E7</v>
       </c>
-      <c r="J18" t="n" s="20">
+      <c r="K18" t="n" s="20">
         <v>1.2580993E7</v>
       </c>
-      <c r="K18" t="n" s="20">
+      <c r="L18" t="n" s="20">
         <v>1.4818977E7</v>
       </c>
-      <c r="L18" t="n" s="20">
+      <c r="M18" t="n" s="20">
         <v>1.3527103E7</v>
       </c>
-      <c r="M18" t="n" s="20">
+      <c r="N18" t="n" s="20">
         <v>7188211.0</v>
       </c>
-      <c r="N18" t="n" s="20">
+      <c r="O18" t="n" s="20">
         <v>9539681.0</v>
       </c>
-      <c r="O18" t="n" s="20">
+      <c r="P18" t="n" s="20">
         <v>8297772.0</v>
       </c>
-      <c r="P18" t="n" s="20">
+      <c r="Q18" t="n" s="20">
         <v>8551368.0</v>
       </c>
-      <c r="Q18" t="n" s="20">
+      <c r="R18" t="n" s="20">
         <v>8938795.0</v>
       </c>
-      <c r="R18" t="n" s="20">
+      <c r="S18" t="n" s="20">
         <v>720501.0</v>
       </c>
-      <c r="S18" t="n" s="20">
+      <c r="T18" t="n" s="20">
         <v>929702.0</v>
       </c>
-      <c r="T18" t="n" s="20">
+      <c r="U18" t="n" s="20">
         <v>2365997.0</v>
       </c>
-      <c r="U18" t="n" s="20">
+      <c r="V18" t="n" s="20">
         <v>3003006.0</v>
       </c>
-      <c r="V18" t="n" s="20">
+      <c r="W18" t="n" s="20">
         <v>2321561.0</v>
       </c>
-      <c r="W18" t="n" s="20">
+      <c r="X18" t="n" s="20">
         <v>1308584.0</v>
       </c>
-      <c r="X18" t="n" s="20">
+      <c r="Y18" t="n" s="20">
         <v>1352491.0</v>
       </c>
-      <c r="Y18" t="n" s="20">
+      <c r="Z18" t="n" s="20">
         <v>598545.0</v>
       </c>
-      <c r="Z18" t="n" s="20">
+      <c r="AA18" t="n" s="20">
         <v>401629.0</v>
       </c>
-      <c r="AA18" t="n" s="20">
+      <c r="AB18" t="n" s="20">
         <v>508032.0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="B19" t="n" s="21">
+        <v>1.8224838E7</v>
+      </c>
+      <c r="C19" t="n" s="21">
         <v>2.2516507E7</v>
       </c>
-      <c r="C19" t="n" s="21">
+      <c r="D19" t="n" s="21">
         <v>2.810889E7</v>
       </c>
-      <c r="D19" t="n" s="21">
+      <c r="E19" t="n" s="21">
         <v>4.0496992E7</v>
       </c>
-      <c r="E19" t="n" s="21">
+      <c r="F19" t="n" s="21">
         <v>2.8804839E7</v>
       </c>
-      <c r="F19" t="n" s="21">
+      <c r="G19" t="n" s="21">
         <v>1.9010178E7</v>
       </c>
-      <c r="G19" t="n" s="21">
+      <c r="H19" t="n" s="21">
         <v>1.4702485E7</v>
       </c>
-      <c r="H19" t="n" s="21">
+      <c r="I19" t="n" s="21">
         <v>2.4292294E7</v>
       </c>
-      <c r="I19" t="n" s="21">
+      <c r="J19" t="n" s="21">
         <v>4774276.0</v>
       </c>
-      <c r="J19" t="n" s="21">
+      <c r="K19" t="n" s="21">
         <v>4970839.0</v>
       </c>
-      <c r="K19" t="n" s="21">
+      <c r="L19" t="n" s="21">
         <v>2836972.0</v>
       </c>
-      <c r="L19" t="n" s="21">
+      <c r="M19" t="n" s="21">
         <v>3459243.0</v>
       </c>
-      <c r="M19" t="n" s="21">
+      <c r="N19" t="n" s="21">
         <v>3171173.0</v>
       </c>
-      <c r="N19" t="n" s="21">
+      <c r="O19" t="n" s="21">
         <v>4233828.0</v>
       </c>
-      <c r="O19" t="n" s="21">
+      <c r="P19" t="n" s="21">
         <v>4456420.0</v>
       </c>
-      <c r="P19" t="n" s="21">
+      <c r="Q19" t="n" s="21">
         <v>4247481.0</v>
       </c>
-      <c r="Q19" t="n" s="21">
+      <c r="R19" t="n" s="21">
         <v>5856023.0</v>
       </c>
-      <c r="R19" t="n" s="21">
+      <c r="S19" t="n" s="21">
         <v>55598.0</v>
       </c>
-      <c r="S19" t="n" s="21">
+      <c r="T19" t="n" s="21">
         <v>90818.0</v>
       </c>
-      <c r="T19" t="n" s="21">
+      <c r="U19" t="n" s="21">
         <v>202027.0</v>
       </c>
-      <c r="U19" t="n" s="21">
+      <c r="V19" t="n" s="21">
         <v>391582.0</v>
       </c>
-      <c r="V19" t="n" s="21">
+      <c r="W19" t="n" s="21">
         <v>566577.0</v>
       </c>
-      <c r="W19" t="n" s="21">
+      <c r="X19" t="n" s="21">
         <v>271732.0</v>
       </c>
-      <c r="X19" t="n" s="21">
+      <c r="Y19" t="n" s="21">
         <v>351079.0</v>
       </c>
-      <c r="Y19" t="n" s="21">
+      <c r="Z19" t="n" s="21">
         <v>128153.0</v>
       </c>
-      <c r="Z19" t="n" s="21">
+      <c r="AA19" t="n" s="21">
         <v>95638.0</v>
       </c>
-      <c r="AA19" t="n" s="21">
+      <c r="AB19" t="n" s="21">
         <v>146487.0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="B20" t="n" s="22">
+        <v>9.65875838E8</v>
+      </c>
+      <c r="C20" t="n" s="22">
         <v>1.024438941E9</v>
       </c>
-      <c r="C20" t="n" s="22">
+      <c r="D20" t="n" s="22">
         <v>1.049661853E9</v>
       </c>
-      <c r="D20" t="n" s="22">
+      <c r="E20" t="n" s="22">
         <v>1.046331647E9</v>
       </c>
-      <c r="E20" t="n" s="22">
+      <c r="F20" t="n" s="22">
         <v>9.42014134E8</v>
       </c>
-      <c r="F20" t="n" s="22">
+      <c r="G20" t="n" s="22">
         <v>7.00915286E8</v>
       </c>
-      <c r="G20" t="n" s="22">
+      <c r="H20" t="n" s="22">
         <v>5.20106676E8</v>
       </c>
-      <c r="H20" t="n" s="22">
+      <c r="I20" t="n" s="22">
         <v>5.66514625E8</v>
       </c>
-      <c r="I20" t="n" s="22">
+      <c r="J20" t="n" s="22">
         <v>5.0382938E7</v>
       </c>
-      <c r="J20" t="n" s="22">
+      <c r="K20" t="n" s="22">
         <v>3.8212958E7</v>
       </c>
-      <c r="K20" t="n" s="22">
+      <c r="L20" t="n" s="22">
         <v>2.2676007E7</v>
       </c>
-      <c r="L20" t="n" s="22">
+      <c r="M20" t="n" s="22">
         <v>2.1517139E7</v>
       </c>
-      <c r="M20" t="n" s="22">
+      <c r="N20" t="n" s="22">
         <v>1.5166217E7</v>
       </c>
-      <c r="N20" t="n" s="22">
+      <c r="O20" t="n" s="22">
         <v>2.2659095E7</v>
       </c>
-      <c r="O20" t="n" s="22">
+      <c r="P20" t="n" s="22">
         <v>2.156057E7</v>
       </c>
-      <c r="P20" t="n" s="22">
+      <c r="Q20" t="n" s="22">
         <v>2.1905451E7</v>
       </c>
-      <c r="Q20" t="n" s="22">
+      <c r="R20" t="n" s="22">
         <v>2.2490375E7</v>
       </c>
-      <c r="R20" t="n" s="22">
+      <c r="S20" t="n" s="22">
         <v>1.0391631E7</v>
       </c>
-      <c r="S20" t="n" s="22">
+      <c r="T20" t="n" s="22">
         <v>3666973.0</v>
       </c>
-      <c r="T20" t="n" s="22">
+      <c r="U20" t="n" s="22">
         <v>7878544.0</v>
       </c>
-      <c r="U20" t="n" s="22">
+      <c r="V20" t="n" s="22">
         <v>9945552.0</v>
       </c>
-      <c r="V20" t="n" s="22">
+      <c r="W20" t="n" s="22">
         <v>7827733.0</v>
       </c>
-      <c r="W20" t="n" s="22">
+      <c r="X20" t="n" s="22">
         <v>4255800.0</v>
       </c>
-      <c r="X20" t="n" s="22">
+      <c r="Y20" t="n" s="22">
         <v>3979028.0</v>
       </c>
-      <c r="Y20" t="n" s="22">
+      <c r="Z20" t="n" s="22">
         <v>2240729.0</v>
       </c>
-      <c r="Z20" t="n" s="22">
+      <c r="AA20" t="n" s="22">
         <v>1811636.0</v>
       </c>
-      <c r="AA20" t="n" s="22">
+      <c r="AB20" t="n" s="22">
         <v>1949338.0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="B21" t="n" s="27">
+        <v>3.76129837E8</v>
+      </c>
+      <c r="C21" t="n" s="27">
         <v>3.77517812E8</v>
       </c>
-      <c r="C21" t="n" s="27">
+      <c r="D21" t="n" s="27">
         <v>3.55243973E8</v>
       </c>
-      <c r="D21" t="n" s="27">
+      <c r="E21" t="n" s="27">
         <v>3.3590567E8</v>
       </c>
-      <c r="E21" t="n" s="27">
+      <c r="F21" t="n" s="27">
         <v>3.09174603E8</v>
       </c>
-      <c r="F21" t="n" s="27">
+      <c r="G21" t="n" s="27">
         <v>2.58183477E8</v>
       </c>
-      <c r="G21" t="n" s="27">
+      <c r="H21" t="n" s="27">
         <v>2.35642922E8</v>
       </c>
-      <c r="H21" t="n" s="27">
+      <c r="I21" t="n" s="27">
         <v>2.60016788E8</v>
       </c>
-      <c r="I21" t="n" s="27">
+      <c r="J21" t="n" s="27">
         <v>1.6409464E7</v>
       </c>
-      <c r="J21" t="n" s="27">
+      <c r="K21" t="n" s="27">
         <v>9202981.0</v>
       </c>
-      <c r="K21" t="n" s="27">
+      <c r="L21" t="n" s="27">
         <v>7469912.0</v>
       </c>
-      <c r="L21" t="n" s="27">
+      <c r="M21" t="n" s="27">
         <v>7424726.0</v>
       </c>
-      <c r="M21" t="n" s="27">
+      <c r="N21" t="n" s="27">
         <v>8018513.0</v>
       </c>
-      <c r="N21" t="n" s="27">
+      <c r="O21" t="n" s="27">
         <v>1.0729706E7</v>
       </c>
-      <c r="O21" t="n" s="27">
+      <c r="P21" t="n" s="27">
         <v>1.0547542E7</v>
       </c>
-      <c r="P21" t="n" s="27">
+      <c r="Q21" t="n" s="27">
         <v>1.1254052E7</v>
       </c>
-      <c r="Q21" t="n" s="27">
+      <c r="R21" t="n" s="27">
         <v>1.0625351E7</v>
       </c>
-      <c r="R21" t="n" s="27">
+      <c r="S21" t="n" s="27">
         <v>9375888.0</v>
       </c>
-      <c r="S21" t="n" s="27">
+      <c r="T21" t="n" s="27">
         <v>2383466.0</v>
       </c>
-      <c r="T21" t="n" s="27">
+      <c r="U21" t="n" s="27">
         <v>5924194.0</v>
       </c>
-      <c r="U21" t="n" s="27">
+      <c r="V21" t="n" s="27">
         <v>7434861.0</v>
       </c>
-      <c r="V21" t="n" s="27">
+      <c r="W21" t="n" s="27">
         <v>5400885.0</v>
       </c>
-      <c r="W21" t="n" s="27">
+      <c r="X21" t="n" s="27">
         <v>3318196.0</v>
       </c>
-      <c r="X21" t="n" s="27">
+      <c r="Y21" t="n" s="27">
         <v>3087347.0</v>
       </c>
-      <c r="Y21" t="n" s="27">
+      <c r="Z21" t="n" s="27">
         <v>1370662.0</v>
       </c>
-      <c r="Z21" t="n" s="27">
+      <c r="AA21" t="n" s="27">
         <v>1075848.0</v>
       </c>
-      <c r="AA21" t="n" s="27">
+      <c r="AB21" t="n" s="27">
         <v>1200653.0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="B22" t="n" s="28">
         <v>1.7459482E7</v>
       </c>
       <c r="C22" t="n" s="28">
-        <v>1.7541151E7</v>
+        <v>1.7459482E7</v>
       </c>
       <c r="D22" t="n" s="28">
         <v>1.7541151E7</v>
       </c>
       <c r="E22" t="n" s="28">
         <v>1.7541151E7</v>
       </c>
       <c r="F22" t="n" s="28">
         <v>1.7541151E7</v>
       </c>
       <c r="G22" t="n" s="28">
         <v>1.7541151E7</v>
       </c>
       <c r="H22" t="n" s="28">
+        <v>1.7541151E7</v>
+      </c>
+      <c r="I22" t="n" s="28">
         <v>1.3409612E7</v>
       </c>
-      <c r="I22" t="n" s="28">
+      <c r="J22" t="n" s="28">
         <v>8132446.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7897759.0</v>
       </c>
       <c r="K22" t="n" s="28">
         <v>7897759.0</v>
       </c>
       <c r="L22" t="n" s="28">
         <v>7897759.0</v>
       </c>
       <c r="M22" t="n" s="28">
         <v>7897759.0</v>
       </c>
       <c r="N22" t="n" s="28">
         <v>7897759.0</v>
       </c>
       <c r="O22" t="n" s="28">
         <v>7897759.0</v>
       </c>
       <c r="P22" t="n" s="28">
         <v>7897759.0</v>
       </c>
       <c r="Q22" t="n" s="28">
         <v>7897759.0</v>
       </c>
       <c r="R22" t="n" s="28">
         <v>7897759.0</v>
       </c>
       <c r="S22" t="n" s="28">
+        <v>7897759.0</v>
+      </c>
+      <c r="T22" t="n" s="28">
         <v>2294170.0</v>
       </c>
-      <c r="T22" t="n" s="28">
+      <c r="U22" t="n" s="28">
         <v>1094170.0</v>
       </c>
-      <c r="U22" t="n" s="28">
+      <c r="V22" t="n" s="28">
         <v>8753360.0</v>
       </c>
-      <c r="V22" t="n" s="28">
+      <c r="W22" t="n" s="28">
         <v>6403360.0</v>
       </c>
-      <c r="W22" t="n" s="28">
+      <c r="X22" t="n" s="28">
         <v>4390610.0</v>
       </c>
-      <c r="X22" t="n" s="28">
+      <c r="Y22" t="n" s="28">
         <v>4094314.0</v>
       </c>
-      <c r="Y22" t="n" s="28">
+      <c r="Z22" t="n" s="28">
         <v>2080037.0</v>
       </c>
-      <c r="Z22" t="n" s="28">
+      <c r="AA22" t="n" s="28">
         <v>1756745.0</v>
       </c>
-      <c r="AA22" t="n" s="28">
+      <c r="AB22" t="n" s="28">
         <v>1428397.0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="B23" t="n" s="29">
+        <v>3.57156472E8</v>
+      </c>
+      <c r="C23" t="n" s="29">
         <v>4.044162E8</v>
       </c>
-      <c r="C23" t="n" s="29">
+      <c r="D23" t="n" s="29">
         <v>4.13316968E8</v>
       </c>
-      <c r="D23" t="n" s="29">
+      <c r="E23" t="n" s="29">
         <v>4.08867601E8</v>
       </c>
-      <c r="E23" t="n" s="29">
+      <c r="F23" t="n" s="29">
         <v>3.88688155E8</v>
       </c>
-      <c r="F23" t="n" s="29">
+      <c r="G23" t="n" s="29">
         <v>2.7246486E8</v>
       </c>
-      <c r="G23" t="n" s="29">
+      <c r="H23" t="n" s="29">
         <v>1.5863565E8</v>
       </c>
-      <c r="H23" t="n" s="29">
+      <c r="I23" t="n" s="29">
         <v>1.42055197E8</v>
       </c>
-      <c r="I23" t="n" s="29">
+      <c r="J23" t="n" s="29">
         <v>1.8591916E7</v>
       </c>
-      <c r="J23" t="n" s="29">
+      <c r="K23" t="n" s="29">
         <v>2.1581481E7</v>
       </c>
-      <c r="K23" t="n" s="29">
+      <c r="L23" t="n" s="29">
         <v>1.246308E7</v>
       </c>
-      <c r="L23" t="n" s="29">
+      <c r="M23" t="n" s="29">
         <v>1.2376779E7</v>
       </c>
-      <c r="M23" t="n" s="29">
+      <c r="N23" t="n" s="29">
         <v>3038519.0</v>
       </c>
-      <c r="N23" t="n" s="29">
+      <c r="O23" t="n" s="29">
         <v>4372014.0</v>
       </c>
-      <c r="O23" t="n" s="29">
+      <c r="P23" t="n" s="29">
         <v>4444101.0</v>
       </c>
-      <c r="P23" t="n" s="29">
+      <c r="Q23" t="n" s="29">
         <v>4337989.0</v>
       </c>
-      <c r="Q23" t="n" s="29">
+      <c r="R23" t="n" s="29">
         <v>4735900.0</v>
       </c>
-      <c r="R23" t="n" s="29">
+      <c r="S23" t="n" s="29">
         <v>377594.0</v>
       </c>
-      <c r="S23" t="n" s="29">
+      <c r="T23" t="n" s="29">
         <v>971209.0</v>
       </c>
-      <c r="T23" t="n" s="29">
+      <c r="U23" t="n" s="29">
         <v>1108136.0</v>
       </c>
-      <c r="U23" t="n" s="29">
+      <c r="V23" t="n" s="29">
         <v>1416310.0</v>
       </c>
-      <c r="V23" t="n" s="29">
+      <c r="W23" t="n" s="29">
         <v>932037.0</v>
       </c>
-      <c r="W23" t="n" s="29">
+      <c r="X23" t="n" s="29">
         <v>554325.0</v>
       </c>
-      <c r="X23" t="n" s="29">
+      <c r="Y23" t="n" s="29">
         <v>454308.0</v>
       </c>
-      <c r="Y23" t="n" s="29">
+      <c r="Z23" t="n" s="29">
         <v>365006.0</v>
       </c>
-      <c r="Z23" t="n" s="29">
+      <c r="AA23" t="n" s="29">
         <v>297463.0</v>
       </c>
-      <c r="AA23" t="n" s="29">
+      <c r="AB23" t="n" s="29">
         <v>376081.0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="B24" t="n" s="30">
+        <v>2.32589529E8</v>
+      </c>
+      <c r="C24" t="n" s="30">
         <v>2.42504929E8</v>
       </c>
-      <c r="C24" t="n" s="30">
+      <c r="D24" t="n" s="30">
         <v>2.81100912E8</v>
       </c>
-      <c r="D24" t="n" s="30">
+      <c r="E24" t="n" s="30">
         <v>3.01558376E8</v>
       </c>
-      <c r="E24" t="n" s="30">
+      <c r="F24" t="n" s="30">
         <v>2.44151376E8</v>
       </c>
-      <c r="F24" t="n" s="30">
+      <c r="G24" t="n" s="30">
         <v>1.70266949E8</v>
       </c>
-      <c r="G24" t="n" s="30">
+      <c r="H24" t="n" s="30">
         <v>1.25828104E8</v>
       </c>
-      <c r="H24" t="n" s="30">
+      <c r="I24" t="n" s="30">
         <v>1.6444264E8</v>
       </c>
-      <c r="I24" t="n" s="30">
+      <c r="J24" t="n" s="30">
         <v>1.5381558E7</v>
       </c>
-      <c r="J24" t="n" s="30">
+      <c r="K24" t="n" s="30">
         <v>7428496.0</v>
       </c>
-      <c r="K24" t="n" s="30">
+      <c r="L24" t="n" s="30">
         <v>2743015.0</v>
       </c>
-      <c r="L24" t="n" s="30">
+      <c r="M24" t="n" s="30">
         <v>1715634.0</v>
       </c>
-      <c r="M24" t="n" s="30">
+      <c r="N24" t="n" s="30">
         <v>4109185.0</v>
       </c>
-      <c r="N24" t="n" s="30">
+      <c r="O24" t="n" s="30">
         <v>7557375.0</v>
       </c>
-      <c r="O24" t="n" s="30">
+      <c r="P24" t="n" s="30">
         <v>6568927.0</v>
       </c>
-      <c r="P24" t="n" s="30">
+      <c r="Q24" t="n" s="30">
         <v>6313410.0</v>
       </c>
-      <c r="Q24" t="n" s="30">
+      <c r="R24" t="n" s="30">
         <v>7129124.0</v>
       </c>
-      <c r="R24" t="n" s="30">
+      <c r="S24" t="n" s="30">
         <v>638149.0</v>
       </c>
-      <c r="S24" t="n" s="30">
+      <c r="T24" t="n" s="30">
         <v>312297.0</v>
       </c>
-      <c r="T24" t="n" s="30">
+      <c r="U24" t="n" s="30">
         <v>846211.0</v>
       </c>
-      <c r="U24" t="n" s="30">
+      <c r="V24" t="n" s="30">
         <v>1094037.0</v>
       </c>
-      <c r="V24" t="n" s="30">
+      <c r="W24" t="n" s="30">
         <v>1494811.0</v>
       </c>
-      <c r="W24" t="n" s="30">
+      <c r="X24" t="n" s="30">
         <v>383279.0</v>
       </c>
-      <c r="X24" t="n" s="30">
+      <c r="Y24" t="n" s="30">
         <v>437373.0</v>
       </c>
-      <c r="Y24" t="n" s="30">
+      <c r="Z24" t="n" s="30">
         <v>505061.0</v>
       </c>
-      <c r="Z24" t="n" s="30">
+      <c r="AA24" t="n" s="30">
         <v>438325.0</v>
       </c>
-      <c r="AA24" t="n" s="30">
+      <c r="AB24" t="n" s="30">
         <v>372604.0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="B25" t="n" s="31">
+        <v>9.65875838E8</v>
+      </c>
+      <c r="C25" t="n" s="31">
         <v>1.024438941E9</v>
       </c>
-      <c r="C25" t="n" s="31">
+      <c r="D25" t="n" s="31">
         <v>1.049661853E9</v>
       </c>
-      <c r="D25" t="n" s="31">
+      <c r="E25" t="n" s="31">
         <v>1.046331647E9</v>
       </c>
-      <c r="E25" t="n" s="31">
+      <c r="F25" t="n" s="31">
         <v>9.42014134E8</v>
       </c>
-      <c r="F25" t="n" s="31">
+      <c r="G25" t="n" s="31">
         <v>7.00915286E8</v>
       </c>
-      <c r="G25" t="n" s="31">
+      <c r="H25" t="n" s="31">
         <v>5.20106676E8</v>
       </c>
-      <c r="H25" t="n" s="31">
+      <c r="I25" t="n" s="31">
         <v>5.66514625E8</v>
       </c>
-      <c r="I25" t="n" s="31">
+      <c r="J25" t="n" s="31">
         <v>5.0382938E7</v>
       </c>
-      <c r="J25" t="n" s="31">
+      <c r="K25" t="n" s="31">
         <v>3.8212958E7</v>
       </c>
-      <c r="K25" t="n" s="31">
+      <c r="L25" t="n" s="31">
         <v>2.2676007E7</v>
       </c>
-      <c r="L25" t="n" s="31">
+      <c r="M25" t="n" s="31">
         <v>2.1517139E7</v>
       </c>
-      <c r="M25" t="n" s="31">
+      <c r="N25" t="n" s="31">
         <v>1.5166217E7</v>
       </c>
-      <c r="N25" t="n" s="31">
+      <c r="O25" t="n" s="31">
         <v>2.2659095E7</v>
       </c>
-      <c r="O25" t="n" s="31">
+      <c r="P25" t="n" s="31">
         <v>2.156057E7</v>
       </c>
-      <c r="P25" t="n" s="31">
+      <c r="Q25" t="n" s="31">
         <v>2.1905451E7</v>
       </c>
-      <c r="Q25" t="n" s="31">
+      <c r="R25" t="n" s="31">
         <v>2.2490375E7</v>
       </c>
-      <c r="R25" t="n" s="31">
+      <c r="S25" t="n" s="31">
         <v>1.0391631E7</v>
       </c>
-      <c r="S25" t="n" s="31">
+      <c r="T25" t="n" s="31">
         <v>3666973.0</v>
       </c>
-      <c r="T25" t="n" s="31">
+      <c r="U25" t="n" s="31">
         <v>7878544.0</v>
       </c>
-      <c r="U25" t="n" s="31">
+      <c r="V25" t="n" s="31">
         <v>9945552.0</v>
       </c>
-      <c r="V25" t="n" s="31">
+      <c r="W25" t="n" s="31">
         <v>7827733.0</v>
       </c>
-      <c r="W25" t="n" s="31">
+      <c r="X25" t="n" s="31">
         <v>4255800.0</v>
       </c>
-      <c r="X25" t="n" s="31">
+      <c r="Y25" t="n" s="31">
         <v>3979028.0</v>
       </c>
-      <c r="Y25" t="n" s="31">
+      <c r="Z25" t="n" s="31">
         <v>2240729.0</v>
       </c>
-      <c r="Z25" t="n" s="31">
+      <c r="AA25" t="n" s="31">
         <v>1811636.0</v>
       </c>
-      <c r="AA25" t="n" s="31">
+      <c r="AB25" t="n" s="31">
         <v>1949338.0</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="B28" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="B29" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B30" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="B31" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="B28:AA28"/>
-[...5 lines deleted...]
-    <mergeCell ref="A34:AA34"/>
+    <mergeCell ref="B28:AB28"/>
+    <mergeCell ref="B29:AB29"/>
+    <mergeCell ref="B30:AB30"/>
+    <mergeCell ref="B31:AB31"/>
+    <mergeCell ref="A1:AB1"/>
+    <mergeCell ref="A2:AB2"/>
+    <mergeCell ref="A34:AB34"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>