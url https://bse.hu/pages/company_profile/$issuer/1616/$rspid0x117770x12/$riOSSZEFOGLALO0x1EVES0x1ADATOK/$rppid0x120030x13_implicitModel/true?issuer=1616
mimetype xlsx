--- v0 (2026-04-03)
+++ v1 (2026-06-25)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet0" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="83" uniqueCount="44">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="86" uniqueCount="45">
   <si>
     <t>Key annual data - RÁBA PLC.</t>
   </si>
   <si>
     <t>audited, consolidated, IFRS; Business Year: January 1 - December 31</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>2005 (1)</t>
   </si>
   <si>
     <t>2006 (1)</t>
   </si>
   <si>
     <t>2007 (1)</t>
   </si>
   <si>
     <t>2008 (1)</t>
   </si>
   <si>
     <t>2009 (2)</t>
   </si>
   <si>
@@ -75,50 +75,53 @@
     <t>2016 (3)</t>
   </si>
   <si>
     <t>2017 (3)</t>
   </si>
   <si>
     <t>2018 (3)</t>
   </si>
   <si>
     <t>2019 (3)</t>
   </si>
   <si>
     <t>2020 (3)</t>
   </si>
   <si>
     <t>2021 (3)</t>
   </si>
   <si>
     <t>2022 (3)</t>
   </si>
   <si>
     <t>2023 (4)</t>
   </si>
   <si>
     <t>2024 (4)</t>
+  </si>
+  <si>
+    <t>2025 (4)</t>
   </si>
   <si>
     <t>(thousand HUF)</t>
   </si>
   <si>
     <t>Total revenues</t>
   </si>
   <si>
     <t>Operating Profit (EBIT)</t>
   </si>
   <si>
     <t>Net income from financial activities</t>
   </si>
   <si>
     <t>Profit before tax</t>
   </si>
   <si>
     <t>Profit after tax</t>
   </si>
   <si>
     <t>Earnings per Share (EPS)</t>
   </si>
   <si>
     <t>Dividend per (ordinary) share</t>
   </si>
@@ -248,77 +251,78 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:V26"/>
+  <dimension ref="A1:W26"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="42.48046875" customWidth="true" bestFit="true"/>
     <col min="2" max="2" width="15.3984375" customWidth="true" bestFit="true"/>
     <col min="3" max="3" width="15.3984375" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="15.3984375" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="15.3984375" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="15.3984375" customWidth="true" bestFit="true"/>
     <col min="7" max="7" width="15.3984375" customWidth="true" bestFit="true"/>
     <col min="8" max="8" width="15.3984375" customWidth="true" bestFit="true"/>
     <col min="9" max="9" width="15.3984375" customWidth="true" bestFit="true"/>
     <col min="10" max="10" width="15.3984375" customWidth="true" bestFit="true"/>
     <col min="11" max="11" width="15.3984375" customWidth="true" bestFit="true"/>
     <col min="12" max="12" width="15.3984375" customWidth="true" bestFit="true"/>
     <col min="13" max="13" width="15.3984375" customWidth="true" bestFit="true"/>
     <col min="14" max="14" width="15.3984375" customWidth="true" bestFit="true"/>
     <col min="15" max="15" width="15.3984375" customWidth="true" bestFit="true"/>
     <col min="16" max="16" width="15.3984375" customWidth="true" bestFit="true"/>
     <col min="17" max="17" width="15.3984375" customWidth="true" bestFit="true"/>
     <col min="18" max="18" width="15.3984375" customWidth="true" bestFit="true"/>
     <col min="19" max="19" width="15.3984375" customWidth="true" bestFit="true"/>
     <col min="20" max="20" width="15.3984375" customWidth="true" bestFit="true"/>
     <col min="21" max="21" width="15.3984375" customWidth="true" bestFit="true"/>
+    <col min="22" max="22" width="15.3984375" customWidth="true" bestFit="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4" t="s" s="1">
         <v>3</v>
       </c>
       <c r="C4" t="s" s="1">
         <v>4</v>
       </c>
       <c r="D4" t="s" s="1">
         <v>5</v>
       </c>
@@ -351,119 +355,125 @@
       </c>
       <c r="N4" t="s" s="1">
         <v>15</v>
       </c>
       <c r="O4" t="s" s="1">
         <v>16</v>
       </c>
       <c r="P4" t="s" s="1">
         <v>17</v>
       </c>
       <c r="Q4" t="s" s="1">
         <v>18</v>
       </c>
       <c r="R4" t="s" s="1">
         <v>19</v>
       </c>
       <c r="S4" t="s" s="1">
         <v>20</v>
       </c>
       <c r="T4" t="s" s="1">
         <v>21</v>
       </c>
       <c r="U4" t="s" s="1">
         <v>22</v>
       </c>
+      <c r="V4" t="s" s="1">
+        <v>23</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5" t="s" s="2">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C5" t="s" s="2">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D5" t="s" s="2">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E5" t="s" s="2">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="F5" t="s" s="2">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="G5" t="s" s="2">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H5" t="s" s="2">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="I5" t="s" s="2">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J5" t="s" s="2">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K5" t="s" s="2">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="L5" t="s" s="2">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="M5" t="s" s="2">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="N5" t="s" s="2">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="O5" t="s" s="2">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="P5" t="s" s="2">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q5" t="s" s="2">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R5" t="s" s="2">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S5" t="s" s="2">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="T5" t="s" s="2">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="U5" t="s" s="2">
-        <v>23</v>
+        <v>24</v>
+      </c>
+      <c r="V5" t="s" s="2">
+        <v>24</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B6" t="n" s="3">
         <v>4.7345988E7</v>
       </c>
       <c r="C6" t="n" s="3">
         <v>5.1256056E7</v>
       </c>
       <c r="D6" t="n" s="3">
         <v>5.8217569E7</v>
       </c>
       <c r="E6" t="n" s="3">
         <v>5.8682966E7</v>
       </c>
       <c r="F6" t="n" s="3">
         <v>3.3923124E7</v>
       </c>
       <c r="G6" t="n" s="3">
         <v>3.5777363E7</v>
       </c>
       <c r="H6" t="n" s="3">
         <v>3.93788E7</v>
       </c>
       <c r="I6" t="n" s="3">
         <v>4.2345857E7</v>
       </c>
@@ -481,54 +491,57 @@
       </c>
       <c r="N6" t="n" s="3">
         <v>4.3842346E7</v>
       </c>
       <c r="O6" t="n" s="3">
         <v>4.8631833E7</v>
       </c>
       <c r="P6" t="n" s="3">
         <v>4.9781657E7</v>
       </c>
       <c r="Q6" t="n" s="3">
         <v>3.8754451E7</v>
       </c>
       <c r="R6" t="n" s="3">
         <v>4.6435609E7</v>
       </c>
       <c r="S6" t="n" s="3">
         <v>6.4346577E7</v>
       </c>
       <c r="T6" t="n" s="3">
         <v>7.2841899E7</v>
       </c>
       <c r="U6" t="n" s="3">
         <v>5.7736215E7</v>
       </c>
+      <c r="V6" t="n" s="3">
+        <v>5.4236288E7</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B7" t="n" s="7">
         <v>-1976413.0</v>
       </c>
       <c r="C7" t="n" s="7">
         <v>-690854.0</v>
       </c>
       <c r="D7" t="n" s="7">
         <v>1400688.0</v>
       </c>
       <c r="E7" t="n" s="7">
         <v>1108784.0</v>
       </c>
       <c r="F7" t="n" s="7">
         <v>724467.0</v>
       </c>
       <c r="G7" t="n" s="7">
         <v>860013.0</v>
       </c>
       <c r="H7" t="n" s="7">
         <v>1628045.0</v>
       </c>
       <c r="I7" t="n" s="7">
         <v>1334496.0</v>
       </c>
@@ -546,54 +559,57 @@
       </c>
       <c r="N7" t="n" s="7">
         <v>2148821.0</v>
       </c>
       <c r="O7" t="n" s="7">
         <v>1750611.0</v>
       </c>
       <c r="P7" t="n" s="7">
         <v>1340082.0</v>
       </c>
       <c r="Q7" t="n" s="7">
         <v>226697.0</v>
       </c>
       <c r="R7" t="n" s="7">
         <v>1992357.0</v>
       </c>
       <c r="S7" t="n" s="7">
         <v>2043973.0</v>
       </c>
       <c r="T7" t="n" s="7">
         <v>1340186.0</v>
       </c>
       <c r="U7" t="n" s="7">
         <v>2190059.0</v>
       </c>
+      <c r="V7" t="n" s="7">
+        <v>3756602.0</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B8" t="n" s="8">
         <v>-3128873.0</v>
       </c>
       <c r="C8" t="n" s="8">
         <v>4362997.0</v>
       </c>
       <c r="D8" t="n" s="8">
         <v>518564.0</v>
       </c>
       <c r="E8" t="n" s="8">
         <v>-6287799.0</v>
       </c>
       <c r="F8" t="n" s="8">
         <v>-216722.0</v>
       </c>
       <c r="G8" t="n" s="8">
         <v>-390297.0</v>
       </c>
       <c r="H8" t="n" s="8">
         <v>-1004821.0</v>
       </c>
       <c r="I8" t="n" s="8">
         <v>-456923.0</v>
       </c>
@@ -611,54 +627,57 @@
       </c>
       <c r="N8" t="n" s="8">
         <v>-100908.0</v>
       </c>
       <c r="O8" t="n" s="8">
         <v>-108954.0</v>
       </c>
       <c r="P8" t="n" s="8">
         <v>-411354.0</v>
       </c>
       <c r="Q8" t="n" s="8">
         <v>-899759.0</v>
       </c>
       <c r="R8" t="n" s="8">
         <v>-208853.0</v>
       </c>
       <c r="S8" t="n" s="8">
         <v>-1075169.0</v>
       </c>
       <c r="T8" t="n" s="8">
         <v>613130.0</v>
       </c>
       <c r="U8" t="n" s="8">
         <v>-1559677.0</v>
       </c>
+      <c r="V8" t="n" s="8">
+        <v>186718.0</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B9" t="n" s="9">
         <v>-5105286.0</v>
       </c>
       <c r="C9" t="n" s="9">
         <v>3672143.0</v>
       </c>
       <c r="D9" t="n" s="9">
         <v>1919252.0</v>
       </c>
       <c r="E9" t="n" s="9">
         <v>-5422872.0</v>
       </c>
       <c r="F9" t="n" s="9">
         <v>135754.0</v>
       </c>
       <c r="G9" t="n" s="9">
         <v>273532.0</v>
       </c>
       <c r="H9" t="n" s="9">
         <v>498961.0</v>
       </c>
       <c r="I9" t="n" s="9">
         <v>877573.0</v>
       </c>
@@ -676,54 +695,57 @@
       </c>
       <c r="N9" t="n" s="9">
         <v>2047913.0</v>
       </c>
       <c r="O9" t="n" s="9">
         <v>1641657.0</v>
       </c>
       <c r="P9" t="n" s="9">
         <v>1004473.0</v>
       </c>
       <c r="Q9" t="n" s="9">
         <v>-669062.0</v>
       </c>
       <c r="R9" t="n" s="9">
         <v>1783341.0</v>
       </c>
       <c r="S9" t="n" s="9">
         <v>2111365.0</v>
       </c>
       <c r="T9" t="n" s="9">
         <v>1953316.0</v>
       </c>
       <c r="U9" t="n" s="9">
         <v>630382.0</v>
       </c>
+      <c r="V9" t="n" s="9">
+        <v>3943320.0</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B10" t="n" s="10">
         <v>-4757136.0</v>
       </c>
       <c r="C10" t="n" s="10">
         <v>2269364.0</v>
       </c>
       <c r="D10" t="n" s="10">
         <v>1413789.0</v>
       </c>
       <c r="E10" t="n" s="10">
         <v>-5098227.0</v>
       </c>
       <c r="F10" t="n" s="10">
         <v>-700645.0</v>
       </c>
       <c r="G10" t="n" s="10">
         <v>-859271.0</v>
       </c>
       <c r="H10" t="n" s="10">
         <v>454529.0</v>
       </c>
       <c r="I10" t="n" s="10">
         <v>569008.0</v>
       </c>
@@ -741,54 +763,57 @@
       </c>
       <c r="N10" t="n" s="10">
         <v>1568758.0</v>
       </c>
       <c r="O10" t="n" s="10">
         <v>1196925.0</v>
       </c>
       <c r="P10" t="n" s="10">
         <v>571872.0</v>
       </c>
       <c r="Q10" t="n" s="10">
         <v>-1030404.0</v>
       </c>
       <c r="R10" t="n" s="10">
         <v>1283188.0</v>
       </c>
       <c r="S10" t="n" s="10">
         <v>1632170.0</v>
       </c>
       <c r="T10" t="n" s="10">
         <v>1183767.0</v>
       </c>
       <c r="U10" t="n" s="10">
         <v>42978.0</v>
       </c>
+      <c r="V10" t="n" s="10">
+        <v>2944338.0</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B11" t="n" s="11">
         <v>-353.0</v>
       </c>
       <c r="C11" t="n" s="11">
         <v>177.0</v>
       </c>
       <c r="D11" t="s" s="11">
         <v>2</v>
       </c>
       <c r="E11" t="s" s="11">
         <v>2</v>
       </c>
       <c r="F11" t="s" s="11">
         <v>2</v>
       </c>
       <c r="G11" t="s" s="11">
         <v>2</v>
       </c>
       <c r="H11" t="s" s="11">
         <v>2</v>
       </c>
       <c r="I11" t="s" s="11">
         <v>2</v>
       </c>
@@ -806,54 +831,57 @@
       </c>
       <c r="N11" t="s" s="11">
         <v>2</v>
       </c>
       <c r="O11" t="s" s="11">
         <v>2</v>
       </c>
       <c r="P11" t="s" s="11">
         <v>2</v>
       </c>
       <c r="Q11" t="s" s="11">
         <v>2</v>
       </c>
       <c r="R11" t="s" s="11">
         <v>2</v>
       </c>
       <c r="S11" t="s" s="11">
         <v>2</v>
       </c>
       <c r="T11" t="s" s="11">
         <v>2</v>
       </c>
       <c r="U11" t="s" s="11">
         <v>2</v>
       </c>
+      <c r="V11" t="s" s="11">
+        <v>2</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B12" t="n" s="12">
         <v>0.0</v>
       </c>
       <c r="C12" t="n" s="12">
         <v>0.0</v>
       </c>
       <c r="D12" t="n" s="12">
         <v>0.0</v>
       </c>
       <c r="E12" t="n" s="12">
         <v>0.0</v>
       </c>
       <c r="F12" t="n" s="12">
         <v>0.0</v>
       </c>
       <c r="G12" t="n" s="12">
         <v>0.0</v>
       </c>
       <c r="H12" t="n" s="12">
         <v>0.0</v>
       </c>
       <c r="I12" t="n" s="12">
         <v>0.0</v>
       </c>
@@ -871,54 +899,57 @@
       </c>
       <c r="N12" t="n" s="12">
         <v>23.0</v>
       </c>
       <c r="O12" t="n" s="12">
         <v>17.96</v>
       </c>
       <c r="P12" t="n" s="12">
         <v>20.18</v>
       </c>
       <c r="Q12" t="n" s="12">
         <v>0.0</v>
       </c>
       <c r="R12" t="n" s="12">
         <v>0.0</v>
       </c>
       <c r="S12" t="n" s="12">
         <v>0.0</v>
       </c>
       <c r="T12" t="n" s="12">
         <v>0.0</v>
       </c>
       <c r="U12" t="n" s="12">
         <v>0.0</v>
       </c>
+      <c r="V12" t="n" s="12">
+        <v>0.0</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B13" t="n" s="13">
         <v>2.0013041E7</v>
       </c>
       <c r="C13" t="n" s="13">
         <v>1.9032357E7</v>
       </c>
       <c r="D13" t="n" s="13">
         <v>1.935985E7</v>
       </c>
       <c r="E13" t="n" s="13">
         <v>1.9966555E7</v>
       </c>
       <c r="F13" t="n" s="13">
         <v>1.7788295E7</v>
       </c>
       <c r="G13" t="n" s="13">
         <v>1.5346943E7</v>
       </c>
       <c r="H13" t="n" s="13">
         <v>1.6112348E7</v>
       </c>
       <c r="I13" t="n" s="13">
         <v>1.6507498E7</v>
       </c>
@@ -936,54 +967,57 @@
       </c>
       <c r="N13" t="n" s="13">
         <v>1.6875967E7</v>
       </c>
       <c r="O13" t="n" s="13">
         <v>2.0020606E7</v>
       </c>
       <c r="P13" t="n" s="13">
         <v>2.6563242E7</v>
       </c>
       <c r="Q13" t="n" s="13">
         <v>2.697941E7</v>
       </c>
       <c r="R13" t="n" s="13">
         <v>2.628453E7</v>
       </c>
       <c r="S13" t="n" s="13">
         <v>2.6454469E7</v>
       </c>
       <c r="T13" t="n" s="13">
         <v>2.995719E7</v>
       </c>
       <c r="U13" t="n" s="13">
         <v>3.2274131E7</v>
       </c>
+      <c r="V13" t="n" s="13">
+        <v>3.1447223E7</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B14" t="n" s="18">
         <v>1.2780552E7</v>
       </c>
       <c r="C14" t="n" s="18">
         <v>1.2839601E7</v>
       </c>
       <c r="D14" t="n" s="18">
         <v>1.2891977E7</v>
       </c>
       <c r="E14" t="n" s="18">
         <v>1.2623816E7</v>
       </c>
       <c r="F14" t="n" s="18">
         <v>1.254633E7</v>
       </c>
       <c r="G14" t="n" s="18">
         <v>1.255092E7</v>
       </c>
       <c r="H14" t="n" s="18">
         <v>1.2921066E7</v>
       </c>
       <c r="I14" t="n" s="18">
         <v>1.2921066E7</v>
       </c>
@@ -1001,54 +1035,57 @@
       </c>
       <c r="N14" t="n" s="18">
         <v>1.3473446E7</v>
       </c>
       <c r="O14" t="n" s="18">
         <v>1.3473446E7</v>
       </c>
       <c r="P14" t="n" s="18">
         <v>1.3473446E7</v>
       </c>
       <c r="Q14" t="n" s="18">
         <v>1.3473446E7</v>
       </c>
       <c r="R14" t="n" s="18">
         <v>1.3473466E7</v>
       </c>
       <c r="S14" t="n" s="18">
         <v>1.3473466E7</v>
       </c>
       <c r="T14" t="n" s="18">
         <v>1.3473446E7</v>
       </c>
       <c r="U14" t="n" s="18">
         <v>1.3473446E7</v>
       </c>
+      <c r="V14" t="n" s="18">
+        <v>1.3473446E7</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B15" t="n" s="19">
         <v>1.2577664E7</v>
       </c>
       <c r="C15" t="n" s="19">
         <v>1.5423436E7</v>
       </c>
       <c r="D15" t="n" s="19">
         <v>1.6896228E7</v>
       </c>
       <c r="E15" t="n" s="19">
         <v>1.149996E7</v>
       </c>
       <c r="F15" t="n" s="19">
         <v>1.074623E7</v>
       </c>
       <c r="G15" t="n" s="19">
         <v>1.005927E7</v>
       </c>
       <c r="H15" t="n" s="19">
         <v>9991401.0</v>
       </c>
       <c r="I15" t="n" s="19">
         <v>1.1383378E7</v>
       </c>
@@ -1066,54 +1103,57 @@
       </c>
       <c r="N15" t="n" s="19">
         <v>1.9977944E7</v>
       </c>
       <c r="O15" t="n" s="19">
         <v>2.0864951E7</v>
       </c>
       <c r="P15" t="n" s="19">
         <v>2.1197008E7</v>
       </c>
       <c r="Q15" t="n" s="19">
         <v>1.9897135E7</v>
       </c>
       <c r="R15" t="n" s="19">
         <v>2.1180323E7</v>
       </c>
       <c r="S15" t="n" s="19">
         <v>2.2812493E7</v>
       </c>
       <c r="T15" t="n" s="19">
         <v>2.399626E7</v>
       </c>
       <c r="U15" t="n" s="19">
         <v>2.4039238E7</v>
       </c>
+      <c r="V15" t="n" s="19">
+        <v>2.6983576E7</v>
+      </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B16" t="n" s="20">
         <v>3.7919652E7</v>
       </c>
       <c r="C16" t="n" s="20">
         <v>4.2268408E7</v>
       </c>
       <c r="D16" t="n" s="20">
         <v>4.2505559E7</v>
       </c>
       <c r="E16" t="n" s="20">
         <v>4.1045324E7</v>
       </c>
       <c r="F16" t="n" s="20">
         <v>3.2423097E7</v>
       </c>
       <c r="G16" t="n" s="20">
         <v>3.2041795E7</v>
       </c>
       <c r="H16" t="n" s="20">
         <v>3.5777027E7</v>
       </c>
       <c r="I16" t="n" s="20">
         <v>3.4903953E7</v>
       </c>
@@ -1131,54 +1171,57 @@
       </c>
       <c r="N16" t="n" s="20">
         <v>3.6437867E7</v>
       </c>
       <c r="O16" t="n" s="20">
         <v>4.2079253E7</v>
       </c>
       <c r="P16" t="n" s="20">
         <v>4.1569157E7</v>
       </c>
       <c r="Q16" t="n" s="20">
         <v>4.2205493E7</v>
       </c>
       <c r="R16" t="n" s="20">
         <v>4.5156391E7</v>
       </c>
       <c r="S16" t="n" s="20">
         <v>6.3087227E7</v>
       </c>
       <c r="T16" t="n" s="20">
         <v>5.7948202E7</v>
       </c>
       <c r="U16" t="n" s="20">
         <v>5.6466821E7</v>
       </c>
+      <c r="V16" t="n" s="20">
+        <v>5.9189141E7</v>
+      </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B17" t="n" s="21">
         <v>3037.0</v>
       </c>
       <c r="C17" t="n" s="21">
         <v>2859.0</v>
       </c>
       <c r="D17" t="n" s="21">
         <v>2645.0</v>
       </c>
       <c r="E17" t="n" s="21">
         <v>2415.0</v>
       </c>
       <c r="F17" t="n" s="21">
         <v>2131.0</v>
       </c>
       <c r="G17" t="n" s="21">
         <v>2044.0</v>
       </c>
       <c r="H17" t="n" s="21">
         <v>1861.0</v>
       </c>
       <c r="I17" t="n" s="21">
         <v>1920.0</v>
       </c>
@@ -1196,89 +1239,92 @@
       </c>
       <c r="N17" t="n" s="21">
         <v>1485.0</v>
       </c>
       <c r="O17" t="n" s="21">
         <v>1452.0</v>
       </c>
       <c r="P17" t="n" s="21">
         <v>1380.0</v>
       </c>
       <c r="Q17" t="n" s="21">
         <v>1259.0</v>
       </c>
       <c r="R17" t="n" s="21">
         <v>1237.0</v>
       </c>
       <c r="S17" t="n" s="21">
         <v>1331.0</v>
       </c>
       <c r="T17" t="n" s="21">
         <v>1322.0</v>
       </c>
       <c r="U17" t="n" s="21">
         <v>1314.0</v>
       </c>
+      <c r="V17" t="n" s="21">
+        <v>1216.0</v>
+      </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B20" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B21" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B22" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B23" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="B20:U20"/>
-[...5 lines deleted...]
-    <mergeCell ref="A26:U26"/>
+    <mergeCell ref="B20:V20"/>
+    <mergeCell ref="B21:V21"/>
+    <mergeCell ref="B22:V22"/>
+    <mergeCell ref="B23:V23"/>
+    <mergeCell ref="A1:V1"/>
+    <mergeCell ref="A2:V2"/>
+    <mergeCell ref="A26:V26"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>