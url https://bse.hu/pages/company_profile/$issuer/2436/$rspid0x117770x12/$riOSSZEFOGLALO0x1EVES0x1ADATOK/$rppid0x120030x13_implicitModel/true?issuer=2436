--- v0 (2025-11-14)
+++ v1 (2026-07-27)
@@ -6,206 +6,209 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet0" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="96" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="100" uniqueCount="54">
   <si>
     <t>Key annual data - MBH Mortgage Bank Co. Plc.</t>
   </si>
   <si>
+    <t>audited, non-consolidated, IFRS; Business Year: January 1 - December 31</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>2005 (1)</t>
+  </si>
+  <si>
+    <t>2006 (1)</t>
+  </si>
+  <si>
+    <t>2007 (2)</t>
+  </si>
+  <si>
+    <t>2008 (2)</t>
+  </si>
+  <si>
+    <t>2009 (3)</t>
+  </si>
+  <si>
+    <t>2010 (3)</t>
+  </si>
+  <si>
+    <t>2011 (3)</t>
+  </si>
+  <si>
+    <t>2012 (3)</t>
+  </si>
+  <si>
+    <t>2013 (3)</t>
+  </si>
+  <si>
+    <t>2014 (3)</t>
+  </si>
+  <si>
+    <t>2015 (3)</t>
+  </si>
+  <si>
+    <t>2016 (2)</t>
+  </si>
+  <si>
+    <t>2017 (3)</t>
+  </si>
+  <si>
+    <t>2018 (3)</t>
+  </si>
+  <si>
+    <t>2019 (4)</t>
+  </si>
+  <si>
+    <t>2020 (4)</t>
+  </si>
+  <si>
+    <t>2021 (4)</t>
+  </si>
+  <si>
+    <t>2022 (4)</t>
+  </si>
+  <si>
+    <t>2023 (5)</t>
+  </si>
+  <si>
+    <t>2024 (6)</t>
+  </si>
+  <si>
+    <t>2025 (5)</t>
+  </si>
+  <si>
+    <t>(thousand HUF)</t>
+  </si>
+  <si>
+    <t>(million HUF)</t>
+  </si>
+  <si>
+    <t>Net interest income</t>
+  </si>
+  <si>
+    <t>Total non-interest income</t>
+  </si>
+  <si>
+    <t>Provisions for loans</t>
+  </si>
+  <si>
+    <t>Operating Profit (EBIT)</t>
+  </si>
+  <si>
+    <t>Profit before tax</t>
+  </si>
+  <si>
+    <t>Profit after tax</t>
+  </si>
+  <si>
+    <t>Earnings per Share (EPS)</t>
+  </si>
+  <si>
+    <t>Dividend per (ordinary) share</t>
+  </si>
+  <si>
+    <t>Loans</t>
+  </si>
+  <si>
+    <t>Refinancing of mortgage loans</t>
+  </si>
+  <si>
+    <t>Deposits from Customers</t>
+  </si>
+  <si>
+    <t>Mortgage bond liabilities</t>
+  </si>
+  <si>
+    <t>Share capital</t>
+  </si>
+  <si>
+    <t>Shareholders equity</t>
+  </si>
+  <si>
+    <t>Total assets</t>
+  </si>
+  <si>
+    <t>Number of employees (at business year end)</t>
+  </si>
+  <si>
+    <t>(1)</t>
+  </si>
+  <si>
+    <t>Audited, consolidated, in compliance with IFRS</t>
+  </si>
+  <si>
+    <t>(2)</t>
+  </si>
+  <si>
+    <t>Audited, consolidated, in compliance with IFRS; Business Year: January 1 - December 31</t>
+  </si>
+  <si>
+    <t>(3)</t>
+  </si>
+  <si>
+    <t>Audited, consolidated, in compliance with IFRS (Business Year: January 1 - December 31)</t>
+  </si>
+  <si>
+    <t>(4)</t>
+  </si>
+  <si>
+    <t>Audited, , in compliance with IFRS (Business Year: January 1 - December 31)</t>
+  </si>
+  <si>
+    <t>(5)</t>
+  </si>
+  <si>
+    <t>(6)</t>
+  </si>
+  <si>
     <t>audited, non-consolidated, IFRS; Business Year: January 1 - December 1</t>
-  </si>
-[...148 lines deleted...]
-    <t>(6)</t>
   </si>
   <si>
     <t>The information provided herein is for information purposes only and contains data submitted or uploaded by issuers. Data presented herein may be modified based on base period data in subsequent financial reports. The Budapest Stock Exchange Ltd. makes no representation or warranty as to the accuracy, completeness or authenticity of the data. For detailed terms of use, principles of data protection and liability provisions please refer to the relevant legal disclaimer. For further information please consult the relevant financial statements disclosed by the issuer.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -275,77 +278,78 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:V32"/>
+  <dimension ref="A1:W32"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="42.48046875" customWidth="true" bestFit="true"/>
     <col min="2" max="2" width="15.3984375" customWidth="true" bestFit="true"/>
     <col min="3" max="3" width="15.3984375" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="12.9375" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="12.9375" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="12.9375" customWidth="true" bestFit="true"/>
     <col min="7" max="7" width="15.3984375" customWidth="true" bestFit="true"/>
     <col min="8" max="8" width="12.9375" customWidth="true" bestFit="true"/>
     <col min="9" max="9" width="12.9375" customWidth="true" bestFit="true"/>
     <col min="10" max="10" width="12.9375" customWidth="true" bestFit="true"/>
     <col min="11" max="11" width="12.9375" customWidth="true" bestFit="true"/>
     <col min="12" max="12" width="12.9375" customWidth="true" bestFit="true"/>
     <col min="13" max="13" width="12.9375" customWidth="true" bestFit="true"/>
     <col min="14" max="14" width="12.9375" customWidth="true" bestFit="true"/>
     <col min="15" max="15" width="12.9375" customWidth="true" bestFit="true"/>
     <col min="16" max="16" width="12.9375" customWidth="true" bestFit="true"/>
     <col min="17" max="17" width="12.9375" customWidth="true" bestFit="true"/>
     <col min="18" max="18" width="12.9375" customWidth="true" bestFit="true"/>
     <col min="19" max="19" width="12.9375" customWidth="true" bestFit="true"/>
     <col min="20" max="20" width="12.9375" customWidth="true" bestFit="true"/>
     <col min="21" max="21" width="12.9375" customWidth="true" bestFit="true"/>
+    <col min="22" max="22" width="12.9375" customWidth="true" bestFit="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4" t="s" s="1">
         <v>3</v>
       </c>
       <c r="C4" t="s" s="1">
         <v>4</v>
       </c>
       <c r="D4" t="s" s="1">
         <v>5</v>
       </c>
@@ -378,119 +382,125 @@
       </c>
       <c r="N4" t="s" s="1">
         <v>15</v>
       </c>
       <c r="O4" t="s" s="1">
         <v>16</v>
       </c>
       <c r="P4" t="s" s="1">
         <v>17</v>
       </c>
       <c r="Q4" t="s" s="1">
         <v>18</v>
       </c>
       <c r="R4" t="s" s="1">
         <v>19</v>
       </c>
       <c r="S4" t="s" s="1">
         <v>20</v>
       </c>
       <c r="T4" t="s" s="1">
         <v>21</v>
       </c>
       <c r="U4" t="s" s="1">
         <v>22</v>
       </c>
+      <c r="V4" t="s" s="1">
+        <v>23</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5" t="s" s="2">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C5" t="s" s="2">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D5" t="s" s="2">
+        <v>25</v>
+      </c>
+      <c r="E5" t="s" s="2">
+        <v>25</v>
+      </c>
+      <c r="F5" t="s" s="2">
+        <v>25</v>
+      </c>
+      <c r="G5" t="s" s="2">
         <v>24</v>
       </c>
-      <c r="E5" t="s" s="2">
-[...7 lines deleted...]
-      </c>
       <c r="H5" t="s" s="2">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="I5" t="s" s="2">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="J5" t="s" s="2">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K5" t="s" s="2">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="L5" t="s" s="2">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="M5" t="s" s="2">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N5" t="s" s="2">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="O5" t="s" s="2">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="P5" t="s" s="2">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q5" t="s" s="2">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="R5" t="s" s="2">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="S5" t="s" s="2">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="T5" t="s" s="2">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="U5" t="s" s="2">
-        <v>24</v>
+        <v>25</v>
+      </c>
+      <c r="V5" t="s" s="2">
+        <v>25</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B6" t="n" s="4">
         <v>1.655478E7</v>
       </c>
       <c r="C6" t="n" s="4">
         <v>1.7111438E7</v>
       </c>
       <c r="D6" t="n" s="4">
         <v>16602.0</v>
       </c>
       <c r="E6" t="n" s="4">
         <v>16682.0</v>
       </c>
       <c r="F6" t="n" s="4">
         <v>27486.0</v>
       </c>
       <c r="G6" t="n" s="4">
         <v>2.6193383E7</v>
       </c>
       <c r="H6" t="n" s="4">
         <v>21498.0</v>
       </c>
       <c r="I6" t="n" s="4">
         <v>18545.0</v>
       </c>
@@ -508,54 +518,57 @@
       </c>
       <c r="N6" t="n" s="4">
         <v>12845.0</v>
       </c>
       <c r="O6" t="n" s="4">
         <v>14691.0</v>
       </c>
       <c r="P6" t="n" s="4">
         <v>2563.0</v>
       </c>
       <c r="Q6" t="n" s="4">
         <v>3212.0</v>
       </c>
       <c r="R6" t="n" s="4">
         <v>4248.0</v>
       </c>
       <c r="S6" t="n" s="4">
         <v>6555.0</v>
       </c>
       <c r="T6" t="n" s="4">
         <v>8523.0</v>
       </c>
       <c r="U6" t="n" s="4">
         <v>12835.0</v>
       </c>
+      <c r="V6" t="n" s="4">
+        <v>11799.0</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B7" t="n" s="5">
         <v>2106311.0</v>
       </c>
       <c r="C7" t="n" s="5">
         <v>1599077.0</v>
       </c>
       <c r="D7" t="n" s="5">
         <v>3166.0</v>
       </c>
       <c r="E7" t="n" s="5">
         <v>7696.0</v>
       </c>
       <c r="F7" t="n" s="5">
         <v>3986.0</v>
       </c>
       <c r="G7" t="n" s="5">
         <v>4402137.0</v>
       </c>
       <c r="H7" t="n" s="5">
         <v>9962.0</v>
       </c>
       <c r="I7" t="n" s="5">
         <v>4689.0</v>
       </c>
@@ -573,54 +586,57 @@
       </c>
       <c r="N7" t="n" s="5">
         <v>5575.0</v>
       </c>
       <c r="O7" t="n" s="5">
         <v>5042.0</v>
       </c>
       <c r="P7" t="n" s="5">
         <v>3385.0</v>
       </c>
       <c r="Q7" t="n" s="5">
         <v>2050.0</v>
       </c>
       <c r="R7" t="n" s="5">
         <v>1811.0</v>
       </c>
       <c r="S7" t="n" s="5">
         <v>135.0</v>
       </c>
       <c r="T7" t="n" s="5">
         <v>1085.0</v>
       </c>
       <c r="U7" t="n" s="5">
         <v>-2194.0</v>
       </c>
+      <c r="V7" t="n" s="5">
+        <v>307.0</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B8" t="s" s="6">
         <v>2</v>
       </c>
       <c r="C8" t="s" s="6">
         <v>2</v>
       </c>
       <c r="D8" t="n" s="6">
         <v>-350.0</v>
       </c>
       <c r="E8" t="n" s="6">
         <v>-805.0</v>
       </c>
       <c r="F8" t="n" s="6">
         <v>-7720.0</v>
       </c>
       <c r="G8" t="n" s="6">
         <v>-5126636.0</v>
       </c>
       <c r="H8" t="n" s="6">
         <v>-19944.0</v>
       </c>
       <c r="I8" t="n" s="6">
         <v>-9756.0</v>
       </c>
@@ -638,54 +654,57 @@
       </c>
       <c r="N8" t="n" s="6">
         <v>-1634.0</v>
       </c>
       <c r="O8" t="n" s="6">
         <v>757.0</v>
       </c>
       <c r="P8" t="n" s="6">
         <v>380.0</v>
       </c>
       <c r="Q8" t="n" s="6">
         <v>-167.0</v>
       </c>
       <c r="R8" t="n" s="6">
         <v>-224.0</v>
       </c>
       <c r="S8" t="n" s="6">
         <v>-557.0</v>
       </c>
       <c r="T8" t="n" s="6">
         <v>1345.0</v>
       </c>
       <c r="U8" t="n" s="6">
         <v>-137.0</v>
       </c>
+      <c r="V8" t="n" s="6">
+        <v>930.0</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B9" t="n" s="7">
         <v>1.7791279E7</v>
       </c>
       <c r="C9" t="n" s="7">
         <v>1.8710515E7</v>
       </c>
       <c r="D9" t="n" s="7">
         <v>19769.0</v>
       </c>
       <c r="E9" t="n" s="7">
         <v>24377.0</v>
       </c>
       <c r="F9" t="n" s="7">
         <v>31472.0</v>
       </c>
       <c r="G9" t="n" s="7">
         <v>3.059552E7</v>
       </c>
       <c r="H9" t="n" s="7">
         <v>31460.0</v>
       </c>
       <c r="I9" t="n" s="7">
         <v>23235.0</v>
       </c>
@@ -703,54 +722,57 @@
       </c>
       <c r="N9" t="n" s="7">
         <v>10095.0</v>
       </c>
       <c r="O9" t="n" s="7">
         <v>24597.0</v>
       </c>
       <c r="P9" t="n" s="7">
         <v>5504.0</v>
       </c>
       <c r="Q9" t="n" s="7">
         <v>4726.0</v>
       </c>
       <c r="R9" t="n" s="7">
         <v>5439.0</v>
       </c>
       <c r="S9" t="n" s="7">
         <v>3334.0</v>
       </c>
       <c r="T9" t="n" s="7">
         <v>6508.0</v>
       </c>
       <c r="U9" t="n" s="7">
         <v>7712.0</v>
       </c>
+      <c r="V9" t="n" s="7">
+        <v>8645.0</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B10" t="n" s="9">
         <v>1.0700892E7</v>
       </c>
       <c r="C10" t="n" s="9">
         <v>9843400.0</v>
       </c>
       <c r="D10" t="n" s="9">
         <v>7290.0</v>
       </c>
       <c r="E10" t="n" s="9">
         <v>10057.0</v>
       </c>
       <c r="F10" t="n" s="9">
         <v>10039.0</v>
       </c>
       <c r="G10" t="n" s="9">
         <v>8918483.0</v>
       </c>
       <c r="H10" t="n" s="9">
         <v>-7314.0</v>
       </c>
       <c r="I10" t="n" s="9">
         <v>-3415.0</v>
       </c>
@@ -768,54 +790,57 @@
       </c>
       <c r="N10" t="n" s="9">
         <v>-9322.0</v>
       </c>
       <c r="O10" t="n" s="9">
         <v>6749.0</v>
       </c>
       <c r="P10" t="n" s="9">
         <v>2446.0</v>
       </c>
       <c r="Q10" t="n" s="9">
         <v>1945.0</v>
       </c>
       <c r="R10" t="n" s="9">
         <v>2737.0</v>
       </c>
       <c r="S10" t="n" s="9">
         <v>2158.0</v>
       </c>
       <c r="T10" t="n" s="9">
         <v>7385.0</v>
       </c>
       <c r="U10" t="n" s="9">
         <v>7177.0</v>
       </c>
+      <c r="V10" t="n" s="9">
+        <v>9375.0</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B11" t="n" s="10">
         <v>8466108.0</v>
       </c>
       <c r="C11" t="n" s="10">
         <v>7639570.0</v>
       </c>
       <c r="D11" t="n" s="10">
         <v>5132.0</v>
       </c>
       <c r="E11" t="n" s="10">
         <v>6683.0</v>
       </c>
       <c r="F11" t="n" s="10">
         <v>7048.0</v>
       </c>
       <c r="G11" t="n" s="10">
         <v>1.1197833E7</v>
       </c>
       <c r="H11" t="n" s="10">
         <v>-5618.0</v>
       </c>
       <c r="I11" t="n" s="10">
         <v>-4464.0</v>
       </c>
@@ -833,54 +858,57 @@
       </c>
       <c r="N11" t="n" s="10">
         <v>-8188.0</v>
       </c>
       <c r="O11" t="n" s="10">
         <v>6586.0</v>
       </c>
       <c r="P11" t="n" s="10">
         <v>2140.0</v>
       </c>
       <c r="Q11" t="n" s="10">
         <v>2373.0</v>
       </c>
       <c r="R11" t="n" s="10">
         <v>2745.0</v>
       </c>
       <c r="S11" t="n" s="10">
         <v>1811.0</v>
       </c>
       <c r="T11" t="n" s="10">
         <v>6663.0</v>
       </c>
       <c r="U11" t="n" s="10">
         <v>6597.0</v>
       </c>
+      <c r="V11" t="n" s="10">
+        <v>8849.0</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B12" t="n" s="11">
         <v>117.12</v>
       </c>
       <c r="C12" t="n" s="11">
         <v>116.0</v>
       </c>
       <c r="D12" t="s" s="11">
         <v>2</v>
       </c>
       <c r="E12" t="s" s="11">
         <v>2</v>
       </c>
       <c r="F12" t="s" s="11">
         <v>2</v>
       </c>
       <c r="G12" t="s" s="11">
         <v>2</v>
       </c>
       <c r="H12" t="s" s="11">
         <v>2</v>
       </c>
       <c r="I12" t="s" s="11">
         <v>2</v>
       </c>
@@ -898,54 +926,57 @@
       </c>
       <c r="N12" t="s" s="11">
         <v>2</v>
       </c>
       <c r="O12" t="s" s="11">
         <v>2</v>
       </c>
       <c r="P12" t="s" s="11">
         <v>2</v>
       </c>
       <c r="Q12" t="s" s="11">
         <v>2</v>
       </c>
       <c r="R12" t="s" s="11">
         <v>2</v>
       </c>
       <c r="S12" t="s" s="11">
         <v>2</v>
       </c>
       <c r="T12" t="s" s="11">
         <v>2</v>
       </c>
       <c r="U12" t="s" s="11">
         <v>2</v>
       </c>
+      <c r="V12" t="s" s="11">
+        <v>2</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B13" t="n" s="12">
         <v>28.0</v>
       </c>
       <c r="C13" t="n" s="12">
         <v>32.0</v>
       </c>
       <c r="D13" t="n" s="12">
         <v>0.0</v>
       </c>
       <c r="E13" t="n" s="12">
         <v>0.0</v>
       </c>
       <c r="F13" t="n" s="12">
         <v>0.0</v>
       </c>
       <c r="G13" t="n" s="12">
         <v>0.0</v>
       </c>
       <c r="H13" t="n" s="12">
         <v>0.0</v>
       </c>
       <c r="I13" t="n" s="12">
         <v>0.0</v>
       </c>
@@ -963,54 +994,57 @@
       </c>
       <c r="N13" t="n" s="12">
         <v>0.0</v>
       </c>
       <c r="O13" t="n" s="12">
         <v>0.0</v>
       </c>
       <c r="P13" t="n" s="12">
         <v>0.0</v>
       </c>
       <c r="Q13" t="n" s="12">
         <v>0.0</v>
       </c>
       <c r="R13" t="n" s="12">
         <v>0.0</v>
       </c>
       <c r="S13" t="n" s="12">
         <v>0.0</v>
       </c>
       <c r="T13" t="n" s="12">
         <v>0.0</v>
       </c>
       <c r="U13" t="s" s="12">
         <v>2</v>
       </c>
+      <c r="V13" t="s" s="12">
+        <v>2</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B14" t="n" s="14">
         <v>1.70723409E8</v>
       </c>
       <c r="C14" t="n" s="14">
         <v>2.11681817E8</v>
       </c>
       <c r="D14" t="n" s="14">
         <v>265102.0</v>
       </c>
       <c r="E14" t="n" s="14">
         <v>327134.0</v>
       </c>
       <c r="F14" t="n" s="14">
         <v>333759.0</v>
       </c>
       <c r="G14" t="n" s="14">
         <v>3.87034702E8</v>
       </c>
       <c r="H14" t="n" s="14">
         <v>381227.0</v>
       </c>
       <c r="I14" t="n" s="14">
         <v>334583.0</v>
       </c>
@@ -1028,54 +1062,57 @@
       </c>
       <c r="N14" t="n" s="14">
         <v>327224.0</v>
       </c>
       <c r="O14" t="n" s="14">
         <v>385209.0</v>
       </c>
       <c r="P14" t="n" s="14">
         <v>58801.0</v>
       </c>
       <c r="Q14" t="n" s="14">
         <v>51300.0</v>
       </c>
       <c r="R14" t="n" s="14">
         <v>41360.0</v>
       </c>
       <c r="S14" t="n" s="14">
         <v>24733.0</v>
       </c>
       <c r="T14" t="n" s="14">
         <v>20540.0</v>
       </c>
       <c r="U14" t="n" s="14">
         <v>16468.0</v>
       </c>
+      <c r="V14" t="n" s="14">
+        <v>18739.0</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B15" t="n" s="15">
         <v>2.59912451E8</v>
       </c>
       <c r="C15" t="n" s="15">
         <v>2.6919018E8</v>
       </c>
       <c r="D15" t="n" s="15">
         <v>294720.0</v>
       </c>
       <c r="E15" t="n" s="15">
         <v>286613.0</v>
       </c>
       <c r="F15" t="n" s="15">
         <v>263015.0</v>
       </c>
       <c r="G15" t="n" s="15">
         <v>2.60319573E8</v>
       </c>
       <c r="H15" t="n" s="15">
         <v>226890.0</v>
       </c>
       <c r="I15" t="n" s="15">
         <v>164990.0</v>
       </c>
@@ -1093,54 +1130,57 @@
       </c>
       <c r="N15" t="n" s="15">
         <v>76597.0</v>
       </c>
       <c r="O15" t="n" s="15">
         <v>105296.0</v>
       </c>
       <c r="P15" t="n" s="15">
         <v>217.0</v>
       </c>
       <c r="Q15" t="n" s="15">
         <v>287100.0</v>
       </c>
       <c r="R15" t="n" s="15">
         <v>331881.0</v>
       </c>
       <c r="S15" t="n" s="15">
         <v>368460.0</v>
       </c>
       <c r="T15" t="n" s="15">
         <v>381312.0</v>
       </c>
       <c r="U15" t="n" s="15">
         <v>394991.0</v>
       </c>
+      <c r="V15" t="n" s="15">
+        <v>430737.0</v>
+      </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B16" t="s" s="16">
         <v>2</v>
       </c>
       <c r="C16" t="s" s="16">
         <v>2</v>
       </c>
       <c r="D16" t="n" s="16">
         <v>3599.0</v>
       </c>
       <c r="E16" t="n" s="16">
         <v>33766.0</v>
       </c>
       <c r="F16" t="n" s="16">
         <v>63562.0</v>
       </c>
       <c r="G16" t="n" s="16">
         <v>1.1274015E8</v>
       </c>
       <c r="H16" t="n" s="16">
         <v>161105.0</v>
       </c>
       <c r="I16" t="n" s="16">
         <v>152206.0</v>
       </c>
@@ -1158,54 +1198,57 @@
       </c>
       <c r="N16" t="n" s="16">
         <v>329253.0</v>
       </c>
       <c r="O16" t="n" s="16">
         <v>304333.0</v>
       </c>
       <c r="P16" t="n" s="16">
         <v>0.0</v>
       </c>
       <c r="Q16" t="n" s="16">
         <v>0.0</v>
       </c>
       <c r="R16" t="n" s="16">
         <v>0.0</v>
       </c>
       <c r="S16" t="n" s="16">
         <v>0.0</v>
       </c>
       <c r="T16" t="n" s="16">
         <v>0.0</v>
       </c>
       <c r="U16" t="n" s="16">
         <v>0.0</v>
       </c>
+      <c r="V16" t="n" s="16">
+        <v>0.0</v>
+      </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B17" t="n" s="17">
         <v>4.21112594E8</v>
       </c>
       <c r="C17" t="n" s="17">
         <v>4.55657457E8</v>
       </c>
       <c r="D17" t="n" s="17">
         <v>493879.0</v>
       </c>
       <c r="E17" t="n" s="17">
         <v>506022.0</v>
       </c>
       <c r="F17" t="n" s="17">
         <v>438423.0</v>
       </c>
       <c r="G17" t="n" s="17">
         <v>4.00081808E8</v>
       </c>
       <c r="H17" t="n" s="17">
         <v>337965.0</v>
       </c>
       <c r="I17" t="n" s="17">
         <v>231848.0</v>
       </c>
@@ -1223,54 +1266,57 @@
       </c>
       <c r="N17" t="n" s="17">
         <v>167917.0</v>
       </c>
       <c r="O17" t="n" s="17">
         <v>202721.0</v>
       </c>
       <c r="P17" t="n" s="17">
         <v>272481.0</v>
       </c>
       <c r="Q17" t="n" s="17">
         <v>329084.0</v>
       </c>
       <c r="R17" t="n" s="17">
         <v>327835.0</v>
       </c>
       <c r="S17" t="n" s="17">
         <v>367249.0</v>
       </c>
       <c r="T17" t="n" s="17">
         <v>387218.0</v>
       </c>
       <c r="U17" t="n" s="17">
         <v>434927.0</v>
       </c>
+      <c r="V17" t="n" s="17">
+        <v>430187.0</v>
+      </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B18" t="n" s="18">
         <v>6600001.0</v>
       </c>
       <c r="C18" t="n" s="18">
         <v>6600001.0</v>
       </c>
       <c r="D18" t="n" s="18">
         <v>6600.0</v>
       </c>
       <c r="E18" t="n" s="18">
         <v>6600.0</v>
       </c>
       <c r="F18" t="n" s="18">
         <v>6600.0</v>
       </c>
       <c r="G18" t="n" s="18">
         <v>6600001.0</v>
       </c>
       <c r="H18" t="n" s="18">
         <v>6600.0</v>
       </c>
       <c r="I18" t="n" s="18">
         <v>6600.0</v>
       </c>
@@ -1288,54 +1334,57 @@
       </c>
       <c r="N18" t="n" s="18">
         <v>10849.0</v>
       </c>
       <c r="O18" t="n" s="18">
         <v>10849.0</v>
       </c>
       <c r="P18" t="n" s="18">
         <v>10849.0</v>
       </c>
       <c r="Q18" t="n" s="18">
         <v>10849.0</v>
       </c>
       <c r="R18" t="n" s="18">
         <v>10849.0</v>
       </c>
       <c r="S18" t="n" s="18">
         <v>10849.0</v>
       </c>
       <c r="T18" t="n" s="18">
         <v>10849.0</v>
       </c>
       <c r="U18" t="n" s="18">
         <v>10849.0</v>
       </c>
+      <c r="V18" t="n" s="18">
+        <v>10849.0</v>
+      </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B19" t="n" s="19">
         <v>2.3740556E7</v>
       </c>
       <c r="C19" t="n" s="19">
         <v>2.9487188E7</v>
       </c>
       <c r="D19" t="n" s="19">
         <v>31895.0</v>
       </c>
       <c r="E19" t="n" s="19">
         <v>40187.0</v>
       </c>
       <c r="F19" t="n" s="19">
         <v>47436.0</v>
       </c>
       <c r="G19" t="n" s="19">
         <v>5.9061565E7</v>
       </c>
       <c r="H19" t="n" s="19">
         <v>53382.0</v>
       </c>
       <c r="I19" t="n" s="19">
         <v>77541.0</v>
       </c>
@@ -1353,54 +1402,57 @@
       </c>
       <c r="N19" t="n" s="19">
         <v>50332.0</v>
       </c>
       <c r="O19" t="n" s="19">
         <v>55236.0</v>
       </c>
       <c r="P19" t="n" s="19">
         <v>65043.0</v>
       </c>
       <c r="Q19" t="n" s="19">
         <v>66684.0</v>
       </c>
       <c r="R19" t="n" s="19">
         <v>68936.0</v>
       </c>
       <c r="S19" t="n" s="19">
         <v>71037.0</v>
       </c>
       <c r="T19" t="n" s="19">
         <v>78205.0</v>
       </c>
       <c r="U19" t="n" s="19">
         <v>84528.0</v>
       </c>
+      <c r="V19" t="n" s="19">
+        <v>93089.0</v>
+      </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B20" t="n" s="20">
         <v>4.81333632E8</v>
       </c>
       <c r="C20" t="n" s="20">
         <v>5.37302104E8</v>
       </c>
       <c r="D20" t="n" s="20">
         <v>616767.0</v>
       </c>
       <c r="E20" t="n" s="20">
         <v>689512.0</v>
       </c>
       <c r="F20" t="n" s="20">
         <v>801015.0</v>
       </c>
       <c r="G20" t="n" s="20">
         <v>8.73520488E8</v>
       </c>
       <c r="H20" t="n" s="20">
         <v>816114.0</v>
       </c>
       <c r="I20" t="n" s="20">
         <v>752625.0</v>
       </c>
@@ -1418,54 +1470,57 @@
       </c>
       <c r="N20" t="n" s="20">
         <v>610577.0</v>
       </c>
       <c r="O20" t="n" s="20">
         <v>754516.0</v>
       </c>
       <c r="P20" t="n" s="20">
         <v>342897.0</v>
       </c>
       <c r="Q20" t="n" s="20">
         <v>612141.0</v>
       </c>
       <c r="R20" t="n" s="20">
         <v>665015.0</v>
       </c>
       <c r="S20" t="n" s="20">
         <v>813948.0</v>
       </c>
       <c r="T20" t="n" s="20">
         <v>906587.0</v>
       </c>
       <c r="U20" t="n" s="20">
         <v>892311.0</v>
       </c>
+      <c r="V20" t="n" s="20">
+        <v>775747.0</v>
+      </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B21" t="n" s="21">
         <v>299.0</v>
       </c>
       <c r="C21" t="n" s="21">
         <v>433.0</v>
       </c>
       <c r="D21" t="n" s="21">
         <v>532.0</v>
       </c>
       <c r="E21" t="n" s="21">
         <v>581.0</v>
       </c>
       <c r="F21" t="n" s="21">
         <v>562.0</v>
       </c>
       <c r="G21" t="n" s="21">
         <v>1003.0</v>
       </c>
       <c r="H21" t="n" s="21">
         <v>836.0</v>
       </c>
       <c r="I21" t="n" s="21">
         <v>770.0</v>
       </c>
@@ -1483,107 +1538,110 @@
       </c>
       <c r="N21" t="n" s="21">
         <v>811.0</v>
       </c>
       <c r="O21" t="n" s="21">
         <v>724.0</v>
       </c>
       <c r="P21" t="n" s="21">
         <v>14.0</v>
       </c>
       <c r="Q21" t="n" s="21">
         <v>15.0</v>
       </c>
       <c r="R21" t="n" s="21">
         <v>14.0</v>
       </c>
       <c r="S21" t="n" s="21">
         <v>14.0</v>
       </c>
       <c r="T21" t="n" s="21">
         <v>17.0</v>
       </c>
       <c r="U21" t="n" s="21">
         <v>16.0</v>
       </c>
+      <c r="V21" t="n" s="21">
+        <v>17.0</v>
+      </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B24" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B25" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B26" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B27" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B28" t="s">
-        <v>50</v>
+        <v>1</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>51</v>
       </c>
       <c r="B29" t="s">
-        <v>1</v>
+        <v>52</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="B24:U24"/>
-[...7 lines deleted...]
-    <mergeCell ref="A32:U32"/>
+    <mergeCell ref="B24:V24"/>
+    <mergeCell ref="B25:V25"/>
+    <mergeCell ref="B26:V26"/>
+    <mergeCell ref="B27:V27"/>
+    <mergeCell ref="B28:V28"/>
+    <mergeCell ref="B29:V29"/>
+    <mergeCell ref="A1:V1"/>
+    <mergeCell ref="A2:V2"/>
+    <mergeCell ref="A32:V32"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>