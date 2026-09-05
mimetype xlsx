--- v0 (2025-12-16)
+++ v1 (2026-09-05)
@@ -6,61 +6,64 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet0" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="292" uniqueCount="161">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="296" uniqueCount="163">
   <si>
     <t>Mid-year reports - 4iG Plc.</t>
   </si>
   <si>
     <t>Unaudited, consolidated, in compliance with IFRS</t>
   </si>
   <si>
     <t>Key P&amp;L Figures</t>
   </si>
   <si>
+    <t>Jan 2026 - Jun 2026 (1)</t>
+  </si>
+  <si>
     <t>Jan 2025 - Jun 2025 (1)</t>
   </si>
   <si>
     <t>Jan 2024 - Jun 2024 (1)</t>
   </si>
   <si>
     <t>Jan 2023 - Mar 2023 (2)</t>
   </si>
   <si>
     <t>Jan 2023 - Jun 2023 (3)</t>
   </si>
   <si>
     <t>Jan 2022 - Dec 2022 (4)</t>
   </si>
   <si>
     <t>Jan 2022 - Jun 2022 (5)</t>
   </si>
   <si>
     <t>Jan 2021 - Dec 2021 (4)</t>
   </si>
   <si>
     <t>Jan 2021 - Jun 2021 (5)</t>
   </si>
   <si>
     <t>Jan 2021 - Mar 2021 (2)</t>
@@ -222,50 +225,53 @@
     <t/>
   </si>
   <si>
     <t>(million HUF)</t>
   </si>
   <si>
     <t>(thousand HUF)</t>
   </si>
   <si>
     <t>Net sales</t>
   </si>
   <si>
     <t>Operating profit (EBIT)</t>
   </si>
   <si>
     <t>Net income from financial activities</t>
   </si>
   <si>
     <t>Profit before tax</t>
   </si>
   <si>
     <t>Profit after tax</t>
   </si>
   <si>
     <t>Key Balance Sheet Items</t>
+  </si>
+  <si>
+    <t>30 Jun 2026</t>
   </si>
   <si>
     <t>30 Jun 2025</t>
   </si>
   <si>
     <t>30 Jun 2024</t>
   </si>
   <si>
     <t>31 Mar 2023</t>
   </si>
   <si>
     <t>30 Jun 2023</t>
   </si>
   <si>
     <t>31 Dec 2022</t>
   </si>
   <si>
     <t>30 Jun 2022</t>
   </si>
   <si>
     <t>31 Dec 2021</t>
   </si>
   <si>
     <t>30 Jun 2021</t>
   </si>
@@ -629,151 +635,152 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:BK39"/>
+  <dimension ref="A1:BL39"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="37.2421875" customWidth="true" bestFit="true"/>
     <col min="2" max="2" width="22.23828125" customWidth="true" bestFit="true"/>
     <col min="3" max="3" width="22.23828125" customWidth="true" bestFit="true"/>
-    <col min="4" max="4" width="22.83203125" customWidth="true" bestFit="true"/>
-[...14 lines deleted...]
-    <col min="19" max="19" width="22.23828125" customWidth="true" bestFit="true"/>
+    <col min="4" max="4" width="22.23828125" customWidth="true" bestFit="true"/>
+    <col min="5" max="5" width="22.83203125" customWidth="true" bestFit="true"/>
+    <col min="6" max="6" width="22.23828125" customWidth="true" bestFit="true"/>
+    <col min="7" max="7" width="22.83203125" customWidth="true" bestFit="true"/>
+    <col min="8" max="8" width="22.91796875" customWidth="true" bestFit="true"/>
+    <col min="9" max="9" width="22.23828125" customWidth="true" bestFit="true"/>
+    <col min="10" max="10" width="22.91796875" customWidth="true" bestFit="true"/>
+    <col min="11" max="11" width="22.23828125" customWidth="true" bestFit="true"/>
+    <col min="12" max="12" width="22.83203125" customWidth="true" bestFit="true"/>
+    <col min="13" max="13" width="22.91796875" customWidth="true" bestFit="true"/>
+    <col min="14" max="14" width="22.828125" customWidth="true" bestFit="true"/>
+    <col min="15" max="15" width="22.23828125" customWidth="true" bestFit="true"/>
+    <col min="16" max="16" width="22.83203125" customWidth="true" bestFit="true"/>
+    <col min="17" max="17" width="22.828125" customWidth="true" bestFit="true"/>
+    <col min="18" max="18" width="22.23828125" customWidth="true" bestFit="true"/>
+    <col min="19" max="19" width="22.83203125" customWidth="true" bestFit="true"/>
     <col min="20" max="20" width="22.23828125" customWidth="true" bestFit="true"/>
-    <col min="21" max="21" width="22.83203125" customWidth="true" bestFit="true"/>
-[...40 lines deleted...]
-    <col min="62" max="62" width="22.23828125" customWidth="true" bestFit="true"/>
+    <col min="21" max="21" width="22.23828125" customWidth="true" bestFit="true"/>
+    <col min="22" max="22" width="22.83203125" customWidth="true" bestFit="true"/>
+    <col min="23" max="23" width="22.91796875" customWidth="true" bestFit="true"/>
+    <col min="24" max="24" width="22.828125" customWidth="true" bestFit="true"/>
+    <col min="25" max="25" width="22.23828125" customWidth="true" bestFit="true"/>
+    <col min="26" max="26" width="22.83203125" customWidth="true" bestFit="true"/>
+    <col min="27" max="27" width="22.91796875" customWidth="true" bestFit="true"/>
+    <col min="28" max="28" width="22.828125" customWidth="true" bestFit="true"/>
+    <col min="29" max="29" width="22.23828125" customWidth="true" bestFit="true"/>
+    <col min="30" max="30" width="22.83203125" customWidth="true" bestFit="true"/>
+    <col min="31" max="31" width="22.91796875" customWidth="true" bestFit="true"/>
+    <col min="32" max="32" width="22.828125" customWidth="true" bestFit="true"/>
+    <col min="33" max="33" width="22.23828125" customWidth="true" bestFit="true"/>
+    <col min="34" max="34" width="22.83203125" customWidth="true" bestFit="true"/>
+    <col min="35" max="35" width="22.91796875" customWidth="true" bestFit="true"/>
+    <col min="36" max="36" width="22.828125" customWidth="true" bestFit="true"/>
+    <col min="37" max="37" width="22.23828125" customWidth="true" bestFit="true"/>
+    <col min="38" max="38" width="22.83203125" customWidth="true" bestFit="true"/>
+    <col min="39" max="39" width="22.91796875" customWidth="true" bestFit="true"/>
+    <col min="40" max="40" width="22.828125" customWidth="true" bestFit="true"/>
+    <col min="41" max="41" width="22.23828125" customWidth="true" bestFit="true"/>
+    <col min="42" max="42" width="22.83203125" customWidth="true" bestFit="true"/>
+    <col min="43" max="43" width="22.91796875" customWidth="true" bestFit="true"/>
+    <col min="44" max="44" width="22.828125" customWidth="true" bestFit="true"/>
+    <col min="45" max="45" width="22.23828125" customWidth="true" bestFit="true"/>
+    <col min="46" max="46" width="22.83203125" customWidth="true" bestFit="true"/>
+    <col min="47" max="47" width="22.91796875" customWidth="true" bestFit="true"/>
+    <col min="48" max="48" width="22.828125" customWidth="true" bestFit="true"/>
+    <col min="49" max="49" width="22.23828125" customWidth="true" bestFit="true"/>
+    <col min="50" max="50" width="22.83203125" customWidth="true" bestFit="true"/>
+    <col min="51" max="51" width="22.91796875" customWidth="true" bestFit="true"/>
+    <col min="52" max="52" width="22.828125" customWidth="true" bestFit="true"/>
+    <col min="53" max="53" width="22.23828125" customWidth="true" bestFit="true"/>
+    <col min="54" max="54" width="22.83203125" customWidth="true" bestFit="true"/>
+    <col min="55" max="55" width="22.828125" customWidth="true" bestFit="true"/>
+    <col min="56" max="56" width="22.23828125" customWidth="true" bestFit="true"/>
+    <col min="57" max="57" width="22.83203125" customWidth="true" bestFit="true"/>
+    <col min="58" max="58" width="22.91796875" customWidth="true" bestFit="true"/>
+    <col min="59" max="59" width="22.828125" customWidth="true" bestFit="true"/>
+    <col min="60" max="60" width="22.23828125" customWidth="true" bestFit="true"/>
+    <col min="61" max="61" width="22.83203125" customWidth="true" bestFit="true"/>
+    <col min="62" max="62" width="22.91796875" customWidth="true" bestFit="true"/>
+    <col min="63" max="63" width="22.23828125" customWidth="true" bestFit="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4" t="s" s="1">
         <v>3</v>
       </c>
       <c r="C4" t="s" s="1">
         <v>4</v>
       </c>
       <c r="D4" t="s" s="1">
         <v>5</v>
       </c>
       <c r="E4" t="s" s="1">
         <v>6</v>
       </c>
       <c r="F4" t="s" s="1">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="G4" t="s" s="1">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="H4" t="s" s="1">
         <v>8</v>
       </c>
       <c r="I4" t="s" s="1">
         <v>9</v>
       </c>
       <c r="J4" t="s" s="1">
         <v>10</v>
       </c>
       <c r="K4" t="s" s="1">
         <v>11</v>
       </c>
       <c r="L4" t="s" s="1">
         <v>12</v>
       </c>
       <c r="M4" t="s" s="1">
         <v>13</v>
       </c>
       <c r="N4" t="s" s="1">
         <v>14</v>
       </c>
       <c r="O4" t="s" s="1">
         <v>15</v>
       </c>
@@ -895,3135 +902,3186 @@
         <v>54</v>
       </c>
       <c r="BC4" t="s" s="1">
         <v>55</v>
       </c>
       <c r="BD4" t="s" s="1">
         <v>56</v>
       </c>
       <c r="BE4" t="s" s="1">
         <v>57</v>
       </c>
       <c r="BF4" t="s" s="1">
         <v>58</v>
       </c>
       <c r="BG4" t="s" s="1">
         <v>59</v>
       </c>
       <c r="BH4" t="s" s="1">
         <v>60</v>
       </c>
       <c r="BI4" t="s" s="1">
         <v>61</v>
       </c>
       <c r="BJ4" t="s" s="1">
         <v>62</v>
+      </c>
+      <c r="BK4" t="s" s="1">
+        <v>63</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B5" t="s" s="2">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C5" t="s" s="2">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D5" t="s" s="2">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="E5" t="s" s="2">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="F5" t="s" s="2">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="G5" t="s" s="2">
         <v>65</v>
       </c>
       <c r="H5" t="s" s="2">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="I5" t="s" s="2">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="J5" t="s" s="2">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="K5" t="s" s="2">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="L5" t="s" s="2">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="M5" t="s" s="2">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="N5" t="s" s="2">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="O5" t="s" s="2">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="P5" t="s" s="2">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="Q5" t="s" s="2">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="R5" t="s" s="2">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="S5" t="s" s="2">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="T5" t="s" s="2">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="U5" t="s" s="2">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="V5" t="s" s="2">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="W5" t="s" s="2">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="X5" t="s" s="2">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="Y5" t="s" s="2">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="Z5" t="s" s="2">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="AA5" t="s" s="2">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="AB5" t="s" s="2">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="AC5" t="s" s="2">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="AD5" t="s" s="2">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="AE5" t="s" s="2">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="AF5" t="s" s="2">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="AG5" t="s" s="2">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="AH5" t="s" s="2">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="AI5" t="s" s="2">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="AJ5" t="s" s="2">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="AK5" t="s" s="2">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="AL5" t="s" s="2">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="AM5" t="s" s="2">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="AN5" t="s" s="2">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="AO5" t="s" s="2">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="AP5" t="s" s="2">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="AQ5" t="s" s="2">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="AR5" t="s" s="2">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="AS5" t="s" s="2">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="AT5" t="s" s="2">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="AU5" t="s" s="2">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="AV5" t="s" s="2">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="AW5" t="s" s="2">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="AX5" t="s" s="2">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="AY5" t="s" s="2">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="AZ5" t="s" s="2">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="BA5" t="s" s="2">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="BB5" t="s" s="2">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="BC5" t="s" s="2">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="BD5" t="s" s="2">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="BE5" t="s" s="2">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="BF5" t="s" s="2">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="BG5" t="s" s="2">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="BH5" t="s" s="2">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="BI5" t="s" s="2">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="BJ5" t="s" s="2">
-        <v>65</v>
+        <v>66</v>
+      </c>
+      <c r="BK5" t="s" s="2">
+        <v>66</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B6" t="n" s="3">
+        <v>409365.0</v>
+      </c>
+      <c r="C6" t="n" s="3">
         <v>350827.0</v>
       </c>
-      <c r="C6" t="n" s="3">
+      <c r="D6" t="n" s="3">
         <v>336107.0</v>
       </c>
-      <c r="D6" t="n" s="3">
+      <c r="E6" t="n" s="3">
         <v>115178.0</v>
       </c>
-      <c r="E6" t="n" s="3">
+      <c r="F6" t="n" s="3">
         <v>266247.0</v>
       </c>
-      <c r="F6" t="n" s="3">
+      <c r="G6" t="n" s="3">
         <v>115178.0</v>
       </c>
-      <c r="G6" t="n" s="3">
+      <c r="H6" t="n" s="3">
         <v>2.7731536E8</v>
       </c>
-      <c r="H6" t="n" s="3">
+      <c r="I6" t="n" s="3">
         <v>1.21850723E8</v>
       </c>
-      <c r="I6" t="n" s="3">
+      <c r="J6" t="n" s="3">
         <v>9.298295E7</v>
       </c>
-      <c r="J6" t="n" s="3">
+      <c r="K6" t="n" s="3">
         <v>3.2122231E7</v>
       </c>
-      <c r="K6" t="n" s="3">
+      <c r="L6" t="n" s="3">
         <v>1.5268116E7</v>
       </c>
-      <c r="L6" t="n" s="3">
+      <c r="M6" t="n" s="3">
         <v>5.7284042E7</v>
       </c>
-      <c r="M6" t="n" s="3">
+      <c r="N6" t="n" s="3">
         <v>3.3504157E7</v>
       </c>
-      <c r="N6" t="n" s="3">
+      <c r="O6" t="n" s="3">
         <v>2.019005E7</v>
       </c>
-      <c r="O6" t="n" s="3">
+      <c r="P6" t="n" s="3">
         <v>8623002.0</v>
       </c>
-      <c r="P6" t="n" s="3">
+      <c r="Q6" t="n" s="3">
         <v>2.4972718E7</v>
       </c>
-      <c r="Q6" t="n" s="3">
+      <c r="R6" t="n" s="3">
         <v>1.4539021E7</v>
       </c>
-      <c r="R6" t="n" s="3">
+      <c r="S6" t="n" s="3">
         <v>4850286.0</v>
       </c>
-      <c r="S6" t="n" s="3">
+      <c r="T6" t="n" s="3">
         <v>6224556.0</v>
       </c>
-      <c r="T6" t="n" s="3">
+      <c r="U6" t="n" s="3">
         <v>8306578.0</v>
       </c>
-      <c r="U6" t="n" s="3">
+      <c r="V6" t="n" s="3">
         <v>3710141.0</v>
       </c>
-      <c r="V6" t="n" s="3">
+      <c r="W6" t="n" s="3">
         <v>1.5845091E7</v>
       </c>
-      <c r="W6" t="n" s="3">
+      <c r="X6" t="n" s="3">
         <v>9739601.0</v>
       </c>
-      <c r="X6" t="n" s="3">
+      <c r="Y6" t="n" s="3">
         <v>6107164.0</v>
       </c>
-      <c r="Y6" t="n" s="3">
+      <c r="Z6" t="n" s="3">
         <v>2722559.0</v>
       </c>
-      <c r="Z6" t="n" s="3">
+      <c r="AA6" t="n" s="3">
         <v>1.643699E7</v>
       </c>
-      <c r="AA6" t="n" s="3">
+      <c r="AB6" t="n" s="3">
         <v>1.1000124E7</v>
       </c>
-      <c r="AB6" t="n" s="3">
+      <c r="AC6" t="n" s="3">
         <v>5304974.0</v>
       </c>
-      <c r="AC6" t="n" s="3">
+      <c r="AD6" t="n" s="3">
         <v>2529472.0</v>
       </c>
-      <c r="AD6" t="n" s="3">
+      <c r="AE6" t="n" s="3">
         <v>1.3049338E7</v>
       </c>
-      <c r="AE6" t="n" s="3">
+      <c r="AF6" t="n" s="3">
         <v>7589616.0</v>
       </c>
-      <c r="AF6" t="n" s="3">
+      <c r="AG6" t="n" s="3">
         <v>4338447.0</v>
       </c>
-      <c r="AG6" t="n" s="3">
+      <c r="AH6" t="n" s="3">
         <v>1891986.0</v>
       </c>
-      <c r="AH6" t="n" s="3">
+      <c r="AI6" t="n" s="3">
         <v>1.1683384E7</v>
       </c>
-      <c r="AI6" t="n" s="3">
+      <c r="AJ6" t="n" s="3">
         <v>8545577.0</v>
       </c>
-      <c r="AJ6" t="n" s="3">
+      <c r="AK6" t="n" s="3">
         <v>5074938.0</v>
       </c>
-      <c r="AK6" t="n" s="3">
+      <c r="AL6" t="n" s="3">
         <v>2237969.0</v>
       </c>
-      <c r="AL6" t="n" s="3">
+      <c r="AM6" t="n" s="3">
         <v>8468707.0</v>
       </c>
-      <c r="AM6" t="n" s="3">
+      <c r="AN6" t="n" s="3">
         <v>5757296.0</v>
       </c>
-      <c r="AN6" t="n" s="3">
+      <c r="AO6" t="n" s="3">
         <v>3933881.0</v>
       </c>
-      <c r="AO6" t="n" s="3">
+      <c r="AP6" t="n" s="3">
         <v>1875246.0</v>
       </c>
-      <c r="AP6" t="n" s="3">
+      <c r="AQ6" t="n" s="3">
         <v>8623024.0</v>
       </c>
-      <c r="AQ6" t="n" s="3">
+      <c r="AR6" t="n" s="3">
         <v>5712315.0</v>
       </c>
-      <c r="AR6" t="n" s="3">
+      <c r="AS6" t="n" s="3">
         <v>3887231.0</v>
       </c>
-      <c r="AS6" t="n" s="3">
+      <c r="AT6" t="n" s="3">
         <v>1688597.0</v>
       </c>
-      <c r="AT6" t="n" s="3">
+      <c r="AU6" t="n" s="3">
         <v>8284728.0</v>
       </c>
-      <c r="AU6" t="n" s="3">
+      <c r="AV6" t="n" s="3">
         <v>6157973.0</v>
       </c>
-      <c r="AV6" t="n" s="3">
+      <c r="AW6" t="n" s="3">
         <v>3864666.0</v>
       </c>
-      <c r="AW6" t="n" s="3">
+      <c r="AX6" t="n" s="3">
         <v>1506871.0</v>
       </c>
-      <c r="AX6" t="n" s="3">
+      <c r="AY6" t="n" s="3">
         <v>7898016.0</v>
       </c>
-      <c r="AY6" t="n" s="3">
+      <c r="AZ6" t="n" s="3">
         <v>5599292.0</v>
       </c>
-      <c r="AZ6" t="n" s="3">
+      <c r="BA6" t="n" s="3">
         <v>4161845.0</v>
       </c>
-      <c r="BA6" t="n" s="3">
+      <c r="BB6" t="n" s="3">
         <v>1941359.0</v>
       </c>
-      <c r="BB6" t="n" s="3">
+      <c r="BC6" t="n" s="3">
         <v>5830129.0</v>
       </c>
-      <c r="BC6" t="n" s="3">
+      <c r="BD6" t="n" s="3">
         <v>4011577.0</v>
       </c>
-      <c r="BD6" t="n" s="3">
+      <c r="BE6" t="n" s="3">
         <v>1766129.0</v>
       </c>
-      <c r="BE6" t="n" s="3">
+      <c r="BF6" t="n" s="3">
         <v>4719709.0</v>
       </c>
-      <c r="BF6" t="n" s="3">
+      <c r="BG6" t="n" s="3">
         <v>1230187.0</v>
       </c>
-      <c r="BG6" t="n" s="3">
+      <c r="BH6" t="n" s="3">
         <v>989729.0</v>
       </c>
-      <c r="BH6" t="n" s="3">
+      <c r="BI6" t="n" s="3">
         <v>286191.0</v>
       </c>
-      <c r="BI6" t="n" s="3">
+      <c r="BJ6" t="n" s="3">
         <v>3074279.0</v>
       </c>
-      <c r="BJ6" t="n" s="3">
+      <c r="BK6" t="n" s="3">
         <v>1626748.0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B7" t="n" s="7">
+        <v>23480.0</v>
+      </c>
+      <c r="C7" t="n" s="7">
         <v>28227.0</v>
       </c>
-      <c r="C7" t="n" s="7">
+      <c r="D7" t="n" s="7">
         <v>20046.0</v>
       </c>
-      <c r="D7" t="n" s="7">
+      <c r="E7" t="n" s="7">
         <v>3670.0</v>
       </c>
-      <c r="E7" t="n" s="7">
+      <c r="F7" t="n" s="7">
         <v>22082.0</v>
       </c>
-      <c r="F7" t="n" s="7">
+      <c r="G7" t="n" s="7">
         <v>3670.0</v>
       </c>
-      <c r="G7" t="n" s="7">
+      <c r="H7" t="n" s="7">
         <v>-3532198.0</v>
       </c>
-      <c r="H7" t="n" s="7">
+      <c r="I7" t="n" s="7">
         <v>8690650.0</v>
       </c>
-      <c r="I7" t="n" s="7">
+      <c r="J7" t="n" s="7">
         <v>7243106.0</v>
       </c>
-      <c r="J7" t="n" s="7">
+      <c r="K7" t="n" s="7">
         <v>921585.0</v>
       </c>
-      <c r="K7" t="n" s="7">
+      <c r="L7" t="n" s="7">
         <v>710424.0</v>
       </c>
-      <c r="L7" t="n" s="7">
+      <c r="M7" t="n" s="7">
         <v>4215195.0</v>
       </c>
-      <c r="M7" t="n" s="7">
+      <c r="N7" t="n" s="7">
         <v>2248570.0</v>
       </c>
-      <c r="N7" t="n" s="7">
+      <c r="O7" t="n" s="7">
         <v>990287.0</v>
       </c>
-      <c r="O7" t="n" s="7">
+      <c r="P7" t="n" s="7">
         <v>387632.0</v>
       </c>
-      <c r="P7" t="n" s="7">
+      <c r="Q7" t="n" s="7">
         <v>1987811.0</v>
       </c>
-      <c r="Q7" t="n" s="7">
+      <c r="R7" t="n" s="7">
         <v>715196.0</v>
       </c>
-      <c r="R7" t="n" s="7">
+      <c r="S7" t="n" s="7">
         <v>353708.0</v>
       </c>
-      <c r="S7" t="n" s="7">
+      <c r="T7" t="n" s="7">
         <v>-181092.0</v>
       </c>
-      <c r="T7" t="n" s="7">
+      <c r="U7" t="n" s="7">
         <v>-197596.0</v>
       </c>
-      <c r="U7" t="n" s="7">
+      <c r="V7" t="n" s="7">
         <v>-74528.0</v>
       </c>
-      <c r="V7" t="n" s="7">
+      <c r="W7" t="n" s="7">
         <v>136160.0</v>
       </c>
-      <c r="W7" t="n" s="7">
+      <c r="X7" t="n" s="7">
         <v>-64675.0</v>
       </c>
-      <c r="X7" t="n" s="7">
+      <c r="Y7" t="n" s="7">
         <v>-36003.0</v>
       </c>
-      <c r="Y7" t="n" s="7">
+      <c r="Z7" t="n" s="7">
         <v>-38512.0</v>
       </c>
-      <c r="Z7" t="n" s="7">
+      <c r="AA7" t="n" s="7">
         <v>638590.0</v>
       </c>
-      <c r="AA7" t="n" s="7">
+      <c r="AB7" t="n" s="7">
         <v>398649.0</v>
       </c>
-      <c r="AB7" t="n" s="7">
+      <c r="AC7" t="n" s="7">
         <v>-21988.0</v>
       </c>
-      <c r="AC7" t="n" s="7">
+      <c r="AD7" t="n" s="7">
         <v>-14497.0</v>
       </c>
-      <c r="AD7" t="n" s="7">
+      <c r="AE7" t="n" s="7">
         <v>453598.0</v>
       </c>
-      <c r="AE7" t="n" s="7">
+      <c r="AF7" t="n" s="7">
         <v>143697.0</v>
       </c>
-      <c r="AF7" t="n" s="7">
+      <c r="AG7" t="n" s="7">
         <v>75710.0</v>
       </c>
-      <c r="AG7" t="n" s="7">
+      <c r="AH7" t="n" s="7">
         <v>38532.0</v>
       </c>
-      <c r="AH7" t="n" s="7">
+      <c r="AI7" t="n" s="7">
         <v>639314.0</v>
       </c>
-      <c r="AI7" t="n" s="7">
+      <c r="AJ7" t="n" s="7">
         <v>460663.0</v>
       </c>
-      <c r="AJ7" t="n" s="7">
+      <c r="AK7" t="n" s="7">
         <v>328798.0</v>
       </c>
-      <c r="AK7" t="n" s="7">
+      <c r="AL7" t="n" s="7">
         <v>49043.0</v>
       </c>
-      <c r="AL7" t="n" s="7">
+      <c r="AM7" t="n" s="7">
         <v>244195.0</v>
       </c>
-      <c r="AM7" t="n" s="7">
+      <c r="AN7" t="n" s="7">
         <v>57456.0</v>
       </c>
-      <c r="AN7" t="n" s="7">
+      <c r="AO7" t="n" s="7">
         <v>41202.0</v>
       </c>
-      <c r="AO7" t="n" s="7">
+      <c r="AP7" t="n" s="7">
         <v>32939.0</v>
       </c>
-      <c r="AP7" t="n" s="7">
+      <c r="AQ7" t="n" s="7">
         <v>225073.0</v>
       </c>
-      <c r="AQ7" t="n" s="7">
+      <c r="AR7" t="n" s="7">
         <v>-29366.0</v>
       </c>
-      <c r="AR7" t="n" s="7">
+      <c r="AS7" t="n" s="7">
         <v>-35501.0</v>
       </c>
-      <c r="AS7" t="n" s="7">
+      <c r="AT7" t="n" s="7">
         <v>-60523.0</v>
       </c>
-      <c r="AT7" t="n" s="7">
+      <c r="AU7" t="n" s="7">
         <v>82233.0</v>
       </c>
-      <c r="AU7" t="n" s="7">
+      <c r="AV7" t="n" s="7">
         <v>-142571.0</v>
       </c>
-      <c r="AV7" t="n" s="7">
+      <c r="AW7" t="n" s="7">
         <v>-118033.0</v>
       </c>
-      <c r="AW7" t="n" s="7">
+      <c r="AX7" t="n" s="7">
         <v>-92431.0</v>
       </c>
-      <c r="AX7" t="n" s="7">
+      <c r="AY7" t="n" s="7">
         <v>-91810.0</v>
       </c>
-      <c r="AY7" t="n" s="7">
+      <c r="AZ7" t="n" s="7">
         <v>-345129.0</v>
       </c>
-      <c r="AZ7" t="n" s="7">
+      <c r="BA7" t="n" s="7">
         <v>-232932.0</v>
       </c>
-      <c r="BA7" t="n" s="7">
+      <c r="BB7" t="n" s="7">
         <v>-252903.0</v>
       </c>
-      <c r="BB7" t="n" s="7">
+      <c r="BC7" t="n" s="7">
         <v>-386045.0</v>
       </c>
-      <c r="BC7" t="n" s="7">
+      <c r="BD7" t="n" s="7">
         <v>-144901.0</v>
       </c>
-      <c r="BD7" t="n" s="7">
+      <c r="BE7" t="n" s="7">
         <v>-174228.0</v>
       </c>
-      <c r="BE7" t="n" s="7">
+      <c r="BF7" t="n" s="7">
         <v>284057.0</v>
       </c>
-      <c r="BF7" t="n" s="7">
+      <c r="BG7" t="n" s="7">
         <v>-662876.0</v>
       </c>
-      <c r="BG7" t="n" s="7">
+      <c r="BH7" t="n" s="7">
         <v>-386022.0</v>
       </c>
-      <c r="BH7" t="n" s="7">
+      <c r="BI7" t="n" s="7">
         <v>-388783.0</v>
       </c>
-      <c r="BI7" t="n" s="7">
+      <c r="BJ7" t="n" s="7">
         <v>81560.0</v>
       </c>
-      <c r="BJ7" t="n" s="7">
+      <c r="BK7" t="n" s="7">
         <v>-129150.0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B8" t="n" s="8">
+        <v>7760.0</v>
+      </c>
+      <c r="C8" t="n" s="8">
         <v>-23121.0</v>
       </c>
-      <c r="C8" t="n" s="8">
+      <c r="D8" t="n" s="8">
         <v>-39348.0</v>
       </c>
-      <c r="D8" t="n" s="8">
+      <c r="E8" t="n" s="8">
         <v>-4928.0</v>
       </c>
-      <c r="E8" t="n" s="8">
+      <c r="F8" t="n" s="8">
         <v>-12777.0</v>
       </c>
-      <c r="F8" t="n" s="8">
+      <c r="G8" t="n" s="8">
         <v>-4928.0</v>
       </c>
-      <c r="G8" t="n" s="8">
+      <c r="H8" t="n" s="8">
         <v>-1.4894075E7</v>
       </c>
-      <c r="H8" t="n" s="8">
+      <c r="I8" t="n" s="8">
         <v>-5955135.0</v>
       </c>
-      <c r="I8" t="n" s="8">
+      <c r="J8" t="n" s="8">
         <v>816522.0</v>
       </c>
-      <c r="J8" t="n" s="8">
+      <c r="K8" t="n" s="8">
         <v>-90607.0</v>
       </c>
-      <c r="K8" t="n" s="8">
+      <c r="L8" t="n" s="8">
         <v>-1078.0</v>
       </c>
-      <c r="L8" t="n" s="8">
+      <c r="M8" t="n" s="8">
         <v>-60007.0</v>
       </c>
-      <c r="M8" t="n" s="8">
+      <c r="N8" t="n" s="8">
         <v>29568.0</v>
       </c>
-      <c r="N8" t="n" s="8">
+      <c r="O8" t="n" s="8">
         <v>-995.0</v>
       </c>
-      <c r="O8" t="n" s="8">
+      <c r="P8" t="n" s="8">
         <v>11593.0</v>
       </c>
-      <c r="P8" t="n" s="8">
+      <c r="Q8" t="n" s="8">
         <v>8996.0</v>
       </c>
-      <c r="Q8" t="n" s="8">
+      <c r="R8" t="n" s="8">
         <v>-12809.0</v>
       </c>
-      <c r="R8" t="n" s="8">
+      <c r="S8" t="n" s="8">
         <v>6203.0</v>
       </c>
-      <c r="S8" t="n" s="8">
+      <c r="T8" t="n" s="8">
         <v>-23651.0</v>
       </c>
-      <c r="T8" t="n" s="8">
+      <c r="U8" t="n" s="8">
         <v>-14458.0</v>
       </c>
-      <c r="U8" t="n" s="8">
+      <c r="V8" t="n" s="8">
         <v>-2790.0</v>
       </c>
-      <c r="V8" t="n" s="8">
+      <c r="W8" t="n" s="8">
         <v>-100375.0</v>
       </c>
-      <c r="W8" t="n" s="8">
+      <c r="X8" t="n" s="8">
         <v>-106731.0</v>
       </c>
-      <c r="X8" t="n" s="8">
+      <c r="Y8" t="n" s="8">
         <v>-65651.0</v>
       </c>
-      <c r="Y8" t="n" s="8">
+      <c r="Z8" t="n" s="8">
         <v>-24447.0</v>
       </c>
-      <c r="Z8" t="n" s="8">
+      <c r="AA8" t="n" s="8">
         <v>-38696.0</v>
       </c>
-      <c r="AA8" t="n" s="8">
+      <c r="AB8" t="n" s="8">
         <v>-46511.0</v>
       </c>
-      <c r="AB8" t="n" s="8">
+      <c r="AC8" t="n" s="8">
         <v>-39643.0</v>
       </c>
-      <c r="AC8" t="n" s="8">
+      <c r="AD8" t="n" s="8">
         <v>-20166.0</v>
       </c>
-      <c r="AD8" t="n" s="8">
+      <c r="AE8" t="n" s="8">
         <v>-96852.0</v>
       </c>
-      <c r="AE8" t="n" s="8">
+      <c r="AF8" t="n" s="8">
         <v>-51235.0</v>
       </c>
-      <c r="AF8" t="n" s="8">
+      <c r="AG8" t="n" s="8">
         <v>-13564.0</v>
       </c>
-      <c r="AG8" t="n" s="8">
+      <c r="AH8" t="n" s="8">
         <v>1750.0</v>
       </c>
-      <c r="AH8" t="n" s="8">
+      <c r="AI8" t="n" s="8">
         <v>-38019.0</v>
       </c>
-      <c r="AI8" t="n" s="8">
+      <c r="AJ8" t="n" s="8">
         <v>-32977.0</v>
       </c>
-      <c r="AJ8" t="n" s="8">
+      <c r="AK8" t="n" s="8">
         <v>-2816.0</v>
       </c>
-      <c r="AK8" t="n" s="8">
+      <c r="AL8" t="n" s="8">
         <v>-7820.0</v>
       </c>
-      <c r="AL8" t="n" s="8">
+      <c r="AM8" t="n" s="8">
         <v>-8876.0</v>
       </c>
-      <c r="AM8" t="n" s="8">
+      <c r="AN8" t="n" s="8">
         <v>-35045.0</v>
       </c>
-      <c r="AN8" t="n" s="8">
+      <c r="AO8" t="n" s="8">
         <v>-12800.0</v>
       </c>
-      <c r="AO8" t="n" s="8">
+      <c r="AP8" t="n" s="8">
         <v>-7157.0</v>
       </c>
-      <c r="AP8" t="n" s="8">
+      <c r="AQ8" t="n" s="8">
         <v>-114459.0</v>
       </c>
-      <c r="AQ8" t="n" s="8">
+      <c r="AR8" t="n" s="8">
         <v>-91337.0</v>
       </c>
-      <c r="AR8" t="n" s="8">
+      <c r="AS8" t="n" s="8">
         <v>-70739.0</v>
       </c>
-      <c r="AS8" t="n" s="8">
+      <c r="AT8" t="n" s="8">
         <v>-25179.0</v>
       </c>
-      <c r="AT8" t="n" s="8">
+      <c r="AU8" t="n" s="8">
         <v>-2426.0</v>
       </c>
-      <c r="AU8" t="n" s="8">
+      <c r="AV8" t="n" s="8">
         <v>-42634.0</v>
       </c>
-      <c r="AV8" t="n" s="8">
+      <c r="AW8" t="n" s="8">
         <v>-24031.0</v>
       </c>
-      <c r="AW8" t="n" s="8">
+      <c r="AX8" t="n" s="8">
         <v>-10071.0</v>
       </c>
-      <c r="AX8" t="n" s="8">
+      <c r="AY8" t="n" s="8">
         <v>-75439.0</v>
       </c>
-      <c r="AY8" t="n" s="8">
+      <c r="AZ8" t="n" s="8">
         <v>-83151.0</v>
       </c>
-      <c r="AZ8" t="n" s="8">
+      <c r="BA8" t="n" s="8">
         <v>-88564.0</v>
       </c>
-      <c r="BA8" t="n" s="8">
+      <c r="BB8" t="n" s="8">
         <v>-76981.0</v>
       </c>
-      <c r="BB8" t="n" s="8">
+      <c r="BC8" t="n" s="8">
         <v>-45282.0</v>
       </c>
-      <c r="BC8" t="n" s="8">
+      <c r="BD8" t="n" s="8">
         <v>-3461.0</v>
       </c>
-      <c r="BD8" t="n" s="8">
+      <c r="BE8" t="n" s="8">
         <v>-9673.0</v>
       </c>
-      <c r="BE8" t="n" s="8">
+      <c r="BF8" t="n" s="8">
         <v>-27902.0</v>
       </c>
-      <c r="BF8" t="n" s="8">
+      <c r="BG8" t="n" s="8">
         <v>-27040.0</v>
       </c>
-      <c r="BG8" t="n" s="8">
+      <c r="BH8" t="n" s="8">
         <v>-24645.0</v>
       </c>
-      <c r="BH8" t="n" s="8">
+      <c r="BI8" t="n" s="8">
         <v>12226.0</v>
       </c>
-      <c r="BI8" t="n" s="8">
+      <c r="BJ8" t="n" s="8">
         <v>-97245.0</v>
       </c>
-      <c r="BJ8" t="n" s="8">
+      <c r="BK8" t="n" s="8">
         <v>-53667.0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B9" t="n" s="9">
+        <v>31240.0</v>
+      </c>
+      <c r="C9" t="n" s="9">
         <v>5106.0</v>
       </c>
-      <c r="C9" t="n" s="9">
+      <c r="D9" t="n" s="9">
         <v>-19302.0</v>
       </c>
-      <c r="D9" t="n" s="9">
+      <c r="E9" t="n" s="9">
         <v>-1258.0</v>
       </c>
-      <c r="E9" t="n" s="9">
+      <c r="F9" t="n" s="9">
         <v>9305.0</v>
       </c>
-      <c r="F9" t="n" s="9">
+      <c r="G9" t="n" s="9">
         <v>-1258.0</v>
       </c>
-      <c r="G9" t="n" s="9">
+      <c r="H9" t="n" s="9">
         <v>-1.8426273E7</v>
       </c>
-      <c r="H9" t="n" s="9">
+      <c r="I9" t="n" s="9">
         <v>2735515.0</v>
       </c>
-      <c r="I9" t="n" s="9">
+      <c r="J9" t="n" s="9">
         <v>8059628.0</v>
       </c>
-      <c r="J9" t="n" s="9">
+      <c r="K9" t="n" s="9">
         <v>830978.0</v>
       </c>
-      <c r="K9" t="n" s="9">
+      <c r="L9" t="n" s="9">
         <v>709346.0</v>
       </c>
-      <c r="L9" t="n" s="9">
+      <c r="M9" t="n" s="9">
         <v>4155188.0</v>
       </c>
-      <c r="M9" t="n" s="9">
+      <c r="N9" t="n" s="9">
         <v>2278138.0</v>
       </c>
-      <c r="N9" t="n" s="9">
+      <c r="O9" t="n" s="9">
         <v>989292.0</v>
       </c>
-      <c r="O9" t="n" s="9">
+      <c r="P9" t="n" s="9">
         <v>399225.0</v>
       </c>
-      <c r="P9" t="n" s="9">
+      <c r="Q9" t="n" s="9">
         <v>1996807.0</v>
       </c>
-      <c r="Q9" t="n" s="9">
+      <c r="R9" t="n" s="9">
         <v>702387.0</v>
       </c>
-      <c r="R9" t="n" s="9">
+      <c r="S9" t="n" s="9">
         <v>359911.0</v>
       </c>
-      <c r="S9" t="n" s="9">
+      <c r="T9" t="n" s="9">
         <v>-204743.0</v>
       </c>
-      <c r="T9" t="n" s="9">
+      <c r="U9" t="n" s="9">
         <v>-212054.0</v>
       </c>
-      <c r="U9" t="n" s="9">
+      <c r="V9" t="n" s="9">
         <v>-77318.0</v>
       </c>
-      <c r="V9" t="n" s="9">
+      <c r="W9" t="n" s="9">
         <v>35785.0</v>
       </c>
-      <c r="W9" t="n" s="9">
+      <c r="X9" t="n" s="9">
         <v>-171406.0</v>
       </c>
-      <c r="X9" t="n" s="9">
+      <c r="Y9" t="n" s="9">
         <v>-101654.0</v>
       </c>
-      <c r="Y9" t="n" s="9">
+      <c r="Z9" t="n" s="9">
         <v>-62958.0</v>
       </c>
-      <c r="Z9" t="n" s="9">
+      <c r="AA9" t="n" s="9">
         <v>599894.0</v>
       </c>
-      <c r="AA9" t="n" s="9">
+      <c r="AB9" t="n" s="9">
         <v>352138.0</v>
       </c>
-      <c r="AB9" t="n" s="9">
+      <c r="AC9" t="n" s="9">
         <v>-61631.0</v>
       </c>
-      <c r="AC9" t="n" s="9">
+      <c r="AD9" t="n" s="9">
         <v>-34663.0</v>
       </c>
-      <c r="AD9" t="n" s="9">
+      <c r="AE9" t="n" s="9">
         <v>356746.0</v>
       </c>
-      <c r="AE9" t="n" s="9">
+      <c r="AF9" t="n" s="9">
         <v>92462.0</v>
       </c>
-      <c r="AF9" t="n" s="9">
+      <c r="AG9" t="n" s="9">
         <v>62146.0</v>
       </c>
-      <c r="AG9" t="n" s="9">
+      <c r="AH9" t="n" s="9">
         <v>40282.0</v>
       </c>
-      <c r="AH9" t="n" s="9">
+      <c r="AI9" t="n" s="9">
         <v>601295.0</v>
       </c>
-      <c r="AI9" t="n" s="9">
+      <c r="AJ9" t="n" s="9">
         <v>427686.0</v>
       </c>
-      <c r="AJ9" t="n" s="9">
+      <c r="AK9" t="n" s="9">
         <v>325982.0</v>
       </c>
-      <c r="AK9" t="n" s="9">
+      <c r="AL9" t="n" s="9">
         <v>41223.0</v>
       </c>
-      <c r="AL9" t="n" s="9">
+      <c r="AM9" t="n" s="9">
         <v>235319.0</v>
       </c>
-      <c r="AM9" t="n" s="9">
+      <c r="AN9" t="n" s="9">
         <v>22411.0</v>
       </c>
-      <c r="AN9" t="n" s="9">
+      <c r="AO9" t="n" s="9">
         <v>28402.0</v>
       </c>
-      <c r="AO9" t="n" s="9">
+      <c r="AP9" t="n" s="9">
         <v>25782.0</v>
       </c>
-      <c r="AP9" t="n" s="9">
+      <c r="AQ9" t="n" s="9">
         <v>110614.0</v>
       </c>
-      <c r="AQ9" t="n" s="9">
+      <c r="AR9" t="n" s="9">
         <v>-120703.0</v>
       </c>
-      <c r="AR9" t="n" s="9">
+      <c r="AS9" t="n" s="9">
         <v>-106240.0</v>
       </c>
-      <c r="AS9" t="n" s="9">
+      <c r="AT9" t="n" s="9">
         <v>-85702.0</v>
       </c>
-      <c r="AT9" t="n" s="9">
+      <c r="AU9" t="n" s="9">
         <v>79807.0</v>
       </c>
-      <c r="AU9" t="n" s="9">
+      <c r="AV9" t="n" s="9">
         <v>-185205.0</v>
       </c>
-      <c r="AV9" t="n" s="9">
+      <c r="AW9" t="n" s="9">
         <v>-142064.0</v>
       </c>
-      <c r="AW9" t="n" s="9">
+      <c r="AX9" t="n" s="9">
         <v>-124604.0</v>
       </c>
-      <c r="AX9" t="n" s="9">
+      <c r="AY9" t="n" s="9">
         <v>-167249.0</v>
       </c>
-      <c r="AY9" t="n" s="9">
+      <c r="AZ9" t="n" s="9">
         <v>-428280.0</v>
       </c>
-      <c r="AZ9" t="n" s="9">
+      <c r="BA9" t="n" s="9">
         <v>-321496.0</v>
       </c>
-      <c r="BA9" t="n" s="9">
+      <c r="BB9" t="n" s="9">
         <v>-329884.0</v>
       </c>
-      <c r="BB9" t="n" s="9">
+      <c r="BC9" t="n" s="9">
         <v>-431327.0</v>
       </c>
-      <c r="BC9" t="n" s="9">
+      <c r="BD9" t="n" s="9">
         <v>-148362.0</v>
       </c>
-      <c r="BD9" t="n" s="9">
+      <c r="BE9" t="n" s="9">
         <v>-183901.0</v>
       </c>
-      <c r="BE9" t="n" s="9">
+      <c r="BF9" t="n" s="9">
         <v>256155.0</v>
       </c>
-      <c r="BF9" t="n" s="9">
+      <c r="BG9" t="n" s="9">
         <v>-689916.0</v>
       </c>
-      <c r="BG9" t="n" s="9">
+      <c r="BH9" t="n" s="9">
         <v>-410667.0</v>
       </c>
-      <c r="BH9" t="n" s="9">
+      <c r="BI9" t="n" s="9">
         <v>-376557.0</v>
       </c>
-      <c r="BI9" t="n" s="9">
+      <c r="BJ9" t="n" s="9">
         <v>-15685.0</v>
       </c>
-      <c r="BJ9" t="n" s="9">
+      <c r="BK9" t="n" s="9">
         <v>-182817.0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B10" t="n" s="10">
+        <v>21891.0</v>
+      </c>
+      <c r="C10" t="n" s="10">
         <v>-1148.0</v>
       </c>
-      <c r="C10" t="n" s="10">
+      <c r="D10" t="n" s="10">
         <v>-23289.0</v>
       </c>
-      <c r="D10" t="n" s="10">
+      <c r="E10" t="n" s="10">
         <v>-1173.0</v>
       </c>
-      <c r="E10" t="n" s="10">
+      <c r="F10" t="n" s="10">
         <v>7787.0</v>
       </c>
-      <c r="F10" t="n" s="10">
+      <c r="G10" t="n" s="10">
         <v>-1173.0</v>
       </c>
-      <c r="G10" t="n" s="10">
+      <c r="H10" t="n" s="10">
         <v>-2.095989E7</v>
       </c>
-      <c r="H10" t="n" s="10">
+      <c r="I10" t="n" s="10">
         <v>1606486.0</v>
       </c>
-      <c r="I10" t="n" s="10">
+      <c r="J10" t="n" s="10">
         <v>6350637.0</v>
       </c>
-      <c r="J10" t="n" s="10">
+      <c r="K10" t="n" s="10">
         <v>492305.0</v>
       </c>
-      <c r="K10" t="n" s="10">
+      <c r="L10" t="n" s="10">
         <v>565526.0</v>
       </c>
-      <c r="L10" t="n" s="10">
+      <c r="M10" t="n" s="10">
         <v>3413689.0</v>
       </c>
-      <c r="M10" t="n" s="10">
+      <c r="N10" t="n" s="10">
         <v>1874430.0</v>
       </c>
-      <c r="N10" t="n" s="10">
+      <c r="O10" t="n" s="10">
         <v>774890.0</v>
       </c>
-      <c r="O10" t="n" s="10">
+      <c r="P10" t="n" s="10">
         <v>311793.0</v>
       </c>
-      <c r="P10" t="n" s="10">
+      <c r="Q10" t="n" s="10">
         <v>1691965.0</v>
       </c>
-      <c r="Q10" t="n" s="10">
+      <c r="R10" t="n" s="10">
         <v>579242.0</v>
       </c>
-      <c r="R10" t="n" s="10">
+      <c r="S10" t="n" s="10">
         <v>280529.0</v>
       </c>
-      <c r="S10" t="n" s="10">
+      <c r="T10" t="n" s="10">
         <v>-245957.0</v>
       </c>
-      <c r="T10" t="n" s="10">
+      <c r="U10" t="n" s="10">
         <v>-264793.0</v>
       </c>
-      <c r="U10" t="n" s="10">
+      <c r="V10" t="n" s="10">
         <v>-110198.0</v>
       </c>
-      <c r="V10" t="n" s="10">
+      <c r="W10" t="n" s="10">
         <v>-50805.0</v>
       </c>
-      <c r="W10" t="n" s="10">
+      <c r="X10" t="n" s="10">
         <v>-295674.0</v>
       </c>
-      <c r="X10" t="n" s="10">
+      <c r="Y10" t="n" s="10">
         <v>-191323.0</v>
       </c>
-      <c r="Y10" t="n" s="10">
+      <c r="Z10" t="n" s="10">
         <v>-114184.0</v>
       </c>
-      <c r="Z10" t="n" s="10">
+      <c r="AA10" t="n" s="10">
         <v>450733.0</v>
       </c>
-      <c r="AA10" t="n" s="10">
+      <c r="AB10" t="n" s="10">
         <v>251067.0</v>
       </c>
-      <c r="AB10" t="n" s="10">
+      <c r="AC10" t="n" s="10">
         <v>-84756.0</v>
       </c>
-      <c r="AC10" t="n" s="10">
+      <c r="AD10" t="n" s="10">
         <v>-44365.0</v>
       </c>
-      <c r="AD10" t="n" s="10">
+      <c r="AE10" t="n" s="10">
         <v>257002.0</v>
       </c>
-      <c r="AE10" t="n" s="10">
+      <c r="AF10" t="n" s="10">
         <v>49989.0</v>
       </c>
-      <c r="AF10" t="n" s="10">
+      <c r="AG10" t="n" s="10">
         <v>35510.0</v>
       </c>
-      <c r="AG10" t="n" s="10">
+      <c r="AH10" t="n" s="10">
         <v>23097.0</v>
       </c>
-      <c r="AH10" t="n" s="10">
+      <c r="AI10" t="n" s="10">
         <v>477586.0</v>
       </c>
-      <c r="AI10" t="n" s="10">
+      <c r="AJ10" t="n" s="10">
         <v>353199.0</v>
       </c>
-      <c r="AJ10" t="n" s="10">
+      <c r="AK10" t="n" s="10">
         <v>270451.0</v>
       </c>
-      <c r="AK10" t="n" s="10">
+      <c r="AL10" t="n" s="10">
         <v>26055.0</v>
       </c>
-      <c r="AL10" t="n" s="10">
+      <c r="AM10" t="n" s="10">
         <v>134825.0</v>
       </c>
-      <c r="AM10" t="n" s="10">
+      <c r="AN10" t="n" s="10">
         <v>5807.0</v>
       </c>
-      <c r="AN10" t="n" s="10">
+      <c r="AO10" t="n" s="10">
         <v>18553.0</v>
       </c>
-      <c r="AO10" t="n" s="10">
+      <c r="AP10" t="n" s="10">
         <v>22860.0</v>
       </c>
-      <c r="AP10" t="n" s="10">
+      <c r="AQ10" t="n" s="10">
         <v>68750.0</v>
       </c>
-      <c r="AQ10" t="n" s="10">
+      <c r="AR10" t="n" s="10">
         <v>-107765.0</v>
       </c>
-      <c r="AR10" t="n" s="10">
+      <c r="AS10" t="n" s="10">
         <v>-93972.0</v>
       </c>
-      <c r="AS10" t="n" s="10">
+      <c r="AT10" t="n" s="10">
         <v>-65576.0</v>
       </c>
-      <c r="AT10" t="n" s="10">
+      <c r="AU10" t="n" s="10">
         <v>46984.0</v>
       </c>
-      <c r="AU10" t="n" s="10">
+      <c r="AV10" t="n" s="10">
         <v>-173117.0</v>
       </c>
-      <c r="AV10" t="n" s="10">
+      <c r="AW10" t="n" s="10">
         <v>-130943.0</v>
       </c>
-      <c r="AW10" t="n" s="10">
+      <c r="AX10" t="n" s="10">
         <v>-99817.0</v>
       </c>
-      <c r="AX10" t="n" s="10">
+      <c r="AY10" t="n" s="10">
         <v>-138889.0</v>
       </c>
-      <c r="AY10" t="n" s="10">
+      <c r="AZ10" t="n" s="10">
         <v>-345724.0</v>
       </c>
-      <c r="AZ10" t="n" s="10">
+      <c r="BA10" t="n" s="10">
         <v>-256992.0</v>
       </c>
-      <c r="BA10" t="n" s="10">
+      <c r="BB10" t="n" s="10">
         <v>-283128.0</v>
       </c>
-      <c r="BB10" t="n" s="10">
+      <c r="BC10" t="n" s="10">
         <v>-358435.0</v>
       </c>
-      <c r="BC10" t="n" s="10">
+      <c r="BD10" t="n" s="10">
         <v>-124058.0</v>
       </c>
-      <c r="BD10" t="n" s="10">
+      <c r="BE10" t="n" s="10">
         <v>-154274.0</v>
       </c>
-      <c r="BE10" t="n" s="10">
+      <c r="BF10" t="n" s="10">
         <v>232260.0</v>
       </c>
-      <c r="BF10" t="n" s="10">
+      <c r="BG10" t="n" s="10">
         <v>-608211.0</v>
       </c>
-      <c r="BG10" t="n" s="10">
+      <c r="BH10" t="n" s="10">
         <v>-357197.0</v>
       </c>
-      <c r="BH10" t="n" s="10">
+      <c r="BI10" t="n" s="10">
         <v>-329448.0</v>
       </c>
-      <c r="BI10" t="n" s="10">
+      <c r="BJ10" t="n" s="10">
         <v>-16126.0</v>
       </c>
-      <c r="BJ10" t="n" s="10">
+      <c r="BK10" t="n" s="10">
         <v>-183158.0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B12" t="s" s="11">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C12" t="s" s="11">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D12" t="s" s="11">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="E12" t="s" s="11">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="F12" t="s" s="11">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="G12" t="s" s="11">
         <v>76</v>
       </c>
       <c r="H12" t="s" s="11">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="I12" t="s" s="11">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="J12" t="s" s="11">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="K12" t="s" s="11">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="L12" t="s" s="11">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="M12" t="s" s="11">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="N12" t="s" s="11">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="O12" t="s" s="11">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="P12" t="s" s="11">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="Q12" t="s" s="11">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="R12" t="s" s="11">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="S12" t="s" s="11">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="T12" t="s" s="11">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="U12" t="s" s="11">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="V12" t="s" s="11">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="W12" t="s" s="11">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="X12" t="s" s="11">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="Y12" t="s" s="11">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="Z12" t="s" s="11">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="AA12" t="s" s="11">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AB12" t="s" s="11">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AC12" t="s" s="11">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="AD12" t="s" s="11">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="AE12" t="s" s="11">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AF12" t="s" s="11">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="AG12" t="s" s="11">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="AH12" t="s" s="11">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AI12" t="s" s="11">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="AJ12" t="s" s="11">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AK12" t="s" s="11">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AL12" t="s" s="11">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="AM12" t="s" s="11">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AN12" t="s" s="11">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AO12" t="s" s="11">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="AP12" t="s" s="11">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AQ12" t="s" s="11">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AR12" t="s" s="11">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="AS12" t="s" s="11">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AT12" t="s" s="11">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="AU12" t="s" s="11">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="AV12" t="s" s="11">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AW12" t="s" s="11">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="AX12" t="s" s="11">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="AY12" t="s" s="11">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AZ12" t="s" s="11">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="BA12" t="s" s="11">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="BB12" t="s" s="11">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="BC12" t="s" s="11">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="BD12" t="s" s="11">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="BE12" t="s" s="11">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BF12" t="s" s="11">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="BG12" t="s" s="11">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="BH12" t="s" s="11">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="BI12" t="s" s="11">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BJ12" t="s" s="11">
-        <v>130</v>
+        <v>131</v>
+      </c>
+      <c r="BK12" t="s" s="11">
+        <v>132</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B13" t="s" s="12">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C13" t="s" s="12">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D13" t="s" s="12">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="E13" t="s" s="12">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="F13" t="s" s="12">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="G13" t="s" s="12">
         <v>65</v>
       </c>
       <c r="H13" t="s" s="12">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="I13" t="s" s="12">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="J13" t="s" s="12">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="K13" t="s" s="12">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="L13" t="s" s="12">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="M13" t="s" s="12">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="N13" t="s" s="12">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="O13" t="s" s="12">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="P13" t="s" s="12">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="Q13" t="s" s="12">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="R13" t="s" s="12">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="S13" t="s" s="12">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="T13" t="s" s="12">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="U13" t="s" s="12">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="V13" t="s" s="12">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="W13" t="s" s="12">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="X13" t="s" s="12">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="Y13" t="s" s="12">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="Z13" t="s" s="12">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="AA13" t="s" s="12">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="AB13" t="s" s="12">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="AC13" t="s" s="12">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="AD13" t="s" s="12">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="AE13" t="s" s="12">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="AF13" t="s" s="12">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="AG13" t="s" s="12">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="AH13" t="s" s="12">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="AI13" t="s" s="12">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="AJ13" t="s" s="12">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="AK13" t="s" s="12">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="AL13" t="s" s="12">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="AM13" t="s" s="12">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="AN13" t="s" s="12">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="AO13" t="s" s="12">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="AP13" t="s" s="12">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="AQ13" t="s" s="12">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="AR13" t="s" s="12">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="AS13" t="s" s="12">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="AT13" t="s" s="12">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="AU13" t="s" s="12">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="AV13" t="s" s="12">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="AW13" t="s" s="12">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="AX13" t="s" s="12">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="AY13" t="s" s="12">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="AZ13" t="s" s="12">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="BA13" t="s" s="12">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="BB13" t="s" s="12">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="BC13" t="s" s="12">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="BD13" t="s" s="12">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="BE13" t="s" s="12">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="BF13" t="s" s="12">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="BG13" t="s" s="12">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="BH13" t="s" s="12">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="BI13" t="s" s="12">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="BJ13" t="s" s="12">
-        <v>65</v>
+        <v>66</v>
+      </c>
+      <c r="BK13" t="s" s="12">
+        <v>66</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B14" t="n" s="13">
+        <v>1554704.0</v>
+      </c>
+      <c r="C14" t="n" s="13">
         <v>1273596.0</v>
       </c>
-      <c r="C14" t="n" s="13">
+      <c r="D14" t="n" s="13">
         <v>1264066.0</v>
       </c>
-      <c r="D14" t="n" s="13">
+      <c r="E14" t="n" s="13">
         <v>1212936.0</v>
       </c>
-      <c r="E14" t="n" s="13">
+      <c r="F14" t="n" s="13">
         <v>1218307.0</v>
       </c>
-      <c r="F14" t="n" s="13">
+      <c r="G14" t="n" s="13">
         <v>1212936.0</v>
       </c>
-      <c r="G14" t="n" s="13">
+      <c r="H14" t="n" s="13">
         <v>7.50906534E8</v>
       </c>
-      <c r="H14" t="n" s="13">
+      <c r="I14" t="n" s="13">
         <v>7.76010219E8</v>
       </c>
-      <c r="I14" t="n" s="13">
+      <c r="J14" t="n" s="13">
         <v>1.83865817E8</v>
       </c>
-      <c r="J14" t="n" s="13">
+      <c r="K14" t="n" s="13">
         <v>1.4736218E7</v>
       </c>
-      <c r="K14" t="n" s="13">
+      <c r="L14" t="n" s="13">
         <v>4392586.0</v>
       </c>
-      <c r="L14" t="n" s="13">
+      <c r="M14" t="n" s="13">
         <v>3756561.0</v>
       </c>
-      <c r="M14" t="n" s="13">
+      <c r="N14" t="n" s="13">
         <v>2356813.0</v>
       </c>
-      <c r="N14" t="n" s="13">
+      <c r="O14" t="n" s="13">
         <v>2102300.0</v>
       </c>
-      <c r="O14" t="n" s="13">
+      <c r="P14" t="n" s="13">
         <v>1875178.0</v>
       </c>
-      <c r="P14" t="n" s="13">
+      <c r="Q14" t="n" s="13">
         <v>2061544.0</v>
       </c>
-      <c r="Q14" t="n" s="13">
+      <c r="R14" t="n" s="13">
         <v>2076347.0</v>
       </c>
-      <c r="R14" t="n" s="13">
+      <c r="S14" t="n" s="13">
         <v>1553160.0</v>
       </c>
-      <c r="S14" t="n" s="13">
+      <c r="T14" t="n" s="13">
         <v>1905936.0</v>
       </c>
-      <c r="T14" t="n" s="13">
+      <c r="U14" t="n" s="13">
         <v>2300887.0</v>
       </c>
-      <c r="U14" t="n" s="13">
+      <c r="V14" t="n" s="13">
         <v>2391500.0</v>
       </c>
-      <c r="V14" t="n" s="13">
+      <c r="W14" t="n" s="13">
         <v>2435501.0</v>
       </c>
-      <c r="W14" t="n" s="13">
+      <c r="X14" t="n" s="13">
         <v>2447956.0</v>
       </c>
-      <c r="X14" t="n" s="13">
+      <c r="Y14" t="n" s="13">
         <v>2370919.0</v>
       </c>
-      <c r="Y14" t="n" s="13">
+      <c r="Z14" t="n" s="13">
         <v>2442788.0</v>
       </c>
-      <c r="Z14" t="n" s="13">
+      <c r="AA14" t="n" s="13">
         <v>2615737.0</v>
       </c>
-      <c r="AA14" t="n" s="13">
+      <c r="AB14" t="n" s="13">
         <v>2656501.0</v>
       </c>
-      <c r="AB14" t="n" s="13">
+      <c r="AC14" t="n" s="13">
         <v>2715558.0</v>
       </c>
-      <c r="AC14" t="n" s="13">
+      <c r="AD14" t="n" s="13">
         <v>2755713.0</v>
       </c>
-      <c r="AD14" t="n" s="13">
+      <c r="AE14" t="n" s="13">
         <v>2127712.0</v>
       </c>
-      <c r="AE14" t="n" s="13">
+      <c r="AF14" t="n" s="13">
         <v>1921267.0</v>
       </c>
-      <c r="AF14" t="n" s="13">
+      <c r="AG14" t="n" s="13">
         <v>1948725.0</v>
       </c>
-      <c r="AG14" t="n" s="13">
+      <c r="AH14" t="n" s="13">
         <v>1947263.0</v>
       </c>
-      <c r="AH14" t="n" s="13">
+      <c r="AI14" t="n" s="13">
         <v>1817171.0</v>
       </c>
-      <c r="AI14" t="n" s="13">
+      <c r="AJ14" t="n" s="13">
         <v>1996660.0</v>
       </c>
-      <c r="AJ14" t="n" s="13">
+      <c r="AK14" t="n" s="13">
         <v>1923667.0</v>
       </c>
-      <c r="AK14" t="n" s="13">
+      <c r="AL14" t="n" s="13">
         <v>1416892.0</v>
       </c>
-      <c r="AL14" t="n" s="13">
+      <c r="AM14" t="n" s="13">
         <v>1323631.0</v>
       </c>
-      <c r="AM14" t="n" s="13">
+      <c r="AN14" t="n" s="13">
         <v>1176106.0</v>
       </c>
-      <c r="AN14" t="n" s="13">
+      <c r="AO14" t="n" s="13">
         <v>1186337.0</v>
       </c>
-      <c r="AO14" t="n" s="13">
+      <c r="AP14" t="n" s="13">
         <v>1190616.0</v>
       </c>
-      <c r="AP14" t="n" s="13">
+      <c r="AQ14" t="n" s="13">
         <v>1199839.0</v>
       </c>
-      <c r="AQ14" t="n" s="13">
+      <c r="AR14" t="n" s="13">
         <v>1207948.0</v>
       </c>
-      <c r="AR14" t="n" s="13">
+      <c r="AS14" t="n" s="13">
         <v>1220445.0</v>
       </c>
-      <c r="AS14" t="n" s="13">
+      <c r="AT14" t="n" s="13">
         <v>1592876.0</v>
       </c>
-      <c r="AT14" t="n" s="13">
+      <c r="AU14" t="n" s="13">
         <v>1607117.0</v>
       </c>
-      <c r="AU14" t="n" s="13">
+      <c r="AV14" t="n" s="13">
         <v>1618648.0</v>
       </c>
-      <c r="AV14" t="n" s="13">
+      <c r="AW14" t="n" s="13">
         <v>1636175.0</v>
       </c>
-      <c r="AW14" t="n" s="13">
+      <c r="AX14" t="n" s="13">
         <v>1653572.0</v>
       </c>
-      <c r="AX14" t="n" s="13">
+      <c r="AY14" t="n" s="13">
         <v>1673259.0</v>
       </c>
-      <c r="AY14" t="n" s="13">
+      <c r="AZ14" t="n" s="13">
         <v>1489738.0</v>
       </c>
-      <c r="AZ14" t="n" s="13">
+      <c r="BA14" t="n" s="13">
         <v>1513783.0</v>
       </c>
-      <c r="BA14" t="n" s="13">
+      <c r="BB14" t="n" s="13">
         <v>1401874.0</v>
       </c>
-      <c r="BB14" t="n" s="13">
+      <c r="BC14" t="n" s="13">
         <v>1399603.0</v>
       </c>
-      <c r="BC14" t="n" s="13">
+      <c r="BD14" t="n" s="13">
         <v>1601035.0</v>
       </c>
-      <c r="BD14" t="n" s="13">
+      <c r="BE14" t="n" s="13">
         <v>1327542.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1312560.0</v>
       </c>
       <c r="BF14" t="n" s="13">
         <v>1312560.0</v>
       </c>
       <c r="BG14" t="n" s="13">
+        <v>1312560.0</v>
+      </c>
+      <c r="BH14" t="n" s="13">
         <v>1003789.0</v>
       </c>
-      <c r="BH14" t="n" s="13">
+      <c r="BI14" t="n" s="13">
         <v>1070807.0</v>
       </c>
-      <c r="BI14" t="n" s="13">
+      <c r="BJ14" t="n" s="13">
         <v>1024434.0</v>
       </c>
-      <c r="BJ14" t="n" s="13">
+      <c r="BK14" t="n" s="13">
         <v>1043243.0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B15" t="n" s="14">
+        <v>398095.0</v>
+      </c>
+      <c r="C15" t="n" s="14">
         <v>402641.0</v>
       </c>
-      <c r="C15" t="n" s="14">
+      <c r="D15" t="n" s="14">
         <v>798903.0</v>
       </c>
-      <c r="D15" t="n" s="14">
+      <c r="E15" t="n" s="14">
         <v>360336.0</v>
       </c>
-      <c r="E15" t="n" s="14">
+      <c r="F15" t="n" s="14">
         <v>437772.0</v>
       </c>
-      <c r="F15" t="n" s="14">
+      <c r="G15" t="n" s="14">
         <v>360336.0</v>
       </c>
-      <c r="G15" t="n" s="14">
+      <c r="H15" t="n" s="14">
         <v>1.70234639E8</v>
       </c>
-      <c r="H15" t="n" s="14">
+      <c r="I15" t="n" s="14">
         <v>1.27292788E8</v>
       </c>
-      <c r="I15" t="n" s="14">
+      <c r="J15" t="n" s="14">
         <v>1.46257683E8</v>
       </c>
-      <c r="J15" t="n" s="14">
+      <c r="K15" t="n" s="14">
         <v>9247322.0</v>
       </c>
-      <c r="K15" t="n" s="14">
+      <c r="L15" t="n" s="14">
         <v>3050950.0</v>
       </c>
-      <c r="L15" t="n" s="14">
+      <c r="M15" t="n" s="14">
         <v>2752356.0</v>
       </c>
-      <c r="M15" t="n" s="14">
+      <c r="N15" t="n" s="14">
         <v>1538690.0</v>
       </c>
-      <c r="N15" t="n" s="14">
+      <c r="O15" t="n" s="14">
         <v>1352467.0</v>
       </c>
-      <c r="O15" t="n" s="14">
+      <c r="P15" t="n" s="14">
         <v>1445244.0</v>
       </c>
-      <c r="P15" t="n" s="14">
+      <c r="Q15" t="n" s="14">
         <v>1610712.0</v>
       </c>
-      <c r="Q15" t="n" s="14">
+      <c r="R15" t="n" s="14">
         <v>1641508.0</v>
       </c>
-      <c r="R15" t="n" s="14">
+      <c r="S15" t="n" s="14">
         <v>1220630.0</v>
       </c>
-      <c r="S15" t="n" s="14">
+      <c r="T15" t="n" s="14">
         <v>1524322.0</v>
       </c>
-      <c r="T15" t="n" s="14">
+      <c r="U15" t="n" s="14">
         <v>1897123.0</v>
       </c>
-      <c r="U15" t="n" s="14">
+      <c r="V15" t="n" s="14">
         <v>1998587.0</v>
       </c>
-      <c r="V15" t="n" s="14">
+      <c r="W15" t="n" s="14">
         <v>1761481.0</v>
       </c>
-      <c r="W15" t="n" s="14">
+      <c r="X15" t="n" s="14">
         <v>1806163.0</v>
       </c>
-      <c r="X15" t="n" s="14">
+      <c r="Y15" t="n" s="14">
         <v>1868153.0</v>
       </c>
-      <c r="Y15" t="n" s="14">
+      <c r="Z15" t="n" s="14">
         <v>2055199.0</v>
       </c>
-      <c r="Z15" t="n" s="14">
+      <c r="AA15" t="n" s="14">
         <v>2164015.0</v>
       </c>
-      <c r="AA15" t="n" s="14">
+      <c r="AB15" t="n" s="14">
         <v>2302109.0</v>
       </c>
-      <c r="AB15" t="n" s="14">
+      <c r="AC15" t="n" s="14">
         <v>1249360.0</v>
       </c>
-      <c r="AC15" t="n" s="14">
+      <c r="AD15" t="n" s="14">
         <v>1216079.0</v>
       </c>
-      <c r="AD15" t="n" s="14">
+      <c r="AE15" t="n" s="14">
         <v>393136.0</v>
       </c>
-      <c r="AE15" t="n" s="14">
+      <c r="AF15" t="n" s="14">
         <v>1634633.0</v>
       </c>
-      <c r="AF15" t="n" s="14">
+      <c r="AG15" t="n" s="14">
         <v>540945.0</v>
       </c>
-      <c r="AG15" t="n" s="14">
+      <c r="AH15" t="n" s="14">
         <v>531116.0</v>
       </c>
-      <c r="AH15" t="n" s="14">
+      <c r="AI15" t="n" s="14">
         <v>394320.0</v>
       </c>
-      <c r="AI15" t="n" s="14">
+      <c r="AJ15" t="n" s="14">
         <v>1411560.0</v>
       </c>
-      <c r="AJ15" t="n" s="14">
+      <c r="AK15" t="n" s="14">
         <v>1336392.0</v>
       </c>
-      <c r="AK15" t="n" s="14">
+      <c r="AL15" t="n" s="14">
         <v>1260960.0</v>
       </c>
-      <c r="AL15" t="n" s="14">
+      <c r="AM15" t="n" s="14">
         <v>1144195.0</v>
       </c>
-      <c r="AM15" t="n" s="14">
+      <c r="AN15" t="n" s="14">
         <v>1116974.0</v>
       </c>
-      <c r="AN15" t="n" s="14">
+      <c r="AO15" t="n" s="14">
         <v>1126125.0</v>
       </c>
-      <c r="AO15" t="n" s="14">
+      <c r="AP15" t="n" s="14">
         <v>1134518.0</v>
       </c>
-      <c r="AP15" t="n" s="14">
+      <c r="AQ15" t="n" s="14">
         <v>1137998.0</v>
       </c>
-      <c r="AQ15" t="n" s="14">
+      <c r="AR15" t="n" s="14">
         <v>1147445.0</v>
       </c>
-      <c r="AR15" t="n" s="14">
+      <c r="AS15" t="n" s="14">
         <v>1159751.0</v>
       </c>
-      <c r="AS15" t="n" s="14">
+      <c r="AT15" t="n" s="14">
         <v>1167313.0</v>
       </c>
-      <c r="AT15" t="n" s="14">
+      <c r="AU15" t="n" s="14">
         <v>1179755.0</v>
       </c>
-      <c r="AU15" t="n" s="14">
+      <c r="AV15" t="n" s="14">
         <v>1192934.0</v>
       </c>
-      <c r="AV15" t="n" s="14">
+      <c r="AW15" t="n" s="14">
         <v>1204386.0</v>
       </c>
-      <c r="AW15" t="n" s="14">
+      <c r="AX15" t="n" s="14">
         <v>1217910.0</v>
       </c>
-      <c r="AX15" t="n" s="14">
+      <c r="AY15" t="n" s="14">
         <v>1205512.0</v>
       </c>
-      <c r="AY15" t="n" s="14">
+      <c r="AZ15" t="n" s="14">
         <v>1219254.0</v>
       </c>
-      <c r="AZ15" t="n" s="14">
+      <c r="BA15" t="n" s="14">
         <v>1233368.0</v>
       </c>
-      <c r="BA15" t="n" s="14">
+      <c r="BB15" t="n" s="14">
         <v>148123.0</v>
       </c>
-      <c r="BB15" t="n" s="14">
+      <c r="BC15" t="n" s="14">
         <v>1219230.0</v>
       </c>
-      <c r="BC15" t="n" s="14">
+      <c r="BD15" t="n" s="14">
         <v>94014.0</v>
       </c>
-      <c r="BD15" t="n" s="14">
+      <c r="BE15" t="n" s="14">
         <v>103867.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>961345.0</v>
       </c>
       <c r="BF15" t="n" s="14">
         <v>961345.0</v>
       </c>
       <c r="BG15" t="n" s="14">
+        <v>961345.0</v>
+      </c>
+      <c r="BH15" t="n" s="14">
         <v>6502.0</v>
       </c>
-      <c r="BH15" t="n" s="14">
+      <c r="BI15" t="n" s="14">
         <v>7735.0</v>
       </c>
-      <c r="BI15" t="n" s="14">
+      <c r="BJ15" t="n" s="14">
         <v>797110.0</v>
       </c>
-      <c r="BJ15" t="n" s="14">
+      <c r="BK15" t="n" s="14">
         <v>153190.0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B16" t="n" s="18">
+        <v>482559.0</v>
+      </c>
+      <c r="C16" t="n" s="18">
         <v>413356.0</v>
       </c>
-      <c r="C16" t="n" s="18">
+      <c r="D16" t="n" s="18">
         <v>452716.0</v>
       </c>
-      <c r="D16" t="n" s="18">
+      <c r="E16" t="n" s="18">
         <v>412626.0</v>
       </c>
-      <c r="E16" t="n" s="18">
+      <c r="F16" t="n" s="18">
         <v>407943.0</v>
       </c>
-      <c r="F16" t="n" s="18">
+      <c r="G16" t="n" s="18">
         <v>412626.0</v>
       </c>
-      <c r="G16" t="n" s="18">
+      <c r="H16" t="n" s="18">
         <v>3.03377634E8</v>
       </c>
-      <c r="H16" t="n" s="18">
+      <c r="I16" t="n" s="18">
         <v>2.49641445E8</v>
       </c>
-      <c r="I16" t="n" s="18">
+      <c r="J16" t="n" s="18">
         <v>3.6715276E7</v>
       </c>
-      <c r="J16" t="n" s="18">
+      <c r="K16" t="n" s="18">
         <v>5220004.0</v>
       </c>
-      <c r="K16" t="n" s="18">
+      <c r="L16" t="n" s="18">
         <v>806577.0</v>
       </c>
-      <c r="L16" t="n" s="18">
+      <c r="M16" t="n" s="18">
         <v>781208.0</v>
       </c>
-      <c r="M16" t="n" s="18">
+      <c r="N16" t="n" s="18">
         <v>690992.0</v>
       </c>
-      <c r="N16" t="n" s="18">
+      <c r="O16" t="n" s="18">
         <v>633934.0</v>
       </c>
-      <c r="O16" t="n" s="18">
+      <c r="P16" t="n" s="18">
         <v>328830.0</v>
       </c>
-      <c r="P16" t="n" s="18">
+      <c r="Q16" t="n" s="18">
         <v>319732.0</v>
       </c>
-      <c r="Q16" t="n" s="18">
+      <c r="R16" t="n" s="18">
         <v>241025.0</v>
       </c>
-      <c r="R16" t="n" s="18">
+      <c r="S16" t="n" s="18">
         <v>145683.0</v>
       </c>
-      <c r="S16" t="n" s="18">
+      <c r="T16" t="n" s="18">
         <v>167668.0</v>
       </c>
-      <c r="T16" t="n" s="18">
+      <c r="U16" t="n" s="18">
         <v>216508.0</v>
       </c>
-      <c r="U16" t="n" s="18">
+      <c r="V16" t="n" s="18">
         <v>233685.0</v>
       </c>
-      <c r="V16" t="n" s="18">
+      <c r="W16" t="n" s="18">
         <v>373873.0</v>
       </c>
-      <c r="W16" t="n" s="18">
+      <c r="X16" t="n" s="18">
         <v>483868.0</v>
       </c>
-      <c r="X16" t="n" s="18">
+      <c r="Y16" t="n" s="18">
         <v>500096.0</v>
       </c>
-      <c r="Y16" t="n" s="18">
+      <c r="Z16" t="n" s="18">
         <v>384969.0</v>
       </c>
-      <c r="Z16" t="n" s="18">
+      <c r="AA16" t="n" s="18">
         <v>365430.0</v>
       </c>
-      <c r="AA16" t="n" s="18">
+      <c r="AB16" t="n" s="18">
         <v>282539.0</v>
       </c>
-      <c r="AB16" t="n" s="18">
+      <c r="AC16" t="n" s="18">
         <v>278649.0</v>
       </c>
-      <c r="AC16" t="n" s="18">
+      <c r="AD16" t="n" s="18">
         <v>360260.0</v>
       </c>
-      <c r="AD16" t="n" s="18">
+      <c r="AE16" t="n" s="18">
         <v>581779.0</v>
       </c>
-      <c r="AE16" t="n" s="18">
+      <c r="AF16" t="n" s="18">
         <v>243111.0</v>
       </c>
-      <c r="AF16" t="n" s="18">
+      <c r="AG16" t="n" s="18">
         <v>238102.0</v>
       </c>
-      <c r="AG16" t="n" s="18">
+      <c r="AH16" t="n" s="18">
         <v>257679.0</v>
       </c>
-      <c r="AH16" t="n" s="18">
+      <c r="AI16" t="n" s="18">
         <v>272034.0</v>
       </c>
-      <c r="AI16" t="n" s="18">
+      <c r="AJ16" t="n" s="18">
         <v>281624.0</v>
       </c>
-      <c r="AJ16" t="n" s="18">
+      <c r="AK16" t="n" s="18">
         <v>301725.0</v>
       </c>
-      <c r="AK16" t="n" s="18">
+      <c r="AL16" t="n" s="18">
         <v>57571.0</v>
       </c>
-      <c r="AL16" t="n" s="18">
+      <c r="AM16" t="n" s="18">
         <v>80474.0</v>
       </c>
-      <c r="AM16" t="n" s="18">
+      <c r="AN16" t="n" s="18">
         <v>53866.0</v>
       </c>
-      <c r="AN16" t="n" s="18">
+      <c r="AO16" t="n" s="18">
         <v>55396.0</v>
       </c>
-      <c r="AO16" t="n" s="18">
+      <c r="AP16" t="n" s="18">
         <v>51282.0</v>
       </c>
-      <c r="AP16" t="n" s="18">
+      <c r="AQ16" t="n" s="18">
         <v>57120.0</v>
       </c>
-      <c r="AQ16" t="n" s="18">
+      <c r="AR16" t="n" s="18">
         <v>56182.0</v>
       </c>
-      <c r="AR16" t="n" s="18">
+      <c r="AS16" t="n" s="18">
         <v>56373.0</v>
       </c>
-      <c r="AS16" t="n" s="18">
+      <c r="AT16" t="n" s="18">
         <v>38242.0</v>
       </c>
-      <c r="AT16" t="n" s="18">
+      <c r="AU16" t="n" s="18">
         <v>39941.0</v>
       </c>
-      <c r="AU16" t="n" s="18">
+      <c r="AV16" t="n" s="18">
         <v>38893.0</v>
       </c>
-      <c r="AV16" t="n" s="18">
+      <c r="AW16" t="n" s="18">
         <v>44968.0</v>
       </c>
-      <c r="AW16" t="n" s="18">
+      <c r="AX16" t="n" s="18">
         <v>48936.0</v>
       </c>
-      <c r="AX16" t="n" s="18">
+      <c r="AY16" t="n" s="18">
         <v>81021.0</v>
       </c>
-      <c r="AY16" t="n" s="18">
+      <c r="AZ16" t="n" s="18">
         <v>63393.0</v>
       </c>
-      <c r="AZ16" t="n" s="18">
+      <c r="BA16" t="n" s="18">
         <v>73424.0</v>
       </c>
-      <c r="BA16" t="n" s="18">
+      <c r="BB16" t="n" s="18">
         <v>80542.0</v>
       </c>
-      <c r="BB16" t="n" s="18">
+      <c r="BC16" t="n" s="18">
         <v>115577.0</v>
       </c>
-      <c r="BC16" t="n" s="18">
+      <c r="BD16" t="n" s="18">
         <v>121009.0</v>
       </c>
-      <c r="BD16" t="n" s="18">
+      <c r="BE16" t="n" s="18">
         <v>110924.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>129288.0</v>
       </c>
       <c r="BF16" t="n" s="18">
         <v>129288.0</v>
       </c>
       <c r="BG16" t="n" s="18">
+        <v>129288.0</v>
+      </c>
+      <c r="BH16" t="n" s="18">
         <v>64124.0</v>
       </c>
-      <c r="BH16" t="n" s="18">
+      <c r="BI16" t="n" s="18">
         <v>57040.0</v>
       </c>
-      <c r="BI16" t="n" s="18">
+      <c r="BJ16" t="n" s="18">
         <v>57324.0</v>
       </c>
-      <c r="BJ16" t="n" s="18">
+      <c r="BK16" t="n" s="18">
         <v>83897.0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B17" t="n" s="19">
+        <v>194600.0</v>
+      </c>
+      <c r="C17" t="n" s="19">
         <v>21325.0</v>
       </c>
-      <c r="C17" t="n" s="19">
+      <c r="D17" t="n" s="19">
         <v>12447.0</v>
       </c>
-      <c r="D17" t="n" s="19">
+      <c r="E17" t="n" s="19">
         <v>439974.0</v>
       </c>
-      <c r="E17" t="n" s="19">
+      <c r="F17" t="n" s="19">
         <v>372592.0</v>
       </c>
-      <c r="F17" t="n" s="19">
+      <c r="G17" t="n" s="19">
         <v>439974.0</v>
       </c>
-      <c r="G17" t="n" s="19">
+      <c r="H17" t="n" s="19">
         <v>2.77294261E8</v>
       </c>
-      <c r="H17" t="n" s="19">
+      <c r="I17" t="n" s="19">
         <v>3.99075986E8</v>
       </c>
-      <c r="I17" t="n" s="19">
+      <c r="J17" t="n" s="19">
         <v>190494.0</v>
       </c>
-      <c r="J17" t="n" s="19">
+      <c r="K17" t="n" s="19">
         <v>194118.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>417730.0</v>
       </c>
       <c r="L17" t="n" s="19">
         <v>417730.0</v>
       </c>
       <c r="M17" t="n" s="19">
-        <v>442600.0</v>
+        <v>417730.0</v>
       </c>
       <c r="N17" t="n" s="19">
         <v>442600.0</v>
       </c>
       <c r="O17" t="n" s="19">
         <v>442600.0</v>
       </c>
       <c r="P17" t="n" s="19">
+        <v>442600.0</v>
+      </c>
+      <c r="Q17" t="n" s="19">
         <v>131100.0</v>
       </c>
-      <c r="Q17" t="n" s="19">
+      <c r="R17" t="n" s="19">
         <v>127254.0</v>
       </c>
-      <c r="R17" t="n" s="19">
+      <c r="S17" t="n" s="19">
         <v>186847.0</v>
       </c>
-      <c r="S17" t="n" s="19">
+      <c r="T17" t="n" s="19">
         <v>134546.0</v>
       </c>
-      <c r="T17" t="n" s="19">
+      <c r="U17" t="n" s="19">
         <v>125475.0</v>
       </c>
-      <c r="U17" t="n" s="19">
+      <c r="V17" t="n" s="19">
         <v>169228.0</v>
       </c>
-      <c r="V17" t="n" s="19">
+      <c r="W17" t="n" s="19">
         <v>230243.0</v>
       </c>
-      <c r="W17" t="n" s="19">
+      <c r="X17" t="n" s="19">
         <v>157244.0</v>
       </c>
-      <c r="X17" t="n" s="19">
+      <c r="Y17" t="n" s="19">
         <v>119244.0</v>
       </c>
-      <c r="Y17" t="n" s="19">
+      <c r="Z17" t="n" s="19">
         <v>2619.0</v>
       </c>
-      <c r="Z17" t="n" s="19">
+      <c r="AA17" t="n" s="19">
         <v>56198.0</v>
       </c>
-      <c r="AA17" t="n" s="19">
+      <c r="AB17" t="n" s="19">
         <v>53389.0</v>
       </c>
-      <c r="AB17" t="n" s="19">
+      <c r="AC17" t="n" s="19">
         <v>56388.0</v>
       </c>
-      <c r="AC17" t="n" s="19">
+      <c r="AD17" t="n" s="19">
         <v>56387.0</v>
       </c>
-      <c r="AD17" t="n" s="19">
+      <c r="AE17" t="n" s="19">
         <v>48578.0</v>
       </c>
-      <c r="AE17" t="n" s="19">
+      <c r="AF17" t="n" s="19">
         <v>43523.0</v>
       </c>
-      <c r="AF17" t="n" s="19">
+      <c r="AG17" t="n" s="19">
         <v>30121.0</v>
       </c>
-      <c r="AG17" t="n" s="19">
+      <c r="AH17" t="n" s="19">
         <v>30101.0</v>
       </c>
-      <c r="AH17" t="n" s="19">
+      <c r="AI17" t="n" s="19">
         <v>25921.0</v>
       </c>
-      <c r="AI17" t="n" s="19">
+      <c r="AJ17" t="n" s="19">
         <v>303476.0</v>
       </c>
-      <c r="AJ17" t="n" s="19">
+      <c r="AK17" t="n" s="19">
         <v>285550.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>98361.0</v>
       </c>
       <c r="AL17" t="n" s="19">
         <v>98361.0</v>
       </c>
       <c r="AM17" t="n" s="19">
+        <v>98361.0</v>
+      </c>
+      <c r="AN17" t="n" s="19">
         <v>5266.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4816.0</v>
       </c>
       <c r="AO17" t="n" s="19">
         <v>4816.0</v>
       </c>
       <c r="AP17" t="n" s="19">
+        <v>4816.0</v>
+      </c>
+      <c r="AQ17" t="n" s="19">
         <v>4721.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4321.0</v>
       </c>
       <c r="AR17" t="n" s="19">
         <v>4321.0</v>
       </c>
       <c r="AS17" t="n" s="19">
+        <v>4321.0</v>
+      </c>
+      <c r="AT17" t="n" s="19">
         <v>387321.0</v>
       </c>
-      <c r="AT17" t="n" s="19">
+      <c r="AU17" t="n" s="19">
         <v>387421.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>386821.0</v>
       </c>
       <c r="AV17" t="n" s="19">
         <v>386821.0</v>
       </c>
       <c r="AW17" t="n" s="19">
-        <v>386726.0</v>
+        <v>386821.0</v>
       </c>
       <c r="AX17" t="n" s="19">
         <v>386726.0</v>
       </c>
       <c r="AY17" t="n" s="19">
+        <v>386726.0</v>
+      </c>
+      <c r="AZ17" t="n" s="19">
         <v>207091.0</v>
       </c>
-      <c r="AZ17" t="n" s="19">
+      <c r="BA17" t="n" s="19">
         <v>206991.0</v>
       </c>
-      <c r="BA17" t="s" s="19">
-[...2 lines deleted...]
-      <c r="BB17" t="n" s="19">
+      <c r="BB17" t="s" s="19">
+        <v>64</v>
+      </c>
+      <c r="BC17" t="n" s="19">
         <v>64796.0</v>
       </c>
-      <c r="BC17" t="s" s="19">
-[...1 lines deleted...]
-      </c>
       <c r="BD17" t="s" s="19">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>221927.0</v>
+        <v>64</v>
+      </c>
+      <c r="BE17" t="s" s="19">
+        <v>64</v>
       </c>
       <c r="BF17" t="n" s="19">
         <v>221927.0</v>
       </c>
-      <c r="BG17" t="s" s="19">
-        <v>63</v>
+      <c r="BG17" t="n" s="19">
+        <v>221927.0</v>
       </c>
       <c r="BH17" t="s" s="19">
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="BI17" t="n" s="19">
+        <v>64</v>
+      </c>
+      <c r="BI17" t="s" s="19">
+        <v>64</v>
+      </c>
+      <c r="BJ17" t="n" s="19">
         <v>170000.0</v>
       </c>
-      <c r="BJ17" t="s" s="19">
-        <v>63</v>
+      <c r="BK17" t="s" s="19">
+        <v>64</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B18" t="n" s="20">
+        <v>374126.0</v>
+      </c>
+      <c r="C18" t="n" s="20">
         <v>248074.0</v>
       </c>
-      <c r="C18" t="n" s="20">
+      <c r="D18" t="n" s="20">
         <v>254792.0</v>
       </c>
-      <c r="D18" t="n" s="20">
+      <c r="E18" t="n" s="20">
         <v>256985.0</v>
       </c>
-      <c r="E18" t="n" s="20">
+      <c r="F18" t="n" s="20">
         <v>258148.0</v>
       </c>
-      <c r="F18" t="n" s="20">
+      <c r="G18" t="n" s="20">
         <v>256985.0</v>
       </c>
-      <c r="G18" t="n" s="20">
+      <c r="H18" t="n" s="20">
         <v>1.94098611E8</v>
       </c>
-      <c r="H18" t="n" s="20">
+      <c r="I18" t="n" s="20">
         <v>1.86455902E8</v>
       </c>
-      <c r="I18" t="n" s="20">
+      <c r="J18" t="n" s="20">
         <v>3.14722841E8</v>
       </c>
-      <c r="J18" t="n" s="20">
+      <c r="K18" t="n" s="20">
         <v>4.0022884E7</v>
       </c>
-      <c r="K18" t="n" s="20">
+      <c r="L18" t="n" s="20">
         <v>3.8326627E7</v>
       </c>
-      <c r="L18" t="n" s="20">
+      <c r="M18" t="n" s="20">
         <v>3.392473E7</v>
       </c>
-      <c r="M18" t="n" s="20">
+      <c r="N18" t="n" s="20">
         <v>1.9634502E7</v>
       </c>
-      <c r="N18" t="n" s="20">
+      <c r="O18" t="n" s="20">
         <v>1.7297542E7</v>
       </c>
-      <c r="O18" t="n" s="20">
+      <c r="P18" t="n" s="20">
         <v>1.5291865E7</v>
       </c>
-      <c r="P18" t="n" s="20">
+      <c r="Q18" t="n" s="20">
         <v>1.1286131E7</v>
       </c>
-      <c r="Q18" t="n" s="20">
+      <c r="R18" t="n" s="20">
         <v>1.6055456E7</v>
       </c>
-      <c r="R18" t="n" s="20">
+      <c r="S18" t="n" s="20">
         <v>8095899.0</v>
       </c>
-      <c r="S18" t="n" s="20">
+      <c r="T18" t="n" s="20">
         <v>5072138.0</v>
       </c>
-      <c r="T18" t="n" s="20">
+      <c r="U18" t="n" s="20">
         <v>6791555.0</v>
       </c>
-      <c r="U18" t="n" s="20">
+      <c r="V18" t="n" s="20">
         <v>4931734.0</v>
       </c>
-      <c r="V18" t="n" s="20">
+      <c r="W18" t="n" s="20">
         <v>7431778.0</v>
       </c>
-      <c r="W18" t="n" s="20">
+      <c r="X18" t="n" s="20">
         <v>4982070.0</v>
       </c>
-      <c r="X18" t="n" s="20">
+      <c r="Y18" t="n" s="20">
         <v>4259227.0</v>
       </c>
-      <c r="Y18" t="n" s="20">
+      <c r="Z18" t="n" s="20">
         <v>4011932.0</v>
       </c>
-      <c r="Z18" t="n" s="20">
+      <c r="AA18" t="n" s="20">
         <v>5491162.0</v>
       </c>
-      <c r="AA18" t="n" s="20">
+      <c r="AB18" t="n" s="20">
         <v>4953727.0</v>
       </c>
-      <c r="AB18" t="n" s="20">
+      <c r="AC18" t="n" s="20">
         <v>5087713.0</v>
       </c>
-      <c r="AC18" t="n" s="20">
+      <c r="AD18" t="n" s="20">
         <v>3659314.0</v>
       </c>
-      <c r="AD18" t="n" s="20">
+      <c r="AE18" t="n" s="20">
         <v>5172202.0</v>
       </c>
-      <c r="AE18" t="n" s="20">
+      <c r="AF18" t="n" s="20">
         <v>5099440.0</v>
       </c>
-      <c r="AF18" t="n" s="20">
+      <c r="AG18" t="n" s="20">
         <v>4991621.0</v>
       </c>
-      <c r="AG18" t="n" s="20">
+      <c r="AH18" t="n" s="20">
         <v>3982537.0</v>
       </c>
-      <c r="AH18" t="n" s="20">
+      <c r="AI18" t="n" s="20">
         <v>4398832.0</v>
       </c>
-      <c r="AI18" t="n" s="20">
+      <c r="AJ18" t="n" s="20">
         <v>4876324.0</v>
       </c>
-      <c r="AJ18" t="n" s="20">
+      <c r="AK18" t="n" s="20">
         <v>4143585.0</v>
       </c>
-      <c r="AK18" t="n" s="20">
+      <c r="AL18" t="n" s="20">
         <v>3635229.0</v>
       </c>
-      <c r="AL18" t="n" s="20">
+      <c r="AM18" t="n" s="20">
         <v>4744587.0</v>
       </c>
-      <c r="AM18" t="n" s="20">
+      <c r="AN18" t="n" s="20">
         <v>3538832.0</v>
       </c>
-      <c r="AN18" t="n" s="20">
+      <c r="AO18" t="n" s="20">
         <v>3914385.0</v>
       </c>
-      <c r="AO18" t="n" s="20">
+      <c r="AP18" t="n" s="20">
         <v>3923250.0</v>
       </c>
-      <c r="AP18" t="n" s="20">
+      <c r="AQ18" t="n" s="20">
         <v>4286195.0</v>
       </c>
-      <c r="AQ18" t="n" s="20">
+      <c r="AR18" t="n" s="20">
         <v>3660191.0</v>
       </c>
-      <c r="AR18" t="n" s="20">
+      <c r="AS18" t="n" s="20">
         <v>3371365.0</v>
       </c>
-      <c r="AS18" t="n" s="20">
+      <c r="AT18" t="n" s="20">
         <v>3171358.0</v>
       </c>
-      <c r="AT18" t="n" s="20">
+      <c r="AU18" t="n" s="20">
         <v>3675239.0</v>
       </c>
-      <c r="AU18" t="n" s="20">
+      <c r="AV18" t="n" s="20">
         <v>3060947.0</v>
       </c>
-      <c r="AV18" t="n" s="20">
+      <c r="AW18" t="n" s="20">
         <v>3502014.0</v>
       </c>
-      <c r="AW18" t="n" s="20">
+      <c r="AX18" t="n" s="20">
         <v>2757373.0</v>
       </c>
-      <c r="AX18" t="n" s="20">
+      <c r="AY18" t="n" s="20">
         <v>2701836.0</v>
       </c>
-      <c r="AY18" t="n" s="20">
+      <c r="AZ18" t="n" s="20">
         <v>2505185.0</v>
       </c>
-      <c r="AZ18" t="n" s="20">
+      <c r="BA18" t="n" s="20">
         <v>3163989.0</v>
       </c>
-      <c r="BA18" t="n" s="20">
+      <c r="BB18" t="n" s="20">
         <v>2882162.0</v>
       </c>
-      <c r="BB18" t="n" s="20">
+      <c r="BC18" t="n" s="20">
         <v>2760973.0</v>
       </c>
-      <c r="BC18" t="n" s="20">
+      <c r="BD18" t="n" s="20">
         <v>3614388.0</v>
       </c>
-      <c r="BD18" t="n" s="20">
+      <c r="BE18" t="n" s="20">
         <v>3425020.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4290718.0</v>
       </c>
       <c r="BF18" t="n" s="20">
         <v>4290718.0</v>
       </c>
       <c r="BG18" t="n" s="20">
+        <v>4290718.0</v>
+      </c>
+      <c r="BH18" t="n" s="20">
         <v>1620994.0</v>
       </c>
-      <c r="BH18" t="n" s="20">
+      <c r="BI18" t="n" s="20">
         <v>1306915.0</v>
       </c>
-      <c r="BI18" t="n" s="20">
+      <c r="BJ18" t="n" s="20">
         <v>1702848.0</v>
       </c>
-      <c r="BJ18" t="n" s="20">
+      <c r="BK18" t="n" s="20">
         <v>1834466.0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B19" t="n" s="21">
+        <v>44033.0</v>
+      </c>
+      <c r="C19" t="n" s="21">
         <v>13727.0</v>
       </c>
-      <c r="C19" t="n" s="21">
+      <c r="D19" t="n" s="21">
         <v>15769.0</v>
       </c>
-      <c r="D19" t="n" s="21">
+      <c r="E19" t="n" s="21">
         <v>22951.0</v>
       </c>
-      <c r="E19" t="n" s="21">
+      <c r="F19" t="n" s="21">
         <v>17324.0</v>
       </c>
-      <c r="F19" t="n" s="21">
+      <c r="G19" t="n" s="21">
         <v>22951.0</v>
       </c>
-      <c r="G19" t="n" s="21">
+      <c r="H19" t="n" s="21">
         <v>9856527.0</v>
       </c>
-      <c r="H19" t="n" s="21">
+      <c r="I19" t="n" s="21">
         <v>1.4999267E7</v>
       </c>
-      <c r="I19" t="n" s="21">
+      <c r="J19" t="n" s="21">
         <v>2787653.0</v>
       </c>
-      <c r="J19" t="n" s="21">
+      <c r="K19" t="n" s="21">
         <v>2149636.0</v>
       </c>
-      <c r="K19" t="n" s="21">
+      <c r="L19" t="n" s="21">
         <v>2571506.0</v>
       </c>
-      <c r="L19" t="n" s="21">
+      <c r="M19" t="n" s="21">
         <v>3386440.0</v>
       </c>
-      <c r="M19" t="n" s="21">
+      <c r="N19" t="n" s="21">
         <v>2215638.0</v>
       </c>
-      <c r="N19" t="n" s="21">
+      <c r="O19" t="n" s="21">
         <v>1030729.0</v>
       </c>
-      <c r="O19" t="n" s="21">
+      <c r="P19" t="n" s="21">
         <v>732681.0</v>
       </c>
-      <c r="P19" t="n" s="21">
+      <c r="Q19" t="n" s="21">
         <v>471255.0</v>
       </c>
-      <c r="Q19" t="n" s="21">
+      <c r="R19" t="n" s="21">
         <v>2292271.0</v>
       </c>
-      <c r="R19" t="n" s="21">
+      <c r="S19" t="n" s="21">
         <v>501857.0</v>
       </c>
-      <c r="S19" t="n" s="21">
+      <c r="T19" t="n" s="21">
         <v>329244.0</v>
       </c>
-      <c r="T19" t="n" s="21">
+      <c r="U19" t="n" s="21">
         <v>685012.0</v>
       </c>
-      <c r="U19" t="n" s="21">
+      <c r="V19" t="n" s="21">
         <v>1195960.0</v>
       </c>
-      <c r="V19" t="n" s="21">
+      <c r="W19" t="n" s="21">
         <v>690128.0</v>
       </c>
-      <c r="W19" t="n" s="21">
+      <c r="X19" t="n" s="21">
         <v>539081.0</v>
       </c>
-      <c r="X19" t="n" s="21">
+      <c r="Y19" t="n" s="21">
         <v>477319.0</v>
       </c>
-      <c r="Y19" t="n" s="21">
+      <c r="Z19" t="n" s="21">
         <v>782078.0</v>
       </c>
-      <c r="Z19" t="n" s="21">
+      <c r="AA19" t="n" s="21">
         <v>430691.0</v>
       </c>
-      <c r="AA19" t="n" s="21">
+      <c r="AB19" t="n" s="21">
         <v>644439.0</v>
       </c>
-      <c r="AB19" t="n" s="21">
+      <c r="AC19" t="n" s="21">
         <v>1462096.0</v>
       </c>
-      <c r="AC19" t="n" s="21">
+      <c r="AD19" t="n" s="21">
         <v>597863.0</v>
       </c>
-      <c r="AD19" t="n" s="21">
+      <c r="AE19" t="n" s="21">
         <v>1204037.0</v>
       </c>
-      <c r="AE19" t="n" s="21">
+      <c r="AF19" t="n" s="21">
         <v>1060871.0</v>
       </c>
-      <c r="AF19" t="n" s="21">
+      <c r="AG19" t="n" s="21">
         <v>1674091.0</v>
       </c>
-      <c r="AG19" t="n" s="21">
+      <c r="AH19" t="n" s="21">
         <v>1206401.0</v>
       </c>
-      <c r="AH19" t="n" s="21">
+      <c r="AI19" t="n" s="21">
         <v>1015229.0</v>
       </c>
-      <c r="AI19" t="n" s="21">
+      <c r="AJ19" t="n" s="21">
         <v>1071241.0</v>
       </c>
-      <c r="AJ19" t="n" s="21">
+      <c r="AK19" t="n" s="21">
         <v>1332002.0</v>
       </c>
-      <c r="AK19" t="n" s="21">
+      <c r="AL19" t="n" s="21">
         <v>1197432.0</v>
       </c>
-      <c r="AL19" t="n" s="21">
+      <c r="AM19" t="n" s="21">
         <v>1600854.0</v>
       </c>
-      <c r="AM19" t="n" s="21">
+      <c r="AN19" t="n" s="21">
         <v>1171627.0</v>
       </c>
-      <c r="AN19" t="n" s="21">
+      <c r="AO19" t="n" s="21">
         <v>1233392.0</v>
       </c>
-      <c r="AO19" t="n" s="21">
+      <c r="AP19" t="n" s="21">
         <v>1326748.0</v>
       </c>
-      <c r="AP19" t="n" s="21">
+      <c r="AQ19" t="n" s="21">
         <v>1107307.0</v>
       </c>
-      <c r="AQ19" t="n" s="21">
+      <c r="AR19" t="n" s="21">
         <v>1053084.0</v>
       </c>
-      <c r="AR19" t="n" s="21">
+      <c r="AS19" t="n" s="21">
         <v>933219.0</v>
       </c>
-      <c r="AS19" t="n" s="21">
+      <c r="AT19" t="n" s="21">
         <v>1076876.0</v>
       </c>
-      <c r="AT19" t="n" s="21">
+      <c r="AU19" t="n" s="21">
         <v>1077353.0</v>
       </c>
-      <c r="AU19" t="n" s="21">
+      <c r="AV19" t="n" s="21">
         <v>977049.0</v>
       </c>
-      <c r="AV19" t="n" s="21">
+      <c r="AW19" t="n" s="21">
         <v>986956.0</v>
       </c>
-      <c r="AW19" t="n" s="21">
+      <c r="AX19" t="n" s="21">
         <v>1053456.0</v>
       </c>
-      <c r="AX19" t="n" s="21">
+      <c r="AY19" t="n" s="21">
         <v>884509.0</v>
       </c>
-      <c r="AY19" t="n" s="21">
+      <c r="AZ19" t="n" s="21">
         <v>916044.0</v>
       </c>
-      <c r="AZ19" t="n" s="21">
+      <c r="BA19" t="n" s="21">
         <v>919318.0</v>
       </c>
-      <c r="BA19" t="n" s="21">
+      <c r="BB19" t="n" s="21">
         <v>1003869.0</v>
       </c>
-      <c r="BB19" t="n" s="21">
+      <c r="BC19" t="n" s="21">
         <v>1230351.0</v>
       </c>
-      <c r="BC19" t="n" s="21">
+      <c r="BD19" t="n" s="21">
         <v>1251893.0</v>
       </c>
-      <c r="BD19" t="n" s="21">
+      <c r="BE19" t="n" s="21">
         <v>1307929.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1018650.0</v>
       </c>
       <c r="BF19" t="n" s="21">
         <v>1018650.0</v>
       </c>
       <c r="BG19" t="n" s="21">
+        <v>1018650.0</v>
+      </c>
+      <c r="BH19" t="n" s="21">
         <v>594561.0</v>
       </c>
-      <c r="BH19" t="n" s="21">
+      <c r="BI19" t="n" s="21">
         <v>449287.0</v>
       </c>
-      <c r="BI19" t="n" s="21">
+      <c r="BJ19" t="n" s="21">
         <v>385037.0</v>
       </c>
-      <c r="BJ19" t="n" s="21">
+      <c r="BK19" t="n" s="21">
         <v>358363.0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B20" t="n" s="22">
+        <v>1928830.0</v>
+      </c>
+      <c r="C20" t="n" s="22">
         <v>1521670.0</v>
       </c>
-      <c r="C20" t="n" s="22">
+      <c r="D20" t="n" s="22">
         <v>1518858.0</v>
       </c>
-      <c r="D20" t="n" s="22">
+      <c r="E20" t="n" s="22">
         <v>1469921.0</v>
       </c>
-      <c r="E20" t="n" s="22">
+      <c r="F20" t="n" s="22">
         <v>1476455.0</v>
       </c>
-      <c r="F20" t="n" s="22">
+      <c r="G20" t="n" s="22">
         <v>1469921.0</v>
       </c>
-      <c r="G20" t="n" s="22">
+      <c r="H20" t="n" s="22">
         <v>9.45005145E8</v>
       </c>
-      <c r="H20" t="n" s="22">
+      <c r="I20" t="n" s="22">
         <v>9.62466121E8</v>
       </c>
-      <c r="I20" t="n" s="22">
+      <c r="J20" t="n" s="22">
         <v>4.98588658E8</v>
       </c>
-      <c r="J20" t="n" s="22">
+      <c r="K20" t="n" s="22">
         <v>5.4759102E7</v>
       </c>
-      <c r="K20" t="n" s="22">
+      <c r="L20" t="n" s="22">
         <v>4.2719213E7</v>
       </c>
-      <c r="L20" t="n" s="22">
+      <c r="M20" t="n" s="22">
         <v>3.7681291E7</v>
       </c>
-      <c r="M20" t="n" s="22">
+      <c r="N20" t="n" s="22">
         <v>2.1991315E7</v>
       </c>
-      <c r="N20" t="n" s="22">
+      <c r="O20" t="n" s="22">
         <v>1.9399842E7</v>
       </c>
-      <c r="O20" t="n" s="22">
+      <c r="P20" t="n" s="22">
         <v>1.7167043E7</v>
       </c>
-      <c r="P20" t="n" s="22">
+      <c r="Q20" t="n" s="22">
         <v>1.3347675E7</v>
       </c>
-      <c r="Q20" t="n" s="22">
+      <c r="R20" t="n" s="22">
         <v>1.8131803E7</v>
       </c>
-      <c r="R20" t="n" s="22">
+      <c r="S20" t="n" s="22">
         <v>9649059.0</v>
       </c>
-      <c r="S20" t="n" s="22">
+      <c r="T20" t="n" s="22">
         <v>6978074.0</v>
       </c>
-      <c r="T20" t="n" s="22">
+      <c r="U20" t="n" s="22">
         <v>9092442.0</v>
       </c>
-      <c r="U20" t="n" s="22">
+      <c r="V20" t="n" s="22">
         <v>7323234.0</v>
       </c>
-      <c r="V20" t="n" s="22">
+      <c r="W20" t="n" s="22">
         <v>9867280.0</v>
       </c>
-      <c r="W20" t="n" s="22">
+      <c r="X20" t="n" s="22">
         <v>7430026.0</v>
       </c>
-      <c r="X20" t="n" s="22">
+      <c r="Y20" t="n" s="22">
         <v>6746720.0</v>
       </c>
-      <c r="Y20" t="n" s="22">
+      <c r="Z20" t="n" s="22">
         <v>6587250.0</v>
       </c>
-      <c r="Z20" t="n" s="22">
+      <c r="AA20" t="n" s="22">
         <v>8106899.0</v>
       </c>
-      <c r="AA20" t="n" s="22">
+      <c r="AB20" t="n" s="22">
         <v>7798251.0</v>
       </c>
-      <c r="AB20" t="n" s="22">
+      <c r="AC20" t="n" s="22">
         <v>7803271.0</v>
       </c>
-      <c r="AC20" t="n" s="22">
+      <c r="AD20" t="n" s="22">
         <v>6415027.0</v>
       </c>
-      <c r="AD20" t="n" s="22">
+      <c r="AE20" t="n" s="22">
         <v>8299914.0</v>
       </c>
-      <c r="AE20" t="n" s="22">
+      <c r="AF20" t="n" s="22">
         <v>7240373.0</v>
       </c>
-      <c r="AF20" t="n" s="22">
+      <c r="AG20" t="n" s="22">
         <v>6940346.0</v>
       </c>
-      <c r="AG20" t="n" s="22">
+      <c r="AH20" t="n" s="22">
         <v>5929800.0</v>
       </c>
-      <c r="AH20" t="n" s="22">
+      <c r="AI20" t="n" s="22">
         <v>6216003.0</v>
       </c>
-      <c r="AI20" t="n" s="22">
+      <c r="AJ20" t="n" s="22">
         <v>6948271.0</v>
       </c>
-      <c r="AJ20" t="n" s="22">
+      <c r="AK20" t="n" s="22">
         <v>6102746.0</v>
       </c>
-      <c r="AK20" t="n" s="22">
+      <c r="AL20" t="n" s="22">
         <v>5128395.0</v>
       </c>
-      <c r="AL20" t="n" s="22">
+      <c r="AM20" t="n" s="22">
         <v>6171120.0</v>
       </c>
-      <c r="AM20" t="n" s="22">
+      <c r="AN20" t="n" s="22">
         <v>4904124.0</v>
       </c>
-      <c r="AN20" t="n" s="22">
+      <c r="AO20" t="n" s="22">
         <v>5222785.0</v>
       </c>
-      <c r="AO20" t="n" s="22">
+      <c r="AP20" t="n" s="22">
         <v>5255432.0</v>
       </c>
-      <c r="AP20" t="n" s="22">
+      <c r="AQ20" t="n" s="22">
         <v>5555662.0</v>
       </c>
-      <c r="AQ20" t="n" s="22">
+      <c r="AR20" t="n" s="22">
         <v>4940623.0</v>
       </c>
-      <c r="AR20" t="n" s="22">
+      <c r="AS20" t="n" s="22">
         <v>4777617.0</v>
       </c>
-      <c r="AS20" t="n" s="22">
+      <c r="AT20" t="n" s="22">
         <v>5027069.0</v>
       </c>
-      <c r="AT20" t="n" s="22">
+      <c r="AU20" t="n" s="22">
         <v>5541313.0</v>
       </c>
-      <c r="AU20" t="n" s="22">
+      <c r="AV20" t="n" s="22">
         <v>4771377.0</v>
       </c>
-      <c r="AV20" t="n" s="22">
+      <c r="AW20" t="n" s="22">
         <v>5264022.0</v>
       </c>
-      <c r="AW20" t="n" s="22">
+      <c r="AX20" t="n" s="22">
         <v>4533906.0</v>
       </c>
-      <c r="AX20" t="n" s="22">
+      <c r="AY20" t="n" s="22">
         <v>4566119.0</v>
       </c>
-      <c r="AY20" t="n" s="22">
+      <c r="AZ20" t="n" s="22">
         <v>4255680.0</v>
       </c>
-      <c r="AZ20" t="n" s="22">
+      <c r="BA20" t="n" s="22">
         <v>4953462.0</v>
       </c>
-      <c r="BA20" t="n" s="22">
+      <c r="BB20" t="n" s="22">
         <v>2530221.0</v>
       </c>
-      <c r="BB20" t="n" s="22">
+      <c r="BC20" t="n" s="22">
         <v>4425703.0</v>
       </c>
-      <c r="BC20" t="n" s="22">
+      <c r="BD20" t="n" s="22">
         <v>2830324.0</v>
       </c>
-      <c r="BD20" t="n" s="22">
+      <c r="BE20" t="n" s="22">
         <v>2483859.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5697611.0</v>
       </c>
       <c r="BF20" t="n" s="22">
         <v>5697611.0</v>
       </c>
       <c r="BG20" t="n" s="22">
+        <v>5697611.0</v>
+      </c>
+      <c r="BH20" t="n" s="22">
         <v>1358228.0</v>
       </c>
-      <c r="BH20" t="n" s="22">
+      <c r="BI20" t="n" s="22">
         <v>1386572.0</v>
       </c>
-      <c r="BI20" t="n" s="22">
+      <c r="BJ20" t="n" s="22">
         <v>2849232.0</v>
       </c>
-      <c r="BJ20" t="n" s="22">
+      <c r="BK20" t="n" s="22">
         <v>1824753.0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B21" t="n" s="27">
+        <v>471325.0</v>
+      </c>
+      <c r="C21" t="n" s="27">
         <v>312043.0</v>
       </c>
-      <c r="C21" t="n" s="27">
+      <c r="D21" t="n" s="27">
         <v>335978.0</v>
       </c>
-      <c r="D21" t="n" s="27">
+      <c r="E21" t="n" s="27">
         <v>349209.0</v>
       </c>
-      <c r="E21" t="n" s="27">
+      <c r="F21" t="n" s="27">
         <v>356796.0</v>
       </c>
-      <c r="F21" t="n" s="27">
+      <c r="G21" t="n" s="27">
         <v>349209.0</v>
       </c>
-      <c r="G21" t="n" s="27">
+      <c r="H21" t="n" s="27">
         <v>3.01478628E8</v>
       </c>
-      <c r="H21" t="n" s="27">
+      <c r="I21" t="n" s="27">
         <v>2.9132504E8</v>
       </c>
-      <c r="I21" t="n" s="27">
+      <c r="J21" t="n" s="27">
         <v>1.6242022E7</v>
       </c>
-      <c r="J21" t="n" s="27">
+      <c r="K21" t="n" s="27">
         <v>9517461.0</v>
       </c>
-      <c r="K21" t="n" s="27">
+      <c r="L21" t="n" s="27">
         <v>8234352.0</v>
       </c>
-      <c r="L21" t="n" s="27">
+      <c r="M21" t="n" s="27">
         <v>7441265.0</v>
       </c>
-      <c r="M21" t="n" s="27">
+      <c r="N21" t="n" s="27">
         <v>5052006.0</v>
       </c>
-      <c r="N21" t="n" s="27">
+      <c r="O21" t="n" s="27">
         <v>3771166.0</v>
       </c>
-      <c r="O21" t="n" s="27">
+      <c r="P21" t="n" s="27">
         <v>5309221.0</v>
       </c>
-      <c r="P21" t="n" s="27">
+      <c r="Q21" t="n" s="27">
         <v>4357734.0</v>
       </c>
-      <c r="Q21" t="n" s="27">
+      <c r="R21" t="n" s="27">
         <v>3243011.0</v>
       </c>
-      <c r="R21" t="n" s="27">
+      <c r="S21" t="n" s="27">
         <v>2944298.0</v>
       </c>
-      <c r="S21" t="n" s="27">
+      <c r="T21" t="n" s="27">
         <v>2371678.0</v>
       </c>
-      <c r="T21" t="n" s="27">
+      <c r="U21" t="n" s="27">
         <v>2805932.0</v>
       </c>
-      <c r="U21" t="n" s="27">
+      <c r="V21" t="n" s="27">
         <v>2966870.0</v>
       </c>
-      <c r="V21" t="n" s="27">
+      <c r="W21" t="n" s="27">
         <v>3268064.0</v>
       </c>
-      <c r="W21" t="n" s="27">
+      <c r="X21" t="n" s="27">
         <v>3018601.0</v>
       </c>
-      <c r="X21" t="n" s="27">
+      <c r="Y21" t="n" s="27">
         <v>3119893.0</v>
       </c>
-      <c r="Y21" t="n" s="27">
+      <c r="Z21" t="n" s="27">
         <v>3482289.0</v>
       </c>
-      <c r="Z21" t="n" s="27">
+      <c r="AA21" t="n" s="27">
         <v>3733491.0</v>
       </c>
-      <c r="AA21" t="n" s="27">
+      <c r="AB21" t="n" s="27">
         <v>3793826.0</v>
       </c>
-      <c r="AB21" t="n" s="27">
+      <c r="AC21" t="n" s="27">
         <v>3458003.0</v>
       </c>
-      <c r="AC21" t="n" s="27">
+      <c r="AD21" t="n" s="27">
         <v>3498394.0</v>
       </c>
-      <c r="AD21" t="n" s="27">
+      <c r="AE21" t="n" s="27">
         <v>3615526.0</v>
       </c>
-      <c r="AE21" t="n" s="27">
+      <c r="AF21" t="n" s="27">
         <v>3408513.0</v>
       </c>
-      <c r="AF21" t="n" s="27">
+      <c r="AG21" t="n" s="27">
         <v>3394034.0</v>
       </c>
-      <c r="AG21" t="n" s="27">
+      <c r="AH21" t="n" s="27">
         <v>3762227.0</v>
       </c>
-      <c r="AH21" t="n" s="27">
+      <c r="AI21" t="n" s="27">
         <v>3720238.0</v>
       </c>
-      <c r="AI21" t="n" s="27">
+      <c r="AJ21" t="n" s="27">
         <v>3592769.0</v>
       </c>
-      <c r="AJ21" t="n" s="27">
+      <c r="AK21" t="n" s="27">
         <v>3470021.0</v>
       </c>
-      <c r="AK21" t="n" s="27">
+      <c r="AL21" t="n" s="27">
         <v>3079274.0</v>
       </c>
-      <c r="AL21" t="n" s="27">
+      <c r="AM21" t="n" s="27">
         <v>3163151.0</v>
       </c>
-      <c r="AM21" t="n" s="27">
+      <c r="AN21" t="n" s="27">
         <v>2989649.0</v>
       </c>
-      <c r="AN21" t="n" s="27">
+      <c r="AO21" t="n" s="27">
         <v>3002395.0</v>
       </c>
-      <c r="AO21" t="n" s="27">
+      <c r="AP21" t="n" s="27">
         <v>3006701.0</v>
       </c>
-      <c r="AP21" t="n" s="27">
+      <c r="AQ21" t="n" s="27">
         <v>2938996.0</v>
       </c>
-      <c r="AQ21" t="n" s="27">
+      <c r="AR21" t="n" s="27">
         <v>2658981.0</v>
       </c>
-      <c r="AR21" t="n" s="27">
+      <c r="AS21" t="n" s="27">
         <v>2672774.0</v>
       </c>
-      <c r="AS21" t="n" s="27">
+      <c r="AT21" t="n" s="27">
         <v>2701169.0</v>
       </c>
-      <c r="AT21" t="n" s="27">
+      <c r="AU21" t="n" s="27">
         <v>2725780.0</v>
       </c>
-      <c r="AU21" t="n" s="27">
+      <c r="AV21" t="n" s="27">
         <v>2505680.0</v>
       </c>
-      <c r="AV21" t="n" s="27">
+      <c r="AW21" t="n" s="27">
         <v>2547854.0</v>
       </c>
-      <c r="AW21" t="n" s="27">
+      <c r="AX21" t="n" s="27">
         <v>2579601.0</v>
       </c>
-      <c r="AX21" t="n" s="27">
+      <c r="AY21" t="n" s="27">
         <v>2673576.0</v>
       </c>
-      <c r="AY21" t="n" s="27">
+      <c r="AZ21" t="n" s="27">
         <v>2466315.0</v>
       </c>
-      <c r="AZ21" t="n" s="27">
+      <c r="BA21" t="n" s="27">
         <v>2553798.0</v>
       </c>
-      <c r="BA21" t="n" s="27">
+      <c r="BB21" t="n" s="27">
         <v>2530221.0</v>
       </c>
-      <c r="BB21" t="n" s="27">
+      <c r="BC21" t="n" s="27">
         <v>2595947.0</v>
       </c>
-      <c r="BC21" t="n" s="27">
+      <c r="BD21" t="n" s="27">
         <v>2830324.0</v>
       </c>
-      <c r="BD21" t="n" s="27">
+      <c r="BE21" t="n" s="27">
         <v>2483859.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2643676.0</v>
       </c>
       <c r="BF21" t="n" s="27">
         <v>2643676.0</v>
       </c>
       <c r="BG21" t="n" s="27">
+        <v>2643676.0</v>
+      </c>
+      <c r="BH21" t="n" s="27">
         <v>1358228.0</v>
       </c>
-      <c r="BH21" t="n" s="27">
+      <c r="BI21" t="n" s="27">
         <v>1386572.0</v>
       </c>
-      <c r="BI21" t="n" s="27">
+      <c r="BJ21" t="n" s="27">
         <v>1716730.0</v>
       </c>
-      <c r="BJ21" t="n" s="27">
+      <c r="BK21" t="n" s="27">
         <v>1812273.0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B22" t="n" s="28">
         <v>5981.0</v>
       </c>
       <c r="C22" t="n" s="28">
         <v>5981.0</v>
       </c>
       <c r="D22" t="n" s="28">
         <v>5981.0</v>
       </c>
       <c r="E22" t="n" s="28">
         <v>5981.0</v>
       </c>
       <c r="F22" t="n" s="28">
         <v>5981.0</v>
       </c>
       <c r="G22" t="n" s="28">
-        <v>5981499.0</v>
+        <v>5981.0</v>
       </c>
       <c r="H22" t="n" s="28">
         <v>5981499.0</v>
       </c>
       <c r="I22" t="n" s="28">
+        <v>5981499.0</v>
+      </c>
+      <c r="J22" t="n" s="28">
         <v>2064159.0</v>
       </c>
-      <c r="J22" t="n" s="28">
+      <c r="K22" t="n" s="28">
         <v>1984158.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1880000.0</v>
       </c>
       <c r="L22" t="n" s="28">
         <v>1880000.0</v>
       </c>
       <c r="M22" t="n" s="28">
         <v>1880000.0</v>
       </c>
       <c r="N22" t="n" s="28">
         <v>1880000.0</v>
       </c>
       <c r="O22" t="n" s="28">
         <v>1880000.0</v>
       </c>
       <c r="P22" t="n" s="28">
         <v>1880000.0</v>
       </c>
       <c r="Q22" t="n" s="28">
         <v>1880000.0</v>
       </c>
       <c r="R22" t="n" s="28">
         <v>1880000.0</v>
       </c>
       <c r="S22" t="n" s="28">
         <v>1880000.0</v>
       </c>
       <c r="T22" t="n" s="28">
         <v>1880000.0</v>
       </c>
       <c r="U22" t="n" s="28">
         <v>1880000.0</v>
       </c>
       <c r="V22" t="n" s="28">
-        <v>1834050.0</v>
+        <v>1880000.0</v>
       </c>
       <c r="W22" t="n" s="28">
         <v>1834050.0</v>
       </c>
       <c r="X22" t="n" s="28">
+        <v>1834050.0</v>
+      </c>
+      <c r="Y22" t="n" s="28">
         <v>1839444.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1880000.0</v>
       </c>
       <c r="Z22" t="n" s="28">
         <v>1880000.0</v>
       </c>
       <c r="AA22" t="n" s="28">
         <v>1880000.0</v>
       </c>
       <c r="AB22" t="n" s="28">
         <v>1880000.0</v>
       </c>
       <c r="AC22" t="n" s="28">
         <v>1880000.0</v>
       </c>
       <c r="AD22" t="n" s="28">
         <v>1880000.0</v>
       </c>
       <c r="AE22" t="n" s="28">
         <v>1880000.0</v>
       </c>
       <c r="AF22" t="n" s="28">
         <v>1880000.0</v>
       </c>
       <c r="AG22" t="n" s="28">
         <v>1880000.0</v>
       </c>
@@ -4072,718 +4130,730 @@
       <c r="AV22" t="n" s="28">
         <v>1880000.0</v>
       </c>
       <c r="AW22" t="n" s="28">
         <v>1880000.0</v>
       </c>
       <c r="AX22" t="n" s="28">
         <v>1880000.0</v>
       </c>
       <c r="AY22" t="n" s="28">
         <v>1880000.0</v>
       </c>
       <c r="AZ22" t="n" s="28">
         <v>1880000.0</v>
       </c>
       <c r="BA22" t="n" s="28">
         <v>1880000.0</v>
       </c>
       <c r="BB22" t="n" s="28">
         <v>1880000.0</v>
       </c>
       <c r="BC22" t="n" s="28">
         <v>1880000.0</v>
       </c>
       <c r="BD22" t="n" s="28">
-        <v>1790000.0</v>
+        <v>1880000.0</v>
       </c>
       <c r="BE22" t="n" s="28">
         <v>1790000.0</v>
       </c>
       <c r="BF22" t="n" s="28">
         <v>1790000.0</v>
       </c>
       <c r="BG22" t="n" s="28">
-        <v>1435000.0</v>
+        <v>1790000.0</v>
       </c>
       <c r="BH22" t="n" s="28">
         <v>1435000.0</v>
       </c>
       <c r="BI22" t="n" s="28">
         <v>1435000.0</v>
       </c>
       <c r="BJ22" t="n" s="28">
+        <v>1435000.0</v>
+      </c>
+      <c r="BK22" t="n" s="28">
         <v>1435000.0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B23" t="n" s="29">
+        <v>1125531.0</v>
+      </c>
+      <c r="C23" t="n" s="29">
         <v>940174.0</v>
       </c>
-      <c r="C23" t="n" s="29">
+      <c r="D23" t="n" s="29">
         <v>912424.0</v>
       </c>
-      <c r="D23" t="n" s="29">
+      <c r="E23" t="n" s="29">
         <v>873307.0</v>
       </c>
-      <c r="E23" t="n" s="29">
+      <c r="F23" t="n" s="29">
         <v>869544.0</v>
       </c>
-      <c r="F23" t="n" s="29">
+      <c r="G23" t="n" s="29">
         <v>873307.0</v>
       </c>
-      <c r="G23" t="n" s="29">
+      <c r="H23" t="n" s="29">
         <v>4.95889065E8</v>
       </c>
-      <c r="H23" t="n" s="29">
+      <c r="I23" t="n" s="29">
         <v>5.47332109E8</v>
       </c>
-      <c r="I23" t="n" s="29">
+      <c r="J23" t="n" s="29">
         <v>4.29531195E8</v>
       </c>
-      <c r="J23" t="n" s="29">
+      <c r="K23" t="n" s="29">
         <v>2.1401275E7</v>
       </c>
-      <c r="K23" t="n" s="29">
+      <c r="L23" t="n" s="29">
         <v>1.6817135E7</v>
       </c>
-      <c r="L23" t="n" s="29">
+      <c r="M23" t="n" s="29">
         <v>1109016.0</v>
       </c>
-      <c r="M23" t="n" s="29">
+      <c r="N23" t="n" s="29">
         <v>289844.0</v>
       </c>
-      <c r="N23" t="n" s="29">
+      <c r="O23" t="n" s="29">
         <v>254167.0</v>
       </c>
-      <c r="O23" t="n" s="29">
+      <c r="P23" t="n" s="29">
         <v>293602.0</v>
       </c>
-      <c r="P23" t="n" s="29">
+      <c r="Q23" t="n" s="29">
         <v>421879.0</v>
       </c>
-      <c r="Q23" t="n" s="29">
+      <c r="R23" t="n" s="29">
         <v>366947.0</v>
       </c>
-      <c r="R23" t="n" s="29">
+      <c r="S23" t="n" s="29">
         <v>153799.0</v>
       </c>
-      <c r="S23" t="n" s="29">
+      <c r="T23" t="n" s="29">
         <v>744.0</v>
       </c>
-      <c r="T23" t="n" s="29">
+      <c r="U23" t="n" s="29">
         <v>9357.0</v>
       </c>
-      <c r="U23" t="n" s="29">
+      <c r="V23" t="n" s="29">
         <v>20505.0</v>
       </c>
-      <c r="V23" t="n" s="29">
+      <c r="W23" t="n" s="29">
         <v>36128.0</v>
       </c>
-      <c r="W23" t="n" s="29">
+      <c r="X23" t="n" s="29">
         <v>62252.0</v>
       </c>
-      <c r="X23" t="n" s="29">
+      <c r="Y23" t="n" s="29">
         <v>138806.0</v>
       </c>
-      <c r="Y23" t="n" s="29">
+      <c r="Z23" t="n" s="29">
         <v>140870.0</v>
       </c>
-      <c r="Z23" t="n" s="29">
+      <c r="AA23" t="n" s="29">
         <v>149355.0</v>
       </c>
-      <c r="AA23" t="n" s="29">
+      <c r="AB23" t="n" s="29">
         <v>50563.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>82945.0</v>
       </c>
       <c r="AC23" t="n" s="29">
         <v>82945.0</v>
       </c>
       <c r="AD23" t="n" s="29">
+        <v>82945.0</v>
+      </c>
+      <c r="AE23" t="n" s="29">
         <v>113976.0</v>
       </c>
-      <c r="AE23" t="n" s="29">
+      <c r="AF23" t="n" s="29">
         <v>35893.0</v>
       </c>
-      <c r="AF23" t="n" s="29">
+      <c r="AG23" t="n" s="29">
         <v>38288.0</v>
       </c>
-      <c r="AG23" t="n" s="29">
+      <c r="AH23" t="n" s="29">
         <v>52343.0</v>
       </c>
-      <c r="AH23" t="n" s="29">
+      <c r="AI23" t="n" s="29">
         <v>51705.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9154.0</v>
       </c>
       <c r="AJ23" t="n" s="29">
         <v>9154.0</v>
       </c>
       <c r="AK23" t="n" s="29">
         <v>9154.0</v>
       </c>
       <c r="AL23" t="n" s="29">
         <v>9154.0</v>
       </c>
       <c r="AM23" t="n" s="29">
-        <v>24014.0</v>
+        <v>9154.0</v>
       </c>
       <c r="AN23" t="n" s="29">
         <v>24014.0</v>
       </c>
       <c r="AO23" t="n" s="29">
         <v>24014.0</v>
       </c>
       <c r="AP23" t="n" s="29">
         <v>24014.0</v>
       </c>
       <c r="AQ23" t="n" s="29">
+        <v>24014.0</v>
+      </c>
+      <c r="AR23" t="n" s="29">
         <v>64068.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>47000.0</v>
       </c>
       <c r="AS23" t="n" s="29">
         <v>47000.0</v>
       </c>
       <c r="AT23" t="n" s="29">
         <v>47000.0</v>
       </c>
       <c r="AU23" t="n" s="29">
-        <v>98000.0</v>
+        <v>47000.0</v>
       </c>
       <c r="AV23" t="n" s="29">
         <v>98000.0</v>
       </c>
       <c r="AW23" t="n" s="29">
+        <v>98000.0</v>
+      </c>
+      <c r="AX23" t="n" s="29">
         <v>101468.0</v>
       </c>
-      <c r="AX23" t="n" s="29">
+      <c r="AY23" t="n" s="29">
         <v>140500.0</v>
       </c>
-      <c r="AY23" t="n" s="29">
+      <c r="AZ23" t="n" s="29">
         <v>141160.0</v>
       </c>
-      <c r="AZ23" t="n" s="29">
+      <c r="BA23" t="n" s="29">
         <v>142144.0</v>
       </c>
-      <c r="BA23" t="n" s="29">
+      <c r="BB23" t="n" s="29">
         <v>143357.0</v>
       </c>
-      <c r="BB23" t="n" s="29">
+      <c r="BC23" t="n" s="29">
         <v>163923.0</v>
       </c>
-      <c r="BC23" t="n" s="29">
+      <c r="BD23" t="n" s="29">
         <v>164202.0</v>
       </c>
-      <c r="BD23" t="n" s="29">
+      <c r="BE23" t="n" s="29">
         <v>164297.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>165257.0</v>
       </c>
       <c r="BF23" t="n" s="29">
         <v>165257.0</v>
       </c>
       <c r="BG23" t="n" s="29">
+        <v>165257.0</v>
+      </c>
+      <c r="BH23" t="n" s="29">
         <v>12434.0</v>
       </c>
-      <c r="BH23" t="n" s="29">
+      <c r="BI23" t="n" s="29">
         <v>8194.0</v>
       </c>
-      <c r="BI23" t="n" s="29">
+      <c r="BJ23" t="n" s="29">
         <v>0.0</v>
       </c>
-      <c r="BJ23" t="n" s="29">
+      <c r="BK23" t="n" s="29">
         <v>0.0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B24" t="n" s="30">
+        <v>331974.0</v>
+      </c>
+      <c r="C24" t="n" s="30">
         <v>269453.0</v>
       </c>
-      <c r="C24" t="n" s="30">
+      <c r="D24" t="n" s="30">
         <v>270456.0</v>
       </c>
-      <c r="D24" t="n" s="30">
+      <c r="E24" t="n" s="30">
         <v>247405.0</v>
       </c>
-      <c r="E24" t="n" s="30">
+      <c r="F24" t="n" s="30">
         <v>250115.0</v>
       </c>
-      <c r="F24" t="n" s="30">
+      <c r="G24" t="n" s="30">
         <v>247405.0</v>
       </c>
-      <c r="G24" t="n" s="30">
+      <c r="H24" t="n" s="30">
         <v>1.47637452E8</v>
       </c>
-      <c r="H24" t="n" s="30">
+      <c r="I24" t="n" s="30">
         <v>1.23808972E8</v>
       </c>
-      <c r="I24" t="n" s="30">
+      <c r="J24" t="n" s="30">
         <v>5.2815441E7</v>
       </c>
-      <c r="J24" t="n" s="30">
+      <c r="K24" t="n" s="30">
         <v>2.3840366E7</v>
       </c>
-      <c r="K24" t="n" s="30">
+      <c r="L24" t="n" s="30">
         <v>1.7627726E7</v>
       </c>
-      <c r="L24" t="n" s="30">
+      <c r="M24" t="n" s="30">
         <v>2.913101E7</v>
       </c>
-      <c r="M24" t="n" s="30">
+      <c r="N24" t="n" s="30">
         <v>1.6649465E7</v>
       </c>
-      <c r="N24" t="n" s="30">
+      <c r="O24" t="n" s="30">
         <v>1.5374509E7</v>
       </c>
-      <c r="O24" t="n" s="30">
+      <c r="P24" t="n" s="30">
         <v>1.156422E7</v>
       </c>
-      <c r="P24" t="n" s="30">
+      <c r="Q24" t="n" s="30">
         <v>8568062.0</v>
       </c>
-      <c r="Q24" t="n" s="30">
+      <c r="R24" t="n" s="30">
         <v>1.4521845E7</v>
       </c>
-      <c r="R24" t="n" s="30">
+      <c r="S24" t="n" s="30">
         <v>6550962.0</v>
       </c>
-      <c r="S24" t="n" s="30">
+      <c r="T24" t="n" s="30">
         <v>4605652.0</v>
       </c>
-      <c r="T24" t="n" s="30">
+      <c r="U24" t="n" s="30">
         <v>6277153.0</v>
       </c>
-      <c r="U24" t="n" s="30">
+      <c r="V24" t="n" s="30">
         <v>4335859.0</v>
       </c>
-      <c r="V24" t="n" s="30">
+      <c r="W24" t="n" s="30">
         <v>6563088.0</v>
       </c>
-      <c r="W24" t="n" s="30">
+      <c r="X24" t="n" s="30">
         <v>4349174.0</v>
       </c>
-      <c r="X24" t="n" s="30">
+      <c r="Y24" t="n" s="30">
         <v>3488021.0</v>
       </c>
-      <c r="Y24" t="n" s="30">
+      <c r="Z24" t="n" s="30">
         <v>2964091.0</v>
       </c>
-      <c r="Z24" t="n" s="30">
+      <c r="AA24" t="n" s="30">
         <v>4224053.0</v>
       </c>
-      <c r="AA24" t="n" s="30">
+      <c r="AB24" t="n" s="30">
         <v>3140824.0</v>
       </c>
-      <c r="AB24" t="n" s="30">
+      <c r="AC24" t="n" s="30">
         <v>4262323.0</v>
       </c>
-      <c r="AC24" t="n" s="30">
+      <c r="AD24" t="n" s="30">
         <v>2833688.0</v>
       </c>
-      <c r="AD24" t="n" s="30">
+      <c r="AE24" t="n" s="30">
         <v>4570412.0</v>
       </c>
-      <c r="AE24" t="n" s="30">
+      <c r="AF24" t="n" s="30">
         <v>3451560.0</v>
       </c>
-      <c r="AF24" t="n" s="30">
+      <c r="AG24" t="n" s="30">
         <v>3508024.0</v>
       </c>
-      <c r="AG24" t="n" s="30">
+      <c r="AH24" t="n" s="30">
         <v>2115230.0</v>
       </c>
-      <c r="AH24" t="n" s="30">
+      <c r="AI24" t="n" s="30">
         <v>244060.0</v>
       </c>
-      <c r="AI24" t="n" s="30">
+      <c r="AJ24" t="n" s="30">
         <v>2616226.0</v>
       </c>
-      <c r="AJ24" t="n" s="30">
+      <c r="AK24" t="n" s="30">
         <v>2067873.0</v>
       </c>
-      <c r="AK24" t="n" s="30">
+      <c r="AL24" t="n" s="30">
         <v>1787203.0</v>
       </c>
-      <c r="AL24" t="n" s="30">
+      <c r="AM24" t="n" s="30">
         <v>2646551.0</v>
       </c>
-      <c r="AM24" t="n" s="30">
+      <c r="AN24" t="n" s="30">
         <v>1633588.0</v>
       </c>
-      <c r="AN24" t="n" s="30">
+      <c r="AO24" t="n" s="30">
         <v>1957179.0</v>
       </c>
-      <c r="AO24" t="n" s="30">
+      <c r="AP24" t="n" s="30">
         <v>2066987.0</v>
       </c>
-      <c r="AP24" t="n" s="30">
+      <c r="AQ24" t="n" s="30">
         <v>2482878.0</v>
       </c>
-      <c r="AQ24" t="n" s="30">
+      <c r="AR24" t="n" s="30">
         <v>2008869.0</v>
       </c>
-      <c r="AR24" t="n" s="30">
+      <c r="AS24" t="n" s="30">
         <v>1890781.0</v>
       </c>
-      <c r="AS24" t="n" s="30">
+      <c r="AT24" t="n" s="30">
         <v>2042440.0</v>
       </c>
-      <c r="AT24" t="n" s="30">
+      <c r="AU24" t="n" s="30">
         <v>2447135.0</v>
       </c>
-      <c r="AU24" t="n" s="30">
+      <c r="AV24" t="n" s="30">
         <v>1858316.0</v>
       </c>
-      <c r="AV24" t="n" s="30">
+      <c r="AW24" t="n" s="30">
         <v>2239870.0</v>
       </c>
-      <c r="AW24" t="n" s="30">
+      <c r="AX24" t="n" s="30">
         <v>1656171.0</v>
       </c>
-      <c r="AX24" t="n" s="30">
+      <c r="AY24" t="n" s="30">
         <v>1573839.0</v>
       </c>
-      <c r="AY24" t="n" s="30">
+      <c r="AZ24" t="n" s="30">
         <v>1462064.0</v>
       </c>
-      <c r="AZ24" t="n" s="30">
+      <c r="BA24" t="n" s="30">
         <v>1960128.0</v>
       </c>
-      <c r="BA24" t="n" s="30">
+      <c r="BB24" t="n" s="30">
         <v>1610458.0</v>
       </c>
-      <c r="BB24" t="n" s="30">
+      <c r="BC24" t="n" s="30">
         <v>1549782.0</v>
       </c>
-      <c r="BC24" t="n" s="30">
+      <c r="BD24" t="n" s="30">
         <v>2220897.0</v>
       </c>
-      <c r="BD24" t="n" s="30">
+      <c r="BE24" t="n" s="30">
         <v>2104406.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2675314.0</v>
       </c>
       <c r="BF24" t="n" s="30">
         <v>2675314.0</v>
       </c>
       <c r="BG24" t="n" s="30">
+        <v>2675314.0</v>
+      </c>
+      <c r="BH24" t="n" s="30">
         <v>1254121.0</v>
       </c>
-      <c r="BH24" t="n" s="30">
+      <c r="BI24" t="n" s="30">
         <v>982956.0</v>
       </c>
-      <c r="BI24" t="n" s="30">
+      <c r="BJ24" t="n" s="30">
         <v>875399.0</v>
       </c>
-      <c r="BJ24" t="n" s="30">
+      <c r="BK24" t="n" s="30">
         <v>1052956.0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B25" t="n" s="31">
+        <v>1928830.0</v>
+      </c>
+      <c r="C25" t="n" s="31">
         <v>1521670.0</v>
       </c>
-      <c r="C25" t="n" s="31">
+      <c r="D25" t="n" s="31">
         <v>1518858.0</v>
       </c>
-      <c r="D25" t="n" s="31">
+      <c r="E25" t="n" s="31">
         <v>1469921.0</v>
       </c>
-      <c r="E25" t="n" s="31">
+      <c r="F25" t="n" s="31">
         <v>1476455.0</v>
       </c>
-      <c r="F25" t="n" s="31">
+      <c r="G25" t="n" s="31">
         <v>1469921.0</v>
       </c>
-      <c r="G25" t="n" s="31">
+      <c r="H25" t="n" s="31">
         <v>9.45005145E8</v>
       </c>
-      <c r="H25" t="n" s="31">
+      <c r="I25" t="n" s="31">
         <v>9.62466121E8</v>
       </c>
-      <c r="I25" t="n" s="31">
+      <c r="J25" t="n" s="31">
         <v>4.98588658E8</v>
       </c>
-      <c r="J25" t="n" s="31">
+      <c r="K25" t="n" s="31">
         <v>5.4759102E7</v>
       </c>
-      <c r="K25" t="n" s="31">
+      <c r="L25" t="n" s="31">
         <v>4.2679213E7</v>
       </c>
-      <c r="L25" t="n" s="31">
+      <c r="M25" t="n" s="31">
         <v>3.7681291E7</v>
       </c>
-      <c r="M25" t="n" s="31">
+      <c r="N25" t="n" s="31">
         <v>2.1991315E7</v>
       </c>
-      <c r="N25" t="n" s="31">
+      <c r="O25" t="n" s="31">
         <v>1.9399842E7</v>
       </c>
-      <c r="O25" t="n" s="31">
+      <c r="P25" t="n" s="31">
         <v>1.7167043E7</v>
       </c>
-      <c r="P25" t="n" s="31">
+      <c r="Q25" t="n" s="31">
         <v>1.3347675E7</v>
       </c>
-      <c r="Q25" t="n" s="31">
+      <c r="R25" t="n" s="31">
         <v>1.8131803E7</v>
       </c>
-      <c r="R25" t="n" s="31">
+      <c r="S25" t="n" s="31">
         <v>9649059.0</v>
       </c>
-      <c r="S25" t="n" s="31">
+      <c r="T25" t="n" s="31">
         <v>6978074.0</v>
       </c>
-      <c r="T25" t="n" s="31">
+      <c r="U25" t="n" s="31">
         <v>9092442.0</v>
       </c>
-      <c r="U25" t="n" s="31">
+      <c r="V25" t="n" s="31">
         <v>7323234.0</v>
       </c>
-      <c r="V25" t="n" s="31">
+      <c r="W25" t="n" s="31">
         <v>9867280.0</v>
       </c>
-      <c r="W25" t="n" s="31">
+      <c r="X25" t="n" s="31">
         <v>7430026.0</v>
       </c>
-      <c r="X25" t="n" s="31">
+      <c r="Y25" t="n" s="31">
         <v>6746720.0</v>
       </c>
-      <c r="Y25" t="n" s="31">
+      <c r="Z25" t="n" s="31">
         <v>6587250.0</v>
       </c>
-      <c r="Z25" t="n" s="31">
+      <c r="AA25" t="n" s="31">
         <v>8106899.0</v>
       </c>
-      <c r="AA25" t="n" s="31">
+      <c r="AB25" t="n" s="31">
         <v>7798251.0</v>
       </c>
-      <c r="AB25" t="n" s="31">
+      <c r="AC25" t="n" s="31">
         <v>7803271.0</v>
       </c>
-      <c r="AC25" t="n" s="31">
+      <c r="AD25" t="n" s="31">
         <v>6415027.0</v>
       </c>
-      <c r="AD25" t="n" s="31">
+      <c r="AE25" t="n" s="31">
         <v>5299914.0</v>
       </c>
-      <c r="AE25" t="n" s="31">
+      <c r="AF25" t="n" s="31">
         <v>7240373.0</v>
       </c>
-      <c r="AF25" t="n" s="31">
+      <c r="AG25" t="n" s="31">
         <v>6940346.0</v>
       </c>
-      <c r="AG25" t="n" s="31">
+      <c r="AH25" t="n" s="31">
         <v>5929800.0</v>
       </c>
-      <c r="AH25" t="n" s="31">
+      <c r="AI25" t="n" s="31">
         <v>6216003.0</v>
       </c>
-      <c r="AI25" t="n" s="31">
+      <c r="AJ25" t="n" s="31">
         <v>6948271.0</v>
       </c>
-      <c r="AJ25" t="n" s="31">
+      <c r="AK25" t="n" s="31">
         <v>6102746.0</v>
       </c>
-      <c r="AK25" t="n" s="31">
+      <c r="AL25" t="n" s="31">
         <v>5128395.0</v>
       </c>
-      <c r="AL25" t="n" s="31">
+      <c r="AM25" t="n" s="31">
         <v>6171120.0</v>
       </c>
-      <c r="AM25" t="n" s="31">
+      <c r="AN25" t="n" s="31">
         <v>4904124.0</v>
       </c>
-      <c r="AN25" t="n" s="31">
+      <c r="AO25" t="n" s="31">
         <v>5222785.0</v>
       </c>
-      <c r="AO25" t="n" s="31">
+      <c r="AP25" t="n" s="31">
         <v>5255432.0</v>
       </c>
-      <c r="AP25" t="n" s="31">
+      <c r="AQ25" t="n" s="31">
         <v>5555662.0</v>
       </c>
-      <c r="AQ25" t="n" s="31">
+      <c r="AR25" t="n" s="31">
         <v>4940623.0</v>
       </c>
-      <c r="AR25" t="n" s="31">
+      <c r="AS25" t="n" s="31">
         <v>4777617.0</v>
       </c>
-      <c r="AS25" t="n" s="31">
+      <c r="AT25" t="n" s="31">
         <v>5027069.0</v>
       </c>
-      <c r="AT25" t="n" s="31">
+      <c r="AU25" t="n" s="31">
         <v>5541313.0</v>
       </c>
-      <c r="AU25" t="n" s="31">
+      <c r="AV25" t="n" s="31">
         <v>4771377.0</v>
       </c>
-      <c r="AV25" t="n" s="31">
+      <c r="AW25" t="n" s="31">
         <v>5264022.0</v>
       </c>
-      <c r="AW25" t="n" s="31">
+      <c r="AX25" t="n" s="31">
         <v>4533906.0</v>
       </c>
-      <c r="AX25" t="n" s="31">
+      <c r="AY25" t="n" s="31">
         <v>4566119.0</v>
       </c>
-      <c r="AY25" t="n" s="31">
+      <c r="AZ25" t="n" s="31">
         <v>4255680.0</v>
       </c>
-      <c r="AZ25" t="n" s="31">
+      <c r="BA25" t="n" s="31">
         <v>4953462.0</v>
       </c>
-      <c r="BA25" t="n" s="31">
+      <c r="BB25" t="n" s="31">
         <v>2530221.0</v>
       </c>
-      <c r="BB25" t="n" s="31">
+      <c r="BC25" t="n" s="31">
         <v>4425703.0</v>
       </c>
-      <c r="BC25" t="n" s="31">
+      <c r="BD25" t="n" s="31">
         <v>2830324.0</v>
       </c>
-      <c r="BD25" t="n" s="31">
+      <c r="BE25" t="n" s="31">
         <v>2483859.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5697611.0</v>
       </c>
       <c r="BF25" t="n" s="31">
         <v>5697611.0</v>
       </c>
       <c r="BG25" t="n" s="31">
+        <v>5697611.0</v>
+      </c>
+      <c r="BH25" t="n" s="31">
         <v>1358228.0</v>
       </c>
-      <c r="BH25" t="n" s="31">
+      <c r="BI25" t="n" s="31">
         <v>1386572.0</v>
       </c>
-      <c r="BI25" t="n" s="31">
+      <c r="BJ25" t="n" s="31">
         <v>2849232.0</v>
       </c>
-      <c r="BJ25" t="n" s="31">
+      <c r="BK25" t="n" s="31">
         <v>1824753.0</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B28" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B29" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B30" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B31" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B32" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B33" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B34" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B35" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B36" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="B28:BJ28"/>
-[...10 lines deleted...]
-    <mergeCell ref="A39:BJ39"/>
+    <mergeCell ref="B28:BK28"/>
+    <mergeCell ref="B29:BK29"/>
+    <mergeCell ref="B30:BK30"/>
+    <mergeCell ref="B31:BK31"/>
+    <mergeCell ref="B32:BK32"/>
+    <mergeCell ref="B33:BK33"/>
+    <mergeCell ref="B34:BK34"/>
+    <mergeCell ref="B35:BK35"/>
+    <mergeCell ref="B36:BK36"/>
+    <mergeCell ref="A1:BK1"/>
+    <mergeCell ref="A2:BK2"/>
+    <mergeCell ref="A39:BK39"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>