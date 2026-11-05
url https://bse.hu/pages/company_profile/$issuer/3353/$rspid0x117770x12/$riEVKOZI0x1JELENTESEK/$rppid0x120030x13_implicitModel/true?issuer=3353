--- v0 (2026-03-04)
+++ v1 (2026-11-05)
@@ -6,61 +6,64 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet0" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="128" uniqueCount="79">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="132" uniqueCount="81">
   <si>
     <t>Mid-year reports - ALTEO Plc.</t>
   </si>
   <si>
     <t>Non-audited, consolidated, in compliance with IFRS (Business Year: January 1 - December 31)</t>
   </si>
   <si>
     <t>Key P&amp;L Figures</t>
   </si>
   <si>
+    <t>Jan 2026 - Jun 2026 (1)</t>
+  </si>
+  <si>
     <t>Jan 2025 - Jun 2025 (1)</t>
   </si>
   <si>
     <t>Jan 2024 - Jun 2024 (1)</t>
   </si>
   <si>
     <t>Jan 2023 - Jun 2023 (2)</t>
   </si>
   <si>
     <t>Jan 2022 - Jun 2022 (2)</t>
   </si>
   <si>
     <t>Jan 2021 - Jun 2021 (2)</t>
   </si>
   <si>
     <t>Jan 2020 - Jun 2020 (2)</t>
   </si>
   <si>
     <t>Jan 2019 - Jun 2019 (2)</t>
   </si>
   <si>
     <t>Jan 2018 - Jun 2018 (2)</t>
   </si>
   <si>
     <t>Jan 2017 - Jun 2017 (2)</t>
@@ -111,50 +114,53 @@
     <t>Jan 2011 - Mar 2011 (2)</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>(thousand HUF)</t>
   </si>
   <si>
     <t>Net sales</t>
   </si>
   <si>
     <t>Operating profit (EBIT)</t>
   </si>
   <si>
     <t>Net income from financial activities</t>
   </si>
   <si>
     <t>Profit before tax</t>
   </si>
   <si>
     <t>Profit after tax</t>
   </si>
   <si>
     <t>Key Balance Sheet Items</t>
+  </si>
+  <si>
+    <t>30 Jun 2026</t>
   </si>
   <si>
     <t>30 Jun 2025</t>
   </si>
   <si>
     <t>30 Jun 2024</t>
   </si>
   <si>
     <t>30 Jun 2023</t>
   </si>
   <si>
     <t>30 Jun 2022</t>
   </si>
   <si>
     <t>30 Jun 2021</t>
   </si>
   <si>
     <t>30 Jun 2020</t>
   </si>
   <si>
     <t>30 Jun 2019</t>
   </si>
   <si>
     <t>30 Jun 2018</t>
   </si>
@@ -383,81 +389,82 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:Z34"/>
+  <dimension ref="A1:AA34"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="37.2421875" customWidth="true" bestFit="true"/>
     <col min="2" max="2" width="22.23828125" customWidth="true" bestFit="true"/>
     <col min="3" max="3" width="22.23828125" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="22.23828125" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="22.23828125" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="22.23828125" customWidth="true" bestFit="true"/>
     <col min="7" max="7" width="22.23828125" customWidth="true" bestFit="true"/>
     <col min="8" max="8" width="22.23828125" customWidth="true" bestFit="true"/>
     <col min="9" max="9" width="22.23828125" customWidth="true" bestFit="true"/>
     <col min="10" max="10" width="22.23828125" customWidth="true" bestFit="true"/>
     <col min="11" max="11" width="22.23828125" customWidth="true" bestFit="true"/>
     <col min="12" max="12" width="22.23828125" customWidth="true" bestFit="true"/>
-    <col min="13" max="13" width="22.83203125" customWidth="true" bestFit="true"/>
-[...11 lines deleted...]
-    <col min="25" max="25" width="22.83203125" customWidth="true" bestFit="true"/>
+    <col min="13" max="13" width="22.23828125" customWidth="true" bestFit="true"/>
+    <col min="14" max="14" width="22.83203125" customWidth="true" bestFit="true"/>
+    <col min="15" max="15" width="22.828125" customWidth="true" bestFit="true"/>
+    <col min="16" max="16" width="22.23828125" customWidth="true" bestFit="true"/>
+    <col min="17" max="17" width="22.83203125" customWidth="true" bestFit="true"/>
+    <col min="18" max="18" width="22.828125" customWidth="true" bestFit="true"/>
+    <col min="19" max="19" width="22.23828125" customWidth="true" bestFit="true"/>
+    <col min="20" max="20" width="22.83203125" customWidth="true" bestFit="true"/>
+    <col min="21" max="21" width="22.828125" customWidth="true" bestFit="true"/>
+    <col min="22" max="22" width="22.23828125" customWidth="true" bestFit="true"/>
+    <col min="23" max="23" width="22.83203125" customWidth="true" bestFit="true"/>
+    <col min="24" max="24" width="22.828125" customWidth="true" bestFit="true"/>
+    <col min="25" max="25" width="22.23828125" customWidth="true" bestFit="true"/>
+    <col min="26" max="26" width="22.83203125" customWidth="true" bestFit="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4" t="s" s="1">
         <v>3</v>
       </c>
       <c r="C4" t="s" s="1">
         <v>4</v>
       </c>
       <c r="D4" t="s" s="1">
         <v>5</v>
       </c>
@@ -502,1629 +509,1692 @@
       </c>
       <c r="R4" t="s" s="1">
         <v>19</v>
       </c>
       <c r="S4" t="s" s="1">
         <v>20</v>
       </c>
       <c r="T4" t="s" s="1">
         <v>21</v>
       </c>
       <c r="U4" t="s" s="1">
         <v>22</v>
       </c>
       <c r="V4" t="s" s="1">
         <v>23</v>
       </c>
       <c r="W4" t="s" s="1">
         <v>24</v>
       </c>
       <c r="X4" t="s" s="1">
         <v>25</v>
       </c>
       <c r="Y4" t="s" s="1">
         <v>26</v>
       </c>
+      <c r="Z4" t="s" s="1">
+        <v>27</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B5" t="s" s="2">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C5" t="s" s="2">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D5" t="s" s="2">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E5" t="s" s="2">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F5" t="s" s="2">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="G5" t="s" s="2">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="H5" t="s" s="2">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="I5" t="s" s="2">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="J5" t="s" s="2">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K5" t="s" s="2">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="L5" t="s" s="2">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M5" t="s" s="2">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="N5" t="s" s="2">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="O5" t="s" s="2">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="P5" t="s" s="2">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="Q5" t="s" s="2">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="R5" t="s" s="2">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="S5" t="s" s="2">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="T5" t="s" s="2">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="U5" t="s" s="2">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="V5" t="s" s="2">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="W5" t="s" s="2">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="X5" t="s" s="2">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="Y5" t="s" s="2">
-        <v>28</v>
+        <v>29</v>
+      </c>
+      <c r="Z5" t="s" s="2">
+        <v>29</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B6" t="n" s="3">
+        <v>7.1988E7</v>
+      </c>
+      <c r="C6" t="n" s="3">
         <v>5.4526E7</v>
       </c>
-      <c r="C6" t="n" s="3">
+      <c r="D6" t="n" s="3">
         <v>4.9787E7</v>
       </c>
-      <c r="D6" t="n" s="3">
+      <c r="E6" t="n" s="3">
         <v>5.8854E7</v>
       </c>
-      <c r="E6" t="n" s="3">
+      <c r="F6" t="n" s="3">
         <v>3.7988E7</v>
       </c>
-      <c r="F6" t="n" s="3">
+      <c r="G6" t="n" s="3">
         <v>1.9781E7</v>
       </c>
-      <c r="G6" t="n" s="3">
+      <c r="H6" t="n" s="3">
         <v>1.6164E7</v>
       </c>
-      <c r="H6" t="n" s="3">
+      <c r="I6" t="n" s="3">
         <v>1.2141E7</v>
       </c>
-      <c r="I6" t="n" s="3">
+      <c r="J6" t="n" s="3">
         <v>9276643.0</v>
       </c>
-      <c r="J6" t="n" s="3">
+      <c r="K6" t="n" s="3">
         <v>8634770.0</v>
       </c>
-      <c r="K6" t="n" s="3">
+      <c r="L6" t="n" s="3">
         <v>6783327.0</v>
       </c>
-      <c r="L6" t="n" s="3">
+      <c r="M6" t="n" s="3">
         <v>4146059.0</v>
       </c>
-      <c r="M6" t="n" s="3">
+      <c r="N6" t="n" s="3">
         <v>1779777.0</v>
       </c>
-      <c r="N6" t="n" s="3">
+      <c r="O6" t="n" s="3">
         <v>4243045.0</v>
       </c>
-      <c r="O6" t="n" s="3">
+      <c r="P6" t="n" s="3">
         <v>3030877.0</v>
       </c>
-      <c r="P6" t="n" s="3">
+      <c r="Q6" t="n" s="3">
         <v>1675128.0</v>
       </c>
-      <c r="Q6" t="n" s="3">
+      <c r="R6" t="n" s="3">
         <v>4464129.0</v>
       </c>
-      <c r="R6" t="n" s="3">
+      <c r="S6" t="n" s="3">
         <v>3303237.0</v>
       </c>
-      <c r="S6" t="n" s="3">
+      <c r="T6" t="n" s="3">
         <v>2022342.0</v>
       </c>
-      <c r="T6" t="n" s="3">
+      <c r="U6" t="n" s="3">
         <v>3879572.0</v>
       </c>
-      <c r="U6" t="n" s="3">
+      <c r="V6" t="n" s="3">
         <v>2788925.0</v>
       </c>
-      <c r="V6" t="n" s="3">
+      <c r="W6" t="n" s="3">
         <v>1770933.0</v>
       </c>
-      <c r="W6" t="n" s="3">
+      <c r="X6" t="n" s="3">
         <v>3437529.0</v>
       </c>
-      <c r="X6" t="n" s="3">
+      <c r="Y6" t="n" s="3">
         <v>2633149.0</v>
       </c>
-      <c r="Y6" t="n" s="3">
+      <c r="Z6" t="n" s="3">
         <v>1678878.0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B7" t="n" s="7">
+        <v>3215000.0</v>
+      </c>
+      <c r="C7" t="n" s="7">
         <v>4734000.0</v>
       </c>
-      <c r="C7" t="n" s="7">
+      <c r="D7" t="n" s="7">
         <v>7541000.0</v>
       </c>
-      <c r="D7" t="n" s="7">
+      <c r="E7" t="n" s="7">
         <v>1.0678E7</v>
       </c>
-      <c r="E7" t="n" s="7">
+      <c r="F7" t="n" s="7">
         <v>9852000.0</v>
       </c>
-      <c r="F7" t="n" s="7">
+      <c r="G7" t="n" s="7">
         <v>4027000.0</v>
       </c>
-      <c r="G7" t="n" s="7">
+      <c r="H7" t="n" s="7">
         <v>1834000.0</v>
       </c>
-      <c r="H7" t="n" s="7">
+      <c r="I7" t="n" s="7">
         <v>1134000.0</v>
       </c>
-      <c r="I7" t="n" s="7">
+      <c r="J7" t="n" s="7">
         <v>577719.0</v>
       </c>
-      <c r="J7" t="n" s="7">
+      <c r="K7" t="n" s="7">
         <v>888748.0</v>
       </c>
-      <c r="K7" t="n" s="7">
+      <c r="L7" t="n" s="7">
         <v>1088752.0</v>
       </c>
-      <c r="L7" t="n" s="7">
+      <c r="M7" t="n" s="7">
         <v>60374.0</v>
       </c>
-      <c r="M7" t="n" s="7">
+      <c r="N7" t="n" s="7">
         <v>166798.0</v>
       </c>
-      <c r="N7" t="n" s="7">
+      <c r="O7" t="n" s="7">
         <v>190107.0</v>
       </c>
-      <c r="O7" t="n" s="7">
+      <c r="P7" t="n" s="7">
         <v>238145.0</v>
       </c>
-      <c r="P7" t="n" s="7">
+      <c r="Q7" t="n" s="7">
         <v>235764.0</v>
       </c>
-      <c r="Q7" t="n" s="7">
+      <c r="R7" t="n" s="7">
         <v>218832.0</v>
       </c>
-      <c r="R7" t="n" s="7">
+      <c r="S7" t="n" s="7">
         <v>274878.0</v>
       </c>
-      <c r="S7" t="n" s="7">
+      <c r="T7" t="n" s="7">
         <v>265436.0</v>
       </c>
-      <c r="T7" t="n" s="7">
+      <c r="U7" t="n" s="7">
         <v>131374.0</v>
       </c>
-      <c r="U7" t="n" s="7">
+      <c r="V7" t="n" s="7">
         <v>169196.0</v>
       </c>
-      <c r="V7" t="n" s="7">
+      <c r="W7" t="n" s="7">
         <v>211215.0</v>
       </c>
-      <c r="W7" t="n" s="7">
+      <c r="X7" t="n" s="7">
         <v>91593.0</v>
       </c>
-      <c r="X7" t="n" s="7">
+      <c r="Y7" t="n" s="7">
         <v>120842.0</v>
       </c>
-      <c r="Y7" t="n" s="7">
+      <c r="Z7" t="n" s="7">
         <v>124435.0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B8" t="n" s="8">
+        <v>-2034000.0</v>
+      </c>
+      <c r="C8" t="n" s="8">
         <v>-545000.0</v>
       </c>
-      <c r="C8" t="n" s="8">
+      <c r="D8" t="n" s="8">
         <v>-147000.0</v>
       </c>
-      <c r="D8" t="n" s="8">
+      <c r="E8" t="n" s="8">
         <v>384000.0</v>
       </c>
-      <c r="E8" t="n" s="8">
+      <c r="F8" t="n" s="8">
         <v>-356000.0</v>
       </c>
-      <c r="F8" t="n" s="8">
+      <c r="G8" t="n" s="8">
         <v>-565000.0</v>
       </c>
-      <c r="G8" t="n" s="8">
+      <c r="H8" t="n" s="8">
         <v>-312000.0</v>
       </c>
-      <c r="H8" t="n" s="8">
+      <c r="I8" t="n" s="8">
         <v>-361000.0</v>
       </c>
-      <c r="I8" t="n" s="8">
+      <c r="J8" t="n" s="8">
         <v>-25958.0</v>
       </c>
-      <c r="J8" t="n" s="8">
+      <c r="K8" t="n" s="8">
         <v>-176415.0</v>
       </c>
-      <c r="K8" t="n" s="8">
+      <c r="L8" t="n" s="8">
         <v>-152320.0</v>
       </c>
-      <c r="L8" t="n" s="8">
+      <c r="M8" t="n" s="8">
         <v>-195073.0</v>
       </c>
-      <c r="M8" t="n" s="8">
+      <c r="N8" t="n" s="8">
         <v>-114102.0</v>
       </c>
-      <c r="N8" t="n" s="8">
+      <c r="O8" t="n" s="8">
         <v>-439527.0</v>
       </c>
-      <c r="O8" t="n" s="8">
+      <c r="P8" t="n" s="8">
         <v>-313546.0</v>
       </c>
-      <c r="P8" t="n" s="8">
+      <c r="Q8" t="n" s="8">
         <v>-193995.0</v>
       </c>
-      <c r="Q8" t="n" s="8">
+      <c r="R8" t="n" s="8">
         <v>-348012.0</v>
       </c>
-      <c r="R8" t="n" s="8">
+      <c r="S8" t="n" s="8">
         <v>-213478.0</v>
       </c>
-      <c r="S8" t="n" s="8">
+      <c r="T8" t="n" s="8">
         <v>-264508.0</v>
       </c>
-      <c r="T8" t="n" s="8">
+      <c r="U8" t="n" s="8">
         <v>25555.0</v>
       </c>
-      <c r="U8" t="n" s="8">
+      <c r="V8" t="n" s="8">
         <v>51677.0</v>
       </c>
-      <c r="V8" t="n" s="8">
+      <c r="W8" t="n" s="8">
         <v>-33070.0</v>
       </c>
-      <c r="W8" t="n" s="8">
+      <c r="X8" t="n" s="8">
         <v>-201700.0</v>
       </c>
-      <c r="X8" t="n" s="8">
+      <c r="Y8" t="n" s="8">
         <v>-94715.0</v>
       </c>
-      <c r="Y8" t="n" s="8">
+      <c r="Z8" t="n" s="8">
         <v>-32530.0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B9" t="n" s="9">
+        <v>1181000.0</v>
+      </c>
+      <c r="C9" t="n" s="9">
         <v>4190000.0</v>
       </c>
-      <c r="C9" t="n" s="9">
+      <c r="D9" t="n" s="9">
         <v>7394000.0</v>
       </c>
-      <c r="D9" t="n" s="9">
+      <c r="E9" t="n" s="9">
         <v>1.1063E7</v>
       </c>
-      <c r="E9" t="n" s="9">
+      <c r="F9" t="n" s="9">
         <v>9496000.0</v>
       </c>
-      <c r="F9" t="n" s="9">
+      <c r="G9" t="n" s="9">
         <v>3462000.0</v>
       </c>
-      <c r="G9" t="n" s="9">
+      <c r="H9" t="n" s="9">
         <v>1522000.0</v>
       </c>
-      <c r="H9" t="n" s="9">
+      <c r="I9" t="n" s="9">
         <v>773000.0</v>
       </c>
-      <c r="I9" t="n" s="9">
+      <c r="J9" t="n" s="9">
         <v>551461.0</v>
       </c>
-      <c r="J9" t="n" s="9">
+      <c r="K9" t="n" s="9">
         <v>712333.0</v>
       </c>
-      <c r="K9" t="n" s="9">
+      <c r="L9" t="n" s="9">
         <v>936432.0</v>
       </c>
-      <c r="L9" t="n" s="9">
+      <c r="M9" t="n" s="9">
         <v>1051816.0</v>
       </c>
-      <c r="M9" t="n" s="9">
+      <c r="N9" t="n" s="9">
         <v>52696.0</v>
       </c>
-      <c r="N9" t="n" s="9">
+      <c r="O9" t="n" s="9">
         <v>-249420.0</v>
       </c>
-      <c r="O9" t="n" s="9">
+      <c r="P9" t="n" s="9">
         <v>-75401.0</v>
       </c>
-      <c r="P9" t="n" s="9">
+      <c r="Q9" t="n" s="9">
         <v>41769.0</v>
       </c>
-      <c r="Q9" t="n" s="9">
+      <c r="R9" t="n" s="9">
         <v>-129180.0</v>
       </c>
-      <c r="R9" t="n" s="9">
+      <c r="S9" t="n" s="9">
         <v>61400.0</v>
       </c>
-      <c r="S9" t="n" s="9">
+      <c r="T9" t="n" s="9">
         <v>928.0</v>
       </c>
-      <c r="T9" t="n" s="9">
+      <c r="U9" t="n" s="9">
         <v>156929.0</v>
       </c>
-      <c r="U9" t="n" s="9">
+      <c r="V9" t="n" s="9">
         <v>220873.0</v>
       </c>
-      <c r="V9" t="n" s="9">
+      <c r="W9" t="n" s="9">
         <v>178145.0</v>
       </c>
-      <c r="W9" t="n" s="9">
+      <c r="X9" t="n" s="9">
         <v>-110107.0</v>
       </c>
-      <c r="X9" t="n" s="9">
+      <c r="Y9" t="n" s="9">
         <v>26127.0</v>
       </c>
-      <c r="Y9" t="n" s="9">
+      <c r="Z9" t="n" s="9">
         <v>94905.0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B10" t="n" s="10">
+        <v>55000.0</v>
+      </c>
+      <c r="C10" t="n" s="10">
         <v>2794000.0</v>
       </c>
-      <c r="C10" t="n" s="10">
+      <c r="D10" t="n" s="10">
         <v>5874000.0</v>
       </c>
-      <c r="D10" t="n" s="10">
+      <c r="E10" t="n" s="10">
         <v>8873000.0</v>
       </c>
-      <c r="E10" t="n" s="10">
+      <c r="F10" t="n" s="10">
         <v>8071000.0</v>
       </c>
-      <c r="F10" t="n" s="10">
+      <c r="G10" t="n" s="10">
         <v>2820000.0</v>
       </c>
-      <c r="G10" t="n" s="10">
+      <c r="H10" t="n" s="10">
         <v>1064000.0</v>
       </c>
-      <c r="H10" t="n" s="10">
+      <c r="I10" t="n" s="10">
         <v>483000.0</v>
       </c>
-      <c r="I10" t="n" s="10">
+      <c r="J10" t="n" s="10">
         <v>350887.0</v>
       </c>
-      <c r="J10" t="n" s="10">
+      <c r="K10" t="n" s="10">
         <v>586853.0</v>
       </c>
-      <c r="K10" t="n" s="10">
+      <c r="L10" t="n" s="10">
         <v>711163.0</v>
       </c>
-      <c r="L10" t="n" s="10">
+      <c r="M10" t="n" s="10">
         <v>874095.0</v>
       </c>
-      <c r="M10" t="n" s="10">
+      <c r="N10" t="n" s="10">
         <v>53461.0</v>
       </c>
-      <c r="N10" t="n" s="10">
+      <c r="O10" t="n" s="10">
         <v>-265744.0</v>
       </c>
-      <c r="O10" t="n" s="10">
+      <c r="P10" t="n" s="10">
         <v>-91042.0</v>
       </c>
-      <c r="P10" t="n" s="10">
+      <c r="Q10" t="n" s="10">
         <v>24141.0</v>
       </c>
-      <c r="Q10" t="n" s="10">
+      <c r="R10" t="n" s="10">
         <v>-139645.0</v>
       </c>
-      <c r="R10" t="n" s="10">
+      <c r="S10" t="n" s="10">
         <v>28395.0</v>
       </c>
-      <c r="S10" t="n" s="10">
+      <c r="T10" t="n" s="10">
         <v>-12510.0</v>
       </c>
-      <c r="T10" t="n" s="10">
+      <c r="U10" t="n" s="10">
         <v>112400.0</v>
       </c>
-      <c r="U10" t="n" s="10">
+      <c r="V10" t="n" s="10">
         <v>195075.0</v>
       </c>
-      <c r="V10" t="n" s="10">
+      <c r="W10" t="n" s="10">
         <v>167962.0</v>
       </c>
-      <c r="W10" t="n" s="10">
+      <c r="X10" t="n" s="10">
         <v>-136315.0</v>
       </c>
-      <c r="X10" t="n" s="10">
+      <c r="Y10" t="n" s="10">
         <v>2601.0</v>
       </c>
-      <c r="Y10" t="n" s="10">
+      <c r="Z10" t="n" s="10">
         <v>80465.0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B12" t="s" s="11">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C12" t="s" s="11">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D12" t="s" s="11">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E12" t="s" s="11">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F12" t="s" s="11">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G12" t="s" s="11">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="H12" t="s" s="11">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I12" t="s" s="11">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="J12" t="s" s="11">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="K12" t="s" s="11">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="L12" t="s" s="11">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="M12" t="s" s="11">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="N12" t="s" s="11">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="O12" t="s" s="11">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="P12" t="s" s="11">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="Q12" t="s" s="11">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="R12" t="s" s="11">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="S12" t="s" s="11">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="T12" t="s" s="11">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="U12" t="s" s="11">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="V12" t="s" s="11">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="W12" t="s" s="11">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="X12" t="s" s="11">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="Y12" t="s" s="11">
-        <v>58</v>
+        <v>59</v>
+      </c>
+      <c r="Z12" t="s" s="11">
+        <v>60</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B13" t="s" s="12">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C13" t="s" s="12">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D13" t="s" s="12">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E13" t="s" s="12">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F13" t="s" s="12">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="G13" t="s" s="12">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="H13" t="s" s="12">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="I13" t="s" s="12">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="J13" t="s" s="12">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K13" t="s" s="12">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="L13" t="s" s="12">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M13" t="s" s="12">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="N13" t="s" s="12">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="O13" t="s" s="12">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="P13" t="s" s="12">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="Q13" t="s" s="12">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="R13" t="s" s="12">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="S13" t="s" s="12">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="T13" t="s" s="12">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="U13" t="s" s="12">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="V13" t="s" s="12">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="W13" t="s" s="12">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="X13" t="s" s="12">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="Y13" t="s" s="12">
-        <v>28</v>
+        <v>29</v>
+      </c>
+      <c r="Z13" t="s" s="12">
+        <v>29</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="B14" t="n" s="13">
+        <v>1.05988E8</v>
+      </c>
+      <c r="C14" t="n" s="13">
         <v>8.7715E7</v>
       </c>
-      <c r="C14" t="n" s="13">
+      <c r="D14" t="n" s="13">
         <v>4.8541E7</v>
       </c>
-      <c r="D14" t="n" s="13">
+      <c r="E14" t="n" s="13">
         <v>3.7926E7</v>
       </c>
-      <c r="E14" t="n" s="13">
+      <c r="F14" t="n" s="13">
         <v>3.1029E7</v>
       </c>
-      <c r="F14" t="n" s="13">
+      <c r="G14" t="n" s="13">
         <v>2.9983E7</v>
       </c>
-      <c r="G14" t="n" s="13">
+      <c r="H14" t="n" s="13">
         <v>2.5769E7</v>
       </c>
-      <c r="H14" t="n" s="13">
+      <c r="I14" t="n" s="13">
         <v>2.4088E7</v>
       </c>
-      <c r="I14" t="n" s="13">
+      <c r="J14" t="n" s="13">
         <v>8980413.0</v>
       </c>
-      <c r="J14" t="n" s="13">
+      <c r="K14" t="n" s="13">
         <v>6414711.0</v>
       </c>
-      <c r="K14" t="n" s="13">
+      <c r="L14" t="n" s="13">
         <v>6930124.0</v>
       </c>
-      <c r="L14" t="n" s="13">
+      <c r="M14" t="n" s="13">
         <v>8123504.0</v>
       </c>
-      <c r="M14" t="n" s="13">
+      <c r="N14" t="n" s="13">
         <v>5852051.0</v>
       </c>
-      <c r="N14" t="n" s="13">
+      <c r="O14" t="n" s="13">
         <v>6291182.0</v>
       </c>
-      <c r="O14" t="n" s="13">
+      <c r="P14" t="n" s="13">
         <v>6287599.0</v>
       </c>
-      <c r="P14" t="n" s="13">
+      <c r="Q14" t="n" s="13">
         <v>6444790.0</v>
       </c>
-      <c r="Q14" t="n" s="13">
+      <c r="R14" t="n" s="13">
         <v>6535933.0</v>
       </c>
-      <c r="R14" t="n" s="13">
+      <c r="S14" t="n" s="13">
         <v>6556602.0</v>
       </c>
-      <c r="S14" t="n" s="13">
+      <c r="T14" t="n" s="13">
         <v>6741471.0</v>
       </c>
-      <c r="T14" t="n" s="13">
+      <c r="U14" t="n" s="13">
         <v>6301274.0</v>
       </c>
-      <c r="U14" t="n" s="13">
+      <c r="V14" t="n" s="13">
         <v>6342263.0</v>
       </c>
-      <c r="V14" t="n" s="13">
+      <c r="W14" t="n" s="13">
         <v>3884701.0</v>
       </c>
-      <c r="W14" t="n" s="13">
+      <c r="X14" t="n" s="13">
         <v>3632690.0</v>
       </c>
-      <c r="X14" t="n" s="13">
+      <c r="Y14" t="n" s="13">
         <v>3663380.0</v>
       </c>
-      <c r="Y14" t="n" s="13">
+      <c r="Z14" t="n" s="13">
         <v>3548551.0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B15" t="n" s="14">
+        <v>2.8674E7</v>
+      </c>
+      <c r="C15" t="n" s="14">
         <v>1.0857E7</v>
       </c>
-      <c r="C15" t="n" s="14">
+      <c r="D15" t="n" s="14">
         <v>2868000.0</v>
       </c>
-      <c r="D15" t="n" s="14">
+      <c r="E15" t="n" s="14">
         <v>2603000.0</v>
       </c>
-      <c r="E15" t="n" s="14">
+      <c r="F15" t="n" s="14">
         <v>5180000.0</v>
       </c>
-      <c r="F15" t="n" s="14">
+      <c r="G15" t="n" s="14">
         <v>5107000.0</v>
       </c>
-      <c r="G15" t="n" s="14">
+      <c r="H15" t="n" s="14">
         <v>5306000.0</v>
       </c>
-      <c r="H15" t="n" s="14">
+      <c r="I15" t="n" s="14">
         <v>6088000.0</v>
       </c>
-      <c r="I15" t="n" s="14">
+      <c r="J15" t="n" s="14">
         <v>2534190.0</v>
       </c>
-      <c r="J15" t="n" s="14">
+      <c r="K15" t="n" s="14">
         <v>588920.0</v>
       </c>
-      <c r="K15" t="n" s="14">
+      <c r="L15" t="n" s="14">
         <v>897438.0</v>
       </c>
-      <c r="L15" t="n" s="14">
+      <c r="M15" t="n" s="14">
         <v>591474.0</v>
       </c>
-      <c r="M15" t="n" s="14">
+      <c r="N15" t="n" s="14">
         <v>502475.0</v>
       </c>
-      <c r="N15" t="n" s="14">
+      <c r="O15" t="n" s="14">
         <v>554813.0</v>
       </c>
-      <c r="O15" t="n" s="14">
+      <c r="P15" t="n" s="14">
         <v>568434.0</v>
       </c>
-      <c r="P15" t="n" s="14">
+      <c r="Q15" t="n" s="14">
         <v>548802.0</v>
       </c>
-      <c r="Q15" t="n" s="14">
+      <c r="R15" t="n" s="14">
         <v>614515.0</v>
       </c>
-      <c r="R15" t="n" s="14">
+      <c r="S15" t="n" s="14">
         <v>611502.0</v>
       </c>
-      <c r="S15" t="n" s="14">
+      <c r="T15" t="n" s="14">
         <v>719671.0</v>
       </c>
-      <c r="T15" t="n" s="14">
+      <c r="U15" t="n" s="14">
         <v>665947.0</v>
       </c>
-      <c r="U15" t="n" s="14">
+      <c r="V15" t="n" s="14">
         <v>687049.0</v>
       </c>
-      <c r="V15" t="n" s="14">
+      <c r="W15" t="n" s="14">
         <v>432200.0</v>
       </c>
-      <c r="W15" t="n" s="14">
+      <c r="X15" t="n" s="14">
         <v>513875.0</v>
       </c>
-      <c r="X15" t="n" s="14">
+      <c r="Y15" t="n" s="14">
         <v>377282.0</v>
       </c>
-      <c r="Y15" t="n" s="14">
+      <c r="Z15" t="n" s="14">
         <v>298665.0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B16" t="n" s="18">
+        <v>7.2761E7</v>
+      </c>
+      <c r="C16" t="n" s="18">
         <v>7.198E7</v>
       </c>
-      <c r="C16" t="n" s="18">
+      <c r="D16" t="n" s="18">
         <v>3.9772E7</v>
       </c>
-      <c r="D16" t="n" s="18">
+      <c r="E16" t="n" s="18">
         <v>3.0068E7</v>
       </c>
-      <c r="E16" t="n" s="18">
+      <c r="F16" t="n" s="18">
         <v>2.5357E7</v>
       </c>
-      <c r="F16" t="n" s="18">
+      <c r="G16" t="n" s="18">
         <v>2.4876E7</v>
       </c>
-      <c r="G16" t="n" s="18">
+      <c r="H16" t="n" s="18">
         <v>2.0031E7</v>
       </c>
-      <c r="H16" t="n" s="18">
+      <c r="I16" t="n" s="18">
         <v>1.6736E7</v>
       </c>
-      <c r="I16" t="n" s="18">
+      <c r="J16" t="n" s="18">
         <v>6259118.0</v>
       </c>
-      <c r="J16" t="n" s="18">
+      <c r="K16" t="n" s="18">
         <v>5551301.0</v>
       </c>
-      <c r="K16" t="n" s="18">
+      <c r="L16" t="n" s="18">
         <v>5965296.0</v>
       </c>
-      <c r="L16" t="n" s="18">
+      <c r="M16" t="n" s="18">
         <v>8027016.0</v>
       </c>
-      <c r="M16" t="n" s="18">
+      <c r="N16" t="n" s="18">
         <v>5349616.0</v>
       </c>
-      <c r="N16" t="n" s="18">
+      <c r="O16" t="n" s="18">
         <v>5736369.0</v>
       </c>
-      <c r="O16" t="n" s="18">
+      <c r="P16" t="n" s="18">
         <v>5719165.0</v>
       </c>
-      <c r="P16" t="n" s="18">
+      <c r="Q16" t="n" s="18">
         <v>5793602.0</v>
       </c>
-      <c r="Q16" t="n" s="18">
+      <c r="R16" t="n" s="18">
         <v>5921418.0</v>
       </c>
-      <c r="R16" t="n" s="18">
+      <c r="S16" t="n" s="18">
         <v>5945100.0</v>
       </c>
-      <c r="S16" t="n" s="18">
+      <c r="T16" t="n" s="18">
         <v>6021800.0</v>
       </c>
-      <c r="T16" t="n" s="18">
+      <c r="U16" t="n" s="18">
         <v>5635327.0</v>
       </c>
-      <c r="U16" t="n" s="18">
+      <c r="V16" t="n" s="18">
         <v>5655214.0</v>
       </c>
-      <c r="V16" t="n" s="18">
+      <c r="W16" t="n" s="18">
         <v>3452501.0</v>
       </c>
-      <c r="W16" t="n" s="18">
+      <c r="X16" t="n" s="18">
         <v>3118816.0</v>
       </c>
-      <c r="X16" t="n" s="18">
+      <c r="Y16" t="n" s="18">
         <v>3085628.0</v>
       </c>
-      <c r="Y16" t="n" s="18">
+      <c r="Z16" t="n" s="18">
         <v>3045225.0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="B17" t="n" s="19">
+        <v>4553000.0</v>
+      </c>
+      <c r="C17" t="n" s="19">
         <v>4877000.0</v>
       </c>
-      <c r="C17" t="n" s="19">
+      <c r="D17" t="n" s="19">
         <v>1400000.0</v>
       </c>
-      <c r="D17" t="n" s="19">
+      <c r="E17" t="n" s="19">
         <v>964000.0</v>
       </c>
-      <c r="E17" t="n" s="19">
+      <c r="F17" t="n" s="19">
         <v>492000.0</v>
       </c>
-      <c r="F17" t="n" s="19">
+      <c r="G17" t="n" s="19">
         <v>98000.0</v>
       </c>
-      <c r="G17" t="n" s="19">
+      <c r="H17" t="n" s="19">
         <v>245000.0</v>
       </c>
-      <c r="H17" t="n" s="19">
+      <c r="I17" t="n" s="19">
         <v>830000.0</v>
       </c>
-      <c r="I17" t="n" s="19">
+      <c r="J17" t="n" s="19">
         <v>187105.0</v>
       </c>
-      <c r="J17" t="n" s="19">
+      <c r="K17" t="n" s="19">
         <v>213916.0</v>
       </c>
-      <c r="K17" t="n" s="19">
+      <c r="L17" t="n" s="19">
         <v>67390.0</v>
       </c>
-      <c r="L17" t="n" s="19">
+      <c r="M17" t="n" s="19">
         <v>96488.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="N17" t="n" s="19">
         <v>0.0</v>
       </c>
       <c r="O17" t="n" s="19">
         <v>0.0</v>
       </c>
       <c r="P17" t="n" s="19">
         <v>0.0</v>
       </c>
       <c r="Q17" t="n" s="19">
         <v>0.0</v>
       </c>
       <c r="R17" t="n" s="19">
         <v>0.0</v>
       </c>
       <c r="S17" t="n" s="19">
         <v>0.0</v>
       </c>
       <c r="T17" t="n" s="19">
         <v>0.0</v>
       </c>
       <c r="U17" t="n" s="19">
         <v>0.0</v>
       </c>
       <c r="V17" t="n" s="19">
         <v>0.0</v>
       </c>
       <c r="W17" t="n" s="19">
         <v>0.0</v>
       </c>
       <c r="X17" t="n" s="19">
         <v>0.0</v>
       </c>
       <c r="Y17" t="n" s="19">
         <v>0.0</v>
       </c>
+      <c r="Z17" t="n" s="19">
+        <v>0.0</v>
+      </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="B18" t="n" s="20">
+        <v>4.3399E7</v>
+      </c>
+      <c r="C18" t="n" s="20">
         <v>3.0539E7</v>
       </c>
-      <c r="C18" t="n" s="20">
+      <c r="D18" t="n" s="20">
         <v>3.4142E7</v>
       </c>
-      <c r="D18" t="n" s="20">
+      <c r="E18" t="n" s="20">
         <v>4.5198E7</v>
       </c>
-      <c r="E18" t="n" s="20">
+      <c r="F18" t="n" s="20">
         <v>3.5207E7</v>
       </c>
-      <c r="F18" t="n" s="20">
+      <c r="G18" t="n" s="20">
         <v>1.9112E7</v>
       </c>
-      <c r="G18" t="n" s="20">
+      <c r="H18" t="n" s="20">
         <v>1.2069E7</v>
       </c>
-      <c r="H18" t="n" s="20">
+      <c r="I18" t="n" s="20">
         <v>9123000.0</v>
       </c>
-      <c r="I18" t="n" s="20">
+      <c r="J18" t="n" s="20">
         <v>6.9406608E7</v>
       </c>
-      <c r="J18" t="n" s="20">
+      <c r="K18" t="n" s="20">
         <v>8405133.0</v>
       </c>
-      <c r="K18" t="n" s="20">
+      <c r="L18" t="n" s="20">
         <v>5819728.0</v>
       </c>
-      <c r="L18" t="n" s="20">
+      <c r="M18" t="n" s="20">
         <v>5559981.0</v>
       </c>
-      <c r="M18" t="n" s="20">
+      <c r="N18" t="n" s="20">
         <v>3731759.0</v>
       </c>
-      <c r="N18" t="n" s="20">
+      <c r="O18" t="n" s="20">
         <v>3354389.0</v>
       </c>
-      <c r="O18" t="n" s="20">
+      <c r="P18" t="n" s="20">
         <v>3017039.0</v>
       </c>
-      <c r="P18" t="n" s="20">
+      <c r="Q18" t="n" s="20">
         <v>1779923.0</v>
       </c>
-      <c r="Q18" t="n" s="20">
+      <c r="R18" t="n" s="20">
         <v>1540216.0</v>
       </c>
-      <c r="R18" t="n" s="20">
+      <c r="S18" t="n" s="20">
         <v>1696084.0</v>
       </c>
-      <c r="S18" t="n" s="20">
+      <c r="T18" t="n" s="20">
         <v>2254719.0</v>
       </c>
-      <c r="T18" t="n" s="20">
+      <c r="U18" t="n" s="20">
         <v>1432522.0</v>
       </c>
-      <c r="U18" t="n" s="20">
+      <c r="V18" t="n" s="20">
         <v>1468785.0</v>
       </c>
-      <c r="V18" t="n" s="20">
+      <c r="W18" t="n" s="20">
         <v>2224184.0</v>
       </c>
-      <c r="W18" t="n" s="20">
+      <c r="X18" t="n" s="20">
         <v>965555.0</v>
       </c>
-      <c r="X18" t="n" s="20">
+      <c r="Y18" t="n" s="20">
         <v>1279295.0</v>
       </c>
-      <c r="Y18" t="n" s="20">
+      <c r="Z18" t="n" s="20">
         <v>2102102.0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="B19" t="n" s="21">
+        <v>3419000.0</v>
+      </c>
+      <c r="C19" t="n" s="21">
         <v>1322000.0</v>
       </c>
-      <c r="C19" t="n" s="21">
+      <c r="D19" t="n" s="21">
         <v>1146000.0</v>
       </c>
-      <c r="D19" t="n" s="21">
+      <c r="E19" t="n" s="21">
         <v>1196000.0</v>
       </c>
-      <c r="E19" t="n" s="21">
+      <c r="F19" t="n" s="21">
         <v>1293000.0</v>
       </c>
-      <c r="F19" t="n" s="21">
+      <c r="G19" t="n" s="21">
         <v>564000.0</v>
       </c>
-      <c r="G19" t="n" s="21">
+      <c r="H19" t="n" s="21">
         <v>348000.0</v>
       </c>
-      <c r="H19" t="n" s="21">
+      <c r="I19" t="n" s="21">
         <v>298000.0</v>
       </c>
-      <c r="I19" t="n" s="21">
+      <c r="J19" t="n" s="21">
         <v>145271.0</v>
       </c>
-      <c r="J19" t="n" s="21">
+      <c r="K19" t="n" s="21">
         <v>145865.0</v>
       </c>
-      <c r="K19" t="n" s="21">
+      <c r="L19" t="n" s="21">
         <v>104372.0</v>
       </c>
-      <c r="L19" t="n" s="21">
+      <c r="M19" t="n" s="21">
         <v>48752.0</v>
       </c>
-      <c r="M19" t="n" s="21">
+      <c r="N19" t="n" s="21">
         <v>43222.0</v>
       </c>
-      <c r="N19" t="n" s="21">
+      <c r="O19" t="n" s="21">
         <v>51334.0</v>
       </c>
-      <c r="O19" t="n" s="21">
+      <c r="P19" t="n" s="21">
         <v>43314.0</v>
       </c>
-      <c r="P19" t="n" s="21">
+      <c r="Q19" t="n" s="21">
         <v>40849.0</v>
       </c>
-      <c r="Q19" t="n" s="21">
+      <c r="R19" t="n" s="21">
         <v>34256.0</v>
       </c>
-      <c r="R19" t="n" s="21">
+      <c r="S19" t="n" s="21">
         <v>34954.0</v>
       </c>
-      <c r="S19" t="n" s="21">
+      <c r="T19" t="n" s="21">
         <v>34657.0</v>
       </c>
-      <c r="T19" t="n" s="21">
+      <c r="U19" t="n" s="21">
         <v>32054.0</v>
       </c>
-      <c r="U19" t="n" s="21">
+      <c r="V19" t="n" s="21">
         <v>34477.0</v>
       </c>
-      <c r="V19" t="n" s="21">
+      <c r="W19" t="n" s="21">
         <v>35079.0</v>
       </c>
-      <c r="W19" t="n" s="21">
+      <c r="X19" t="n" s="21">
         <v>38278.0</v>
       </c>
-      <c r="X19" t="n" s="21">
+      <c r="Y19" t="n" s="21">
         <v>38655.0</v>
       </c>
-      <c r="Y19" t="n" s="21">
+      <c r="Z19" t="n" s="21">
         <v>39594.0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="B20" t="n" s="22">
+        <v>1.49387E8</v>
+      </c>
+      <c r="C20" t="n" s="22">
         <v>1.18254E8</v>
       </c>
-      <c r="C20" t="n" s="22">
+      <c r="D20" t="n" s="22">
         <v>8.3683E7</v>
       </c>
-      <c r="D20" t="n" s="22">
+      <c r="E20" t="n" s="22">
         <v>8.3124E7</v>
       </c>
-      <c r="E20" t="n" s="22">
+      <c r="F20" t="n" s="22">
         <v>6.6236E7</v>
       </c>
-      <c r="F20" t="n" s="22">
+      <c r="G20" t="n" s="22">
         <v>4.9095E7</v>
       </c>
-      <c r="G20" t="n" s="22">
+      <c r="H20" t="n" s="22">
         <v>3.7838E7</v>
       </c>
-      <c r="H20" t="n" s="22">
+      <c r="I20" t="n" s="22">
         <v>3.3211E7</v>
       </c>
-      <c r="I20" t="n" s="22">
+      <c r="J20" t="n" s="22">
         <v>1.5927021E7</v>
       </c>
-      <c r="J20" t="n" s="22">
+      <c r="K20" t="n" s="22">
         <v>1.4819844E7</v>
       </c>
-      <c r="K20" t="n" s="22">
+      <c r="L20" t="n" s="22">
         <v>1.2749852E7</v>
       </c>
-      <c r="L20" t="n" s="22">
+      <c r="M20" t="n" s="22">
         <v>1.3683485E7</v>
       </c>
-      <c r="M20" t="n" s="22">
+      <c r="N20" t="n" s="22">
         <v>9583850.0</v>
       </c>
-      <c r="N20" t="n" s="22">
+      <c r="O20" t="n" s="22">
         <v>9645571.0</v>
       </c>
-      <c r="O20" t="n" s="22">
+      <c r="P20" t="n" s="22">
         <v>9304638.0</v>
       </c>
-      <c r="P20" t="n" s="22">
+      <c r="Q20" t="n" s="22">
         <v>8224083.0</v>
       </c>
-      <c r="Q20" t="n" s="22">
+      <c r="R20" t="n" s="22">
         <v>8076149.0</v>
       </c>
-      <c r="R20" t="n" s="22">
+      <c r="S20" t="n" s="22">
         <v>8252686.0</v>
       </c>
-      <c r="S20" t="n" s="22">
+      <c r="T20" t="n" s="22">
         <v>8996190.0</v>
       </c>
-      <c r="T20" t="n" s="22">
+      <c r="U20" t="n" s="22">
         <v>7733796.0</v>
       </c>
-      <c r="U20" t="n" s="22">
+      <c r="V20" t="n" s="22">
         <v>7811048.0</v>
       </c>
-      <c r="V20" t="n" s="22">
+      <c r="W20" t="n" s="22">
         <v>6108885.0</v>
       </c>
-      <c r="W20" t="n" s="22">
+      <c r="X20" t="n" s="22">
         <v>4598245.0</v>
       </c>
-      <c r="X20" t="n" s="22">
+      <c r="Y20" t="n" s="22">
         <v>4942675.0</v>
       </c>
-      <c r="Y20" t="n" s="22">
+      <c r="Z20" t="n" s="22">
         <v>5650653.0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B21" t="n" s="27">
+        <v>4.0343E7</v>
+      </c>
+      <c r="C21" t="n" s="27">
         <v>4.0313E7</v>
       </c>
-      <c r="C21" t="n" s="27">
+      <c r="D21" t="n" s="27">
         <v>3.3717E7</v>
       </c>
-      <c r="D21" t="n" s="27">
+      <c r="E21" t="n" s="27">
         <v>3.258E7</v>
       </c>
-      <c r="E21" t="n" s="27">
+      <c r="F21" t="n" s="27">
         <v>2.9257E7</v>
       </c>
-      <c r="F21" t="n" s="27">
+      <c r="G21" t="n" s="27">
         <v>1.4037E7</v>
       </c>
-      <c r="G21" t="n" s="27">
+      <c r="H21" t="n" s="27">
         <v>7587000.0</v>
       </c>
-      <c r="H21" t="n" s="27">
+      <c r="I21" t="n" s="27">
         <v>6310000.0</v>
       </c>
-      <c r="I21" t="n" s="27">
+      <c r="J21" t="n" s="27">
         <v>5104438.0</v>
       </c>
-      <c r="J21" t="n" s="27">
+      <c r="K21" t="n" s="27">
         <v>4668934.0</v>
       </c>
-      <c r="K21" t="n" s="27">
+      <c r="L21" t="n" s="27">
         <v>3213728.0</v>
       </c>
-      <c r="L21" t="n" s="27">
+      <c r="M21" t="n" s="27">
         <v>2795962.0</v>
       </c>
-      <c r="M21" t="n" s="27">
+      <c r="N21" t="n" s="27">
         <v>1580915.0</v>
       </c>
-      <c r="N21" t="n" s="27">
+      <c r="O21" t="n" s="27">
         <v>1607622.0</v>
       </c>
-      <c r="O21" t="n" s="27">
+      <c r="P21" t="n" s="27">
         <v>1782325.0</v>
       </c>
-      <c r="P21" t="n" s="27">
+      <c r="Q21" t="n" s="27">
         <v>1897508.0</v>
       </c>
-      <c r="Q21" t="n" s="27">
+      <c r="R21" t="n" s="27">
         <v>1791181.0</v>
       </c>
-      <c r="R21" t="n" s="27">
+      <c r="S21" t="n" s="27">
         <v>1925223.0</v>
       </c>
-      <c r="S21" t="n" s="27">
+      <c r="T21" t="n" s="27">
         <v>1884318.0</v>
       </c>
-      <c r="T21" t="n" s="27">
+      <c r="U21" t="n" s="27">
         <v>1670047.0</v>
       </c>
-      <c r="U21" t="n" s="27">
+      <c r="V21" t="n" s="27">
         <v>1748576.0</v>
       </c>
-      <c r="V21" t="n" s="27">
+      <c r="W21" t="n" s="27">
         <v>1717320.0</v>
       </c>
-      <c r="W21" t="n" s="27">
+      <c r="X21" t="n" s="27">
         <v>1421904.0</v>
       </c>
-      <c r="X21" t="n" s="27">
+      <c r="Y21" t="n" s="27">
         <v>1556675.0</v>
       </c>
-      <c r="Y21" t="n" s="27">
+      <c r="Z21" t="n" s="27">
         <v>1630395.0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="B22" t="n" s="28">
         <v>246000.0</v>
       </c>
       <c r="C22" t="n" s="28">
+        <v>246000.0</v>
+      </c>
+      <c r="D22" t="n" s="28">
         <v>249000.0</v>
       </c>
-      <c r="D22" t="n" s="28">
+      <c r="E22" t="n" s="28">
         <v>248000.0</v>
       </c>
-      <c r="E22" t="n" s="28">
+      <c r="F22" t="n" s="28">
         <v>249000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>232782.0</v>
       </c>
       <c r="G22" t="n" s="28">
         <v>232782.0</v>
       </c>
       <c r="H22" t="n" s="28">
         <v>232782.0</v>
       </c>
       <c r="I22" t="n" s="28">
-        <v>195390.0</v>
+        <v>232782.0</v>
       </c>
       <c r="J22" t="n" s="28">
         <v>195390.0</v>
       </c>
       <c r="K22" t="n" s="28">
+        <v>195390.0</v>
+      </c>
+      <c r="L22" t="n" s="28">
         <v>165391.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>167700.0</v>
       </c>
       <c r="M22" t="n" s="28">
         <v>167700.0</v>
       </c>
       <c r="N22" t="n" s="28">
         <v>167700.0</v>
       </c>
       <c r="O22" t="n" s="28">
         <v>167700.0</v>
       </c>
       <c r="P22" t="n" s="28">
         <v>167700.0</v>
       </c>
       <c r="Q22" t="n" s="28">
         <v>167700.0</v>
       </c>
       <c r="R22" t="n" s="28">
-        <v>166000.0</v>
+        <v>167700.0</v>
       </c>
       <c r="S22" t="n" s="28">
         <v>166000.0</v>
       </c>
       <c r="T22" t="n" s="28">
-        <v>152200.0</v>
+        <v>166000.0</v>
       </c>
       <c r="U22" t="n" s="28">
         <v>152200.0</v>
       </c>
       <c r="V22" t="n" s="28">
         <v>152200.0</v>
       </c>
       <c r="W22" t="n" s="28">
+        <v>152200.0</v>
+      </c>
+      <c r="X22" t="n" s="28">
         <v>143700.0</v>
       </c>
-      <c r="X22" t="n" s="28">
+      <c r="Y22" t="n" s="28">
         <v>1437000.0</v>
       </c>
-      <c r="Y22" t="n" s="28">
+      <c r="Z22" t="n" s="28">
         <v>143700.0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="B23" t="n" s="29">
+        <v>6.2439E7</v>
+      </c>
+      <c r="C23" t="n" s="29">
         <v>5.0585E7</v>
       </c>
-      <c r="C23" t="n" s="29">
+      <c r="D23" t="n" s="29">
         <v>2.7733E7</v>
       </c>
-      <c r="D23" t="n" s="29">
+      <c r="E23" t="n" s="29">
         <v>3.1226E7</v>
       </c>
-      <c r="E23" t="n" s="29">
+      <c r="F23" t="n" s="29">
         <v>2.5069E7</v>
       </c>
-      <c r="F23" t="n" s="29">
+      <c r="G23" t="n" s="29">
         <v>2.4533E7</v>
       </c>
-      <c r="G23" t="n" s="29">
+      <c r="H23" t="n" s="29">
         <v>2.2014E7</v>
       </c>
-      <c r="H23" t="n" s="29">
+      <c r="I23" t="n" s="29">
         <v>1.9876E7</v>
       </c>
-      <c r="I23" t="n" s="29">
+      <c r="J23" t="n" s="29">
         <v>6529852.0</v>
       </c>
-      <c r="J23" t="n" s="29">
+      <c r="K23" t="n" s="29">
         <v>6230688.0</v>
       </c>
-      <c r="K23" t="n" s="29">
+      <c r="L23" t="n" s="29">
         <v>6281428.0</v>
       </c>
-      <c r="L23" t="n" s="29">
+      <c r="M23" t="n" s="29">
         <v>7603811.0</v>
       </c>
-      <c r="M23" t="n" s="29">
+      <c r="N23" t="n" s="29">
         <v>6340177.0</v>
       </c>
-      <c r="N23" t="n" s="29">
+      <c r="O23" t="n" s="29">
         <v>6665047.0</v>
       </c>
-      <c r="O23" t="n" s="29">
+      <c r="P23" t="n" s="29">
         <v>5567965.0</v>
       </c>
-      <c r="P23" t="n" s="29">
+      <c r="Q23" t="n" s="29">
         <v>4215205.0</v>
       </c>
-      <c r="Q23" t="n" s="29">
+      <c r="R23" t="n" s="29">
         <v>4243262.0</v>
       </c>
-      <c r="R23" t="n" s="29">
+      <c r="S23" t="n" s="29">
         <v>4857132.0</v>
       </c>
-      <c r="S23" t="n" s="29">
+      <c r="T23" t="n" s="29">
         <v>5120666.0</v>
       </c>
-      <c r="T23" t="n" s="29">
+      <c r="U23" t="n" s="29">
         <v>4785012.0</v>
       </c>
-      <c r="U23" t="n" s="29">
+      <c r="V23" t="n" s="29">
         <v>4898524.0</v>
       </c>
-      <c r="V23" t="n" s="29">
+      <c r="W23" t="n" s="29">
         <v>2897125.0</v>
       </c>
-      <c r="W23" t="n" s="29">
+      <c r="X23" t="n" s="29">
         <v>1947497.0</v>
       </c>
-      <c r="X23" t="n" s="29">
+      <c r="Y23" t="n" s="29">
         <v>2005155.0</v>
       </c>
-      <c r="Y23" t="n" s="29">
+      <c r="Z23" t="n" s="29">
         <v>1972975.0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="B24" t="n" s="30">
+        <v>4.6605E7</v>
+      </c>
+      <c r="C24" t="n" s="30">
         <v>2.7356E7</v>
       </c>
-      <c r="C24" t="n" s="30">
+      <c r="D24" t="n" s="30">
         <v>2.1233E7</v>
       </c>
-      <c r="D24" t="n" s="30">
+      <c r="E24" t="n" s="30">
         <v>1.9318E7</v>
       </c>
-      <c r="E24" t="n" s="30">
+      <c r="F24" t="n" s="30">
         <v>1.191E7</v>
       </c>
-      <c r="F24" t="n" s="30">
+      <c r="G24" t="n" s="30">
         <v>1.0525E7</v>
       </c>
-      <c r="G24" t="n" s="30">
+      <c r="H24" t="n" s="30">
         <v>8237000.0</v>
       </c>
-      <c r="H24" t="n" s="30">
+      <c r="I24" t="n" s="30">
         <v>7025000.0</v>
       </c>
-      <c r="I24" t="n" s="30">
+      <c r="J24" t="n" s="30">
         <v>4292731.0</v>
       </c>
-      <c r="J24" t="n" s="30">
+      <c r="K24" t="n" s="30">
         <v>3920222.0</v>
       </c>
-      <c r="K24" t="n" s="30">
+      <c r="L24" t="n" s="30">
         <v>3254696.0</v>
       </c>
-      <c r="L24" t="n" s="30">
+      <c r="M24" t="n" s="30">
         <v>3282712.0</v>
       </c>
-      <c r="M24" t="n" s="30">
+      <c r="N24" t="n" s="30">
         <v>1662758.0</v>
       </c>
-      <c r="N24" t="n" s="30">
+      <c r="O24" t="n" s="30">
         <v>1372902.0</v>
       </c>
-      <c r="O24" t="n" s="30">
+      <c r="P24" t="n" s="30">
         <v>1954348.0</v>
       </c>
-      <c r="P24" t="n" s="30">
+      <c r="Q24" t="n" s="30">
         <v>2111370.0</v>
       </c>
-      <c r="Q24" t="n" s="30">
+      <c r="R24" t="n" s="30">
         <v>2041706.0</v>
       </c>
-      <c r="R24" t="n" s="30">
+      <c r="S24" t="n" s="30">
         <v>1470331.0</v>
       </c>
-      <c r="S24" t="n" s="30">
+      <c r="T24" t="n" s="30">
         <v>1991206.0</v>
       </c>
-      <c r="T24" t="n" s="30">
+      <c r="U24" t="n" s="30">
         <v>1278737.0</v>
       </c>
-      <c r="U24" t="n" s="30">
+      <c r="V24" t="n" s="30">
         <v>1163948.0</v>
       </c>
-      <c r="V24" t="n" s="30">
+      <c r="W24" t="n" s="30">
         <v>1494440.0</v>
       </c>
-      <c r="W24" t="n" s="30">
+      <c r="X24" t="n" s="30">
         <v>1228844.0</v>
       </c>
-      <c r="X24" t="n" s="30">
+      <c r="Y24" t="n" s="30">
         <v>1380845.0</v>
       </c>
-      <c r="Y24" t="n" s="30">
+      <c r="Z24" t="n" s="30">
         <v>2047283.0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="B25" t="n" s="31">
+        <v>1.49387E8</v>
+      </c>
+      <c r="C25" t="n" s="31">
         <v>1.18254E8</v>
       </c>
-      <c r="C25" t="n" s="31">
+      <c r="D25" t="n" s="31">
         <v>8.2683E7</v>
       </c>
-      <c r="D25" t="n" s="31">
+      <c r="E25" t="n" s="31">
         <v>8.3124E7</v>
       </c>
-      <c r="E25" t="n" s="31">
+      <c r="F25" t="n" s="31">
         <v>6.6236E7</v>
       </c>
-      <c r="F25" t="n" s="31">
+      <c r="G25" t="n" s="31">
         <v>4.9095E7</v>
       </c>
-      <c r="G25" t="n" s="31">
+      <c r="H25" t="n" s="31">
         <v>3.7838E7</v>
       </c>
-      <c r="H25" t="n" s="31">
+      <c r="I25" t="n" s="31">
         <v>3.3211E7</v>
       </c>
-      <c r="I25" t="n" s="31">
+      <c r="J25" t="n" s="31">
         <v>1.5927021E7</v>
       </c>
-      <c r="J25" t="n" s="31">
+      <c r="K25" t="n" s="31">
         <v>1.4819844E7</v>
       </c>
-      <c r="K25" t="n" s="31">
+      <c r="L25" t="n" s="31">
         <v>1.2749852E7</v>
       </c>
-      <c r="L25" t="n" s="31">
+      <c r="M25" t="n" s="31">
         <v>1.3249653E7</v>
       </c>
-      <c r="M25" t="n" s="31">
+      <c r="N25" t="n" s="31">
         <v>9583850.0</v>
       </c>
-      <c r="N25" t="n" s="31">
+      <c r="O25" t="n" s="31">
         <v>9645571.0</v>
       </c>
-      <c r="O25" t="n" s="31">
+      <c r="P25" t="n" s="31">
         <v>9304638.0</v>
       </c>
-      <c r="P25" t="n" s="31">
+      <c r="Q25" t="n" s="31">
         <v>8224083.0</v>
       </c>
-      <c r="Q25" t="n" s="31">
+      <c r="R25" t="n" s="31">
         <v>8076149.0</v>
       </c>
-      <c r="R25" t="n" s="31">
+      <c r="S25" t="n" s="31">
         <v>8252686.0</v>
       </c>
-      <c r="S25" t="n" s="31">
+      <c r="T25" t="n" s="31">
         <v>8996190.0</v>
       </c>
-      <c r="T25" t="n" s="31">
+      <c r="U25" t="n" s="31">
         <v>7733796.0</v>
       </c>
-      <c r="U25" t="n" s="31">
+      <c r="V25" t="n" s="31">
         <v>7811048.0</v>
       </c>
-      <c r="V25" t="n" s="31">
+      <c r="W25" t="n" s="31">
         <v>6108885.0</v>
       </c>
-      <c r="W25" t="n" s="31">
+      <c r="X25" t="n" s="31">
         <v>4598245.0</v>
       </c>
-      <c r="X25" t="n" s="31">
+      <c r="Y25" t="n" s="31">
         <v>4942675.0</v>
       </c>
-      <c r="Y25" t="n" s="31">
+      <c r="Z25" t="n" s="31">
         <v>81.0</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="B28" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="B29" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="B30" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="B31" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="B28:Y28"/>
-[...5 lines deleted...]
-    <mergeCell ref="A34:Y34"/>
+    <mergeCell ref="B28:Z28"/>
+    <mergeCell ref="B29:Z29"/>
+    <mergeCell ref="B30:Z30"/>
+    <mergeCell ref="B31:Z31"/>
+    <mergeCell ref="A1:Z1"/>
+    <mergeCell ref="A2:Z2"/>
+    <mergeCell ref="A34:Z34"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>