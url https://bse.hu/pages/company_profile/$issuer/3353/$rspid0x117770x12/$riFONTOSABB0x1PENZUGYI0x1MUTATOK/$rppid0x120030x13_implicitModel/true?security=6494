--- v0 (2026-03-04)
+++ v1 (2026-07-06)
@@ -68,74 +68,75 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:S7"/>
+  <dimension ref="A1:T7"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="43.34765625" customWidth="true" bestFit="true"/>
     <col min="2" max="2" width="15.1171875" customWidth="true" bestFit="true"/>
     <col min="3" max="3" width="14.45703125" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="14.45703125" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="15.1171875" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="14.45703125" customWidth="true" bestFit="true"/>
     <col min="7" max="7" width="15.1171875" customWidth="true" bestFit="true"/>
     <col min="8" max="8" width="15.1171875" customWidth="true" bestFit="true"/>
     <col min="9" max="9" width="14.45703125" customWidth="true" bestFit="true"/>
     <col min="10" max="10" width="14.45703125" customWidth="true" bestFit="true"/>
     <col min="11" max="11" width="14.45703125" customWidth="true" bestFit="true"/>
     <col min="12" max="12" width="14.45703125" customWidth="true" bestFit="true"/>
     <col min="13" max="13" width="15.1171875" customWidth="true" bestFit="true"/>
     <col min="14" max="14" width="14.45703125" customWidth="true" bestFit="true"/>
     <col min="15" max="15" width="14.45703125" customWidth="true" bestFit="true"/>
     <col min="16" max="16" width="14.45703125" customWidth="true" bestFit="true"/>
     <col min="17" max="17" width="14.45703125" customWidth="true" bestFit="true"/>
     <col min="18" max="18" width="14.45703125" customWidth="true" bestFit="true"/>
+    <col min="19" max="19" width="14.45703125" customWidth="true" bestFit="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="B4" t="n">
         <v>2008.0</v>
       </c>
       <c r="C4" t="n">
         <v>2009.0</v>
       </c>
       <c r="D4" t="n">
         <v>2010.0</v>
       </c>
       <c r="E4" t="n">
         <v>2011.0</v>
       </c>
@@ -156,50 +157,53 @@
       </c>
       <c r="K4" t="n">
         <v>2017.0</v>
       </c>
       <c r="L4" t="n">
         <v>2018.0</v>
       </c>
       <c r="M4" t="n">
         <v>2019.0</v>
       </c>
       <c r="N4" t="n">
         <v>2020.0</v>
       </c>
       <c r="O4" t="n">
         <v>2021.0</v>
       </c>
       <c r="P4" t="n">
         <v>2022.0</v>
       </c>
       <c r="Q4" t="n">
         <v>2023.0</v>
       </c>
       <c r="R4" t="n">
         <v>2024.0</v>
       </c>
+      <c r="S4" t="n">
+        <v>2025.0</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5" t="n">
         <v>2.056338445141808</v>
       </c>
       <c r="C5" t="n">
         <v>2.2731406135965373</v>
       </c>
       <c r="D5" t="n">
         <v>2.5738316946847752</v>
       </c>
       <c r="E5" t="n">
         <v>2.6987823700908935</v>
       </c>
       <c r="F5" t="n">
         <v>3.4704459234047578</v>
       </c>
       <c r="G5" t="n">
         <v>3.5568230891224197</v>
       </c>
       <c r="H5" t="n">
         <v>5.408249937477659</v>
@@ -212,50 +216,53 @@
       </c>
       <c r="K5" t="n">
         <v>2.241530463453915</v>
       </c>
       <c r="L5" t="n">
         <v>3.4432041468429944</v>
       </c>
       <c r="M5" t="n">
         <v>5.563858113206492</v>
       </c>
       <c r="N5" t="n">
         <v>4.251071726439187</v>
       </c>
       <c r="O5" t="n">
         <v>2.196366539820103</v>
       </c>
       <c r="P5" t="n">
         <v>2.7481264988009593</v>
       </c>
       <c r="Q5" t="n">
         <v>1.716901990902109</v>
       </c>
       <c r="R5" t="n">
         <v>1.8271335901074397</v>
       </c>
+      <c r="S5" t="n">
+        <v>2.8220291336570407</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>3</v>
       </c>
       <c r="B6" t="n">
         <v>-0.9996299366451536</v>
       </c>
       <c r="C6" t="n">
         <v>0.0932425154257748</v>
       </c>
       <c r="D6" t="n">
         <v>0.04520548122443857</v>
       </c>
       <c r="E6" t="n">
         <v>-0.0661047168193423</v>
       </c>
       <c r="F6" t="n">
         <v>0.05013000651614168</v>
       </c>
       <c r="G6" t="n">
         <v>-0.03067258043939068</v>
       </c>
       <c r="H6" t="n">
         <v>-0.22646377566853076</v>
@@ -268,50 +275,53 @@
       </c>
       <c r="K6" t="n">
         <v>0.1787197760716633</v>
       </c>
       <c r="L6" t="n">
         <v>0.10303333525763145</v>
       </c>
       <c r="M6" t="n">
         <v>-0.07619630048441542</v>
       </c>
       <c r="N6" t="n">
         <v>0.06908805535832802</v>
       </c>
       <c r="O6" t="n">
         <v>0.30813572585823434</v>
       </c>
       <c r="P6" t="n">
         <v>0.48122751798561153</v>
       </c>
       <c r="Q6" t="n">
         <v>0.376971702014533</v>
       </c>
       <c r="R6" t="n">
         <v>0.2438678289073586</v>
       </c>
+      <c r="S6" t="n">
+        <v>0.06465627395859953</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>4</v>
       </c>
       <c r="B7" t="n">
         <v>-0.32706781483382896</v>
       </c>
       <c r="C7" t="n">
         <v>0.028487170712571258</v>
       </c>
       <c r="D7" t="n">
         <v>0.012649023537306184</v>
       </c>
       <c r="E7" t="n">
         <v>-0.017872021169420098</v>
       </c>
       <c r="F7" t="n">
         <v>0.01121364789442793</v>
       </c>
       <c r="G7" t="n">
         <v>-0.006731132598193051</v>
       </c>
       <c r="H7" t="n">
         <v>-0.03533941058448616</v>
@@ -324,47 +334,50 @@
       </c>
       <c r="K7" t="n">
         <v>0.05513438114699495</v>
       </c>
       <c r="L7" t="n">
         <v>0.023188972723245684</v>
       </c>
       <c r="M7" t="n">
         <v>-0.0115991941025334</v>
       </c>
       <c r="N7" t="n">
         <v>0.013156943755018451</v>
       </c>
       <c r="O7" t="n">
         <v>0.09640187444697026</v>
       </c>
       <c r="P7" t="n">
         <v>0.12840431913617276</v>
       </c>
       <c r="Q7" t="n">
         <v>0.13875057078866684</v>
       </c>
       <c r="R7" t="n">
         <v>0.09813999021047479</v>
       </c>
+      <c r="S7" t="n">
+        <v>0.016916740217711092</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:R1"/>
-    <mergeCell ref="A2:R2"/>
+    <mergeCell ref="A1:S1"/>
+    <mergeCell ref="A2:S2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>