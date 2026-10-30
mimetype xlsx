--- v0 (2025-10-05)
+++ v1 (2026-10-30)
@@ -6,61 +6,64 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet0" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="201" uniqueCount="116">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="205" uniqueCount="118">
   <si>
     <t>Mid-year reports - CIG Pannonia Life Insurance Plc.</t>
   </si>
   <si>
     <t>Non-audited, consolidated, in compliance with IFRS (Business Year: January 1 - December 31)</t>
   </si>
   <si>
     <t>Key P&amp;L Figures</t>
   </si>
   <si>
+    <t>Jan 2026 - Jun 2026 (1)</t>
+  </si>
+  <si>
     <t>Jan 2025 - Jun 2025 (1)</t>
   </si>
   <si>
     <t>Jan 2024 - Jun 2024 (1)</t>
   </si>
   <si>
     <t>Jan 2023 - Jun 2023 (1)</t>
   </si>
   <si>
     <t>Jan 2022 - Jun 2022 (2)</t>
   </si>
   <si>
     <t>Jan 2021 - Jun 2021 (2)</t>
   </si>
   <si>
     <t>Jan 2020 - Sep 2020 (2)</t>
   </si>
   <si>
     <t>Jan 2020 - Jun 2020 (2)</t>
   </si>
   <si>
     <t>Jan 2019 - Jun 2019 (2)</t>
   </si>
   <si>
     <t>Jan 2018 - Jun 2018 (2)</t>
@@ -165,50 +168,53 @@
     <t/>
   </si>
   <si>
     <t>(thousand HUF)</t>
   </si>
   <si>
     <t>(million HUF)</t>
   </si>
   <si>
     <t>Net sales</t>
   </si>
   <si>
     <t>Operating profit (EBIT)</t>
   </si>
   <si>
     <t>Net income from financial activities</t>
   </si>
   <si>
     <t>Profit before tax</t>
   </si>
   <si>
     <t>Profit after tax</t>
   </si>
   <si>
     <t>Key Balance Sheet Items</t>
+  </si>
+  <si>
+    <t>30 Jun 2026</t>
   </si>
   <si>
     <t>30 Jun 2025</t>
   </si>
   <si>
     <t>30 Jun 2024</t>
   </si>
   <si>
     <t>30 Jun 2023</t>
   </si>
   <si>
     <t>30 Jun 2022</t>
   </si>
   <si>
     <t>30 Jun 2021</t>
   </si>
   <si>
     <t>30 Sep 2020</t>
   </si>
   <si>
     <t>30 Jun 2020</t>
   </si>
   <si>
     <t>30 Jun 2019</t>
   </si>
@@ -494,98 +500,99 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:AQ35"/>
+  <dimension ref="A1:AR35"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="37.2421875" customWidth="true" bestFit="true"/>
     <col min="2" max="2" width="22.23828125" customWidth="true" bestFit="true"/>
     <col min="3" max="3" width="22.23828125" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="22.23828125" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="22.23828125" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="22.23828125" customWidth="true" bestFit="true"/>
-    <col min="7" max="7" width="22.828125" customWidth="true" bestFit="true"/>
-    <col min="8" max="8" width="22.23828125" customWidth="true" bestFit="true"/>
+    <col min="7" max="7" width="22.23828125" customWidth="true" bestFit="true"/>
+    <col min="8" max="8" width="22.828125" customWidth="true" bestFit="true"/>
     <col min="9" max="9" width="22.23828125" customWidth="true" bestFit="true"/>
     <col min="10" max="10" width="22.23828125" customWidth="true" bestFit="true"/>
-    <col min="11" max="11" width="22.83203125" customWidth="true" bestFit="true"/>
-[...30 lines deleted...]
-    <col min="42" max="42" width="22.23828125" customWidth="true" bestFit="true"/>
+    <col min="11" max="11" width="22.23828125" customWidth="true" bestFit="true"/>
+    <col min="12" max="12" width="22.83203125" customWidth="true" bestFit="true"/>
+    <col min="13" max="13" width="22.91796875" customWidth="true" bestFit="true"/>
+    <col min="14" max="14" width="22.828125" customWidth="true" bestFit="true"/>
+    <col min="15" max="15" width="22.23828125" customWidth="true" bestFit="true"/>
+    <col min="16" max="16" width="22.83203125" customWidth="true" bestFit="true"/>
+    <col min="17" max="17" width="22.91796875" customWidth="true" bestFit="true"/>
+    <col min="18" max="18" width="22.828125" customWidth="true" bestFit="true"/>
+    <col min="19" max="19" width="22.23828125" customWidth="true" bestFit="true"/>
+    <col min="20" max="20" width="22.83203125" customWidth="true" bestFit="true"/>
+    <col min="21" max="21" width="22.91796875" customWidth="true" bestFit="true"/>
+    <col min="22" max="22" width="22.828125" customWidth="true" bestFit="true"/>
+    <col min="23" max="23" width="22.23828125" customWidth="true" bestFit="true"/>
+    <col min="24" max="24" width="22.83203125" customWidth="true" bestFit="true"/>
+    <col min="25" max="25" width="22.91796875" customWidth="true" bestFit="true"/>
+    <col min="26" max="26" width="22.828125" customWidth="true" bestFit="true"/>
+    <col min="27" max="27" width="22.23828125" customWidth="true" bestFit="true"/>
+    <col min="28" max="28" width="22.83203125" customWidth="true" bestFit="true"/>
+    <col min="29" max="29" width="22.91796875" customWidth="true" bestFit="true"/>
+    <col min="30" max="30" width="22.828125" customWidth="true" bestFit="true"/>
+    <col min="31" max="31" width="22.23828125" customWidth="true" bestFit="true"/>
+    <col min="32" max="32" width="22.83203125" customWidth="true" bestFit="true"/>
+    <col min="33" max="33" width="22.91796875" customWidth="true" bestFit="true"/>
+    <col min="34" max="34" width="22.828125" customWidth="true" bestFit="true"/>
+    <col min="35" max="35" width="22.23828125" customWidth="true" bestFit="true"/>
+    <col min="36" max="36" width="22.83203125" customWidth="true" bestFit="true"/>
+    <col min="37" max="37" width="22.91796875" customWidth="true" bestFit="true"/>
+    <col min="38" max="38" width="22.828125" customWidth="true" bestFit="true"/>
+    <col min="39" max="39" width="22.23828125" customWidth="true" bestFit="true"/>
+    <col min="40" max="40" width="22.83203125" customWidth="true" bestFit="true"/>
+    <col min="41" max="41" width="22.91796875" customWidth="true" bestFit="true"/>
+    <col min="42" max="42" width="22.828125" customWidth="true" bestFit="true"/>
+    <col min="43" max="43" width="22.23828125" customWidth="true" bestFit="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4" t="s" s="1">
         <v>3</v>
       </c>
       <c r="C4" t="s" s="1">
         <v>4</v>
       </c>
       <c r="D4" t="s" s="1">
         <v>5</v>
       </c>
@@ -681,1736 +688,1778 @@
       </c>
       <c r="AI4" t="s" s="1">
         <v>36</v>
       </c>
       <c r="AJ4" t="s" s="1">
         <v>37</v>
       </c>
       <c r="AK4" t="s" s="1">
         <v>38</v>
       </c>
       <c r="AL4" t="s" s="1">
         <v>39</v>
       </c>
       <c r="AM4" t="s" s="1">
         <v>40</v>
       </c>
       <c r="AN4" t="s" s="1">
         <v>41</v>
       </c>
       <c r="AO4" t="s" s="1">
         <v>42</v>
       </c>
       <c r="AP4" t="s" s="1">
         <v>43</v>
       </c>
+      <c r="AQ4" t="s" s="1">
+        <v>44</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B5" t="s" s="2">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C5" t="s" s="2">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D5" t="s" s="2">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E5" t="s" s="2">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F5" t="s" s="2">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="G5" t="s" s="2">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H5" t="s" s="2">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="I5" t="s" s="2">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="J5" t="s" s="2">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="K5" t="s" s="2">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="L5" t="s" s="2">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="M5" t="s" s="2">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="N5" t="s" s="2">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="O5" t="s" s="2">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="P5" t="s" s="2">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="Q5" t="s" s="2">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="R5" t="s" s="2">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="S5" t="s" s="2">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="T5" t="s" s="2">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="U5" t="s" s="2">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="V5" t="s" s="2">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="W5" t="s" s="2">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="X5" t="s" s="2">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="Y5" t="s" s="2">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="Z5" t="s" s="2">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AA5" t="s" s="2">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AB5" t="s" s="2">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AC5" t="s" s="2">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AD5" t="s" s="2">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AE5" t="s" s="2">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AF5" t="s" s="2">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AG5" t="s" s="2">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AH5" t="s" s="2">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AI5" t="s" s="2">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AJ5" t="s" s="2">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AK5" t="s" s="2">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AL5" t="s" s="2">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AM5" t="s" s="2">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AN5" t="s" s="2">
         <v>46</v>
       </c>
       <c r="AO5" t="s" s="2">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="AP5" t="s" s="2">
-        <v>45</v>
+        <v>46</v>
+      </c>
+      <c r="AQ5" t="s" s="2">
+        <v>46</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B6" t="n" s="3">
+        <v>19106.0</v>
+      </c>
+      <c r="C6" t="n" s="3">
         <v>1.5473857E7</v>
       </c>
-      <c r="C6" t="n" s="3">
+      <c r="D6" t="n" s="3">
         <v>1.1996932E7</v>
       </c>
-      <c r="D6" t="n" s="3">
+      <c r="E6" t="n" s="3">
         <v>9951992.0</v>
       </c>
-      <c r="E6" t="n" s="3">
+      <c r="F6" t="n" s="3">
         <v>1.4979208E7</v>
       </c>
-      <c r="F6" t="n" s="3">
+      <c r="G6" t="n" s="3">
         <v>1.0830399E7</v>
       </c>
-      <c r="G6" t="n" s="3">
+      <c r="H6" t="n" s="3">
         <v>1.3466148E7</v>
       </c>
-      <c r="H6" t="n" s="3">
+      <c r="I6" t="n" s="3">
         <v>9232339.0</v>
       </c>
-      <c r="I6" t="n" s="3">
+      <c r="J6" t="n" s="3">
         <v>1.3285769E7</v>
       </c>
-      <c r="J6" t="n" s="3">
+      <c r="K6" t="n" s="3">
         <v>1.1468404E7</v>
       </c>
-      <c r="K6" t="n" s="3">
+      <c r="L6" t="n" s="3">
         <v>5590206.0</v>
       </c>
-      <c r="L6" t="n" s="3">
+      <c r="M6" t="n" s="3">
         <v>2.6932551E7</v>
       </c>
-      <c r="M6" t="n" s="3">
+      <c r="N6" t="n" s="3">
         <v>1.8590038E7</v>
       </c>
-      <c r="N6" t="n" s="3">
+      <c r="O6" t="n" s="3">
         <v>1.2601556E7</v>
       </c>
-      <c r="O6" t="n" s="3">
+      <c r="P6" t="n" s="3">
         <v>6024969.0</v>
       </c>
-      <c r="P6" t="n" s="3">
+      <c r="Q6" t="n" s="3">
         <v>1.8941022E7</v>
       </c>
-      <c r="Q6" t="n" s="3">
+      <c r="R6" t="n" s="3">
         <v>1.3175808E7</v>
       </c>
-      <c r="R6" t="n" s="3">
+      <c r="S6" t="n" s="3">
         <v>8416776.0</v>
       </c>
-      <c r="S6" t="n" s="3">
+      <c r="T6" t="n" s="3">
         <v>4059075.0</v>
       </c>
-      <c r="T6" t="n" s="3">
+      <c r="U6" t="n" s="3">
         <v>1.7444851E7</v>
       </c>
-      <c r="U6" t="n" s="3">
+      <c r="V6" t="n" s="3">
         <v>1.2372018E7</v>
       </c>
-      <c r="V6" t="n" s="3">
+      <c r="W6" t="n" s="3">
         <v>7973512.0</v>
       </c>
-      <c r="W6" t="n" s="3">
+      <c r="X6" t="n" s="3">
         <v>4135522.0</v>
       </c>
-      <c r="X6" t="n" s="3">
+      <c r="Y6" t="n" s="3">
         <v>1.6468298E7</v>
       </c>
-      <c r="Y6" t="n" s="3">
+      <c r="Z6" t="n" s="3">
         <v>1.1419574E7</v>
       </c>
-      <c r="Z6" t="n" s="3">
+      <c r="AA6" t="n" s="3">
         <v>6982146.0</v>
       </c>
-      <c r="AA6" t="n" s="3">
+      <c r="AB6" t="n" s="3">
         <v>3766485.0</v>
       </c>
-      <c r="AB6" t="n" s="3">
+      <c r="AC6" t="n" s="3">
         <v>2.1367377E7</v>
       </c>
-      <c r="AC6" t="n" s="3">
+      <c r="AD6" t="n" s="3">
         <v>1.6029525E7</v>
       </c>
-      <c r="AD6" t="n" s="3">
+      <c r="AE6" t="n" s="3">
         <v>1.0166418E7</v>
       </c>
-      <c r="AE6" t="n" s="3">
+      <c r="AF6" t="n" s="3">
         <v>5519675.0</v>
       </c>
-      <c r="AF6" t="n" s="3">
+      <c r="AG6" t="n" s="3">
         <v>2.4698912E7</v>
       </c>
-      <c r="AG6" t="n" s="3">
+      <c r="AH6" t="n" s="3">
         <v>1.6864735E7</v>
       </c>
-      <c r="AH6" t="n" s="3">
+      <c r="AI6" t="n" s="3">
         <v>1.0226665E7</v>
       </c>
-      <c r="AI6" t="n" s="3">
+      <c r="AJ6" t="n" s="3">
         <v>5677905.0</v>
       </c>
-      <c r="AJ6" t="n" s="3">
+      <c r="AK6" t="n" s="3">
         <v>2.7196121E7</v>
       </c>
-      <c r="AK6" t="n" s="3">
+      <c r="AL6" t="n" s="3">
         <v>1.9011372E7</v>
       </c>
-      <c r="AL6" t="n" s="3">
+      <c r="AM6" t="n" s="3">
         <v>1.235046E7</v>
       </c>
-      <c r="AM6" t="n" s="3">
+      <c r="AN6" t="n" s="3">
         <v>6803290.0</v>
       </c>
-      <c r="AN6" t="n" s="3">
+      <c r="AO6" t="n" s="3">
         <v>25807.0</v>
       </c>
-      <c r="AO6" t="n" s="3">
+      <c r="AP6" t="n" s="3">
         <v>1.4148325E7</v>
       </c>
-      <c r="AP6" t="n" s="3">
+      <c r="AQ6" t="n" s="3">
         <v>8097756.0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B7" t="n" s="7">
+        <v>2737237.0</v>
+      </c>
+      <c r="C7" t="n" s="7">
         <v>1223886.0</v>
       </c>
-      <c r="C7" t="n" s="7">
+      <c r="D7" t="n" s="7">
         <v>697865.0</v>
       </c>
-      <c r="D7" t="n" s="7">
+      <c r="E7" t="n" s="7">
         <v>-301577.0</v>
       </c>
-      <c r="E7" t="n" s="7">
+      <c r="F7" t="n" s="7">
         <v>3854553.0</v>
       </c>
-      <c r="F7" t="s" s="7">
-[...2 lines deleted...]
-      <c r="G7" t="n" s="7">
+      <c r="G7" t="s" s="7">
+        <v>45</v>
+      </c>
+      <c r="H7" t="n" s="7">
         <v>2428334.0</v>
       </c>
-      <c r="H7" t="n" s="7">
+      <c r="I7" t="n" s="7">
         <v>1013305.0</v>
       </c>
-      <c r="I7" t="n" s="7">
+      <c r="J7" t="n" s="7">
         <v>-440283.0</v>
       </c>
-      <c r="J7" t="n" s="7">
+      <c r="K7" t="n" s="7">
         <v>-175169.0</v>
       </c>
-      <c r="K7" t="n" s="7">
+      <c r="L7" t="n" s="7">
         <v>1475996.0</v>
       </c>
-      <c r="L7" t="n" s="7">
+      <c r="M7" t="n" s="7">
         <v>-4716326.0</v>
       </c>
-      <c r="M7" t="n" s="7">
+      <c r="N7" t="n" s="7">
         <v>-3571451.0</v>
       </c>
-      <c r="N7" t="n" s="7">
+      <c r="O7" t="n" s="7">
         <v>-1219205.0</v>
       </c>
-      <c r="O7" t="n" s="7">
+      <c r="P7" t="n" s="7">
         <v>-2631077.0</v>
       </c>
-      <c r="P7" t="n" s="7">
+      <c r="Q7" t="n" s="7">
         <v>-2730376.0</v>
       </c>
-      <c r="Q7" t="n" s="7">
+      <c r="R7" t="n" s="7">
         <v>-939623.0</v>
       </c>
-      <c r="R7" t="n" s="7">
+      <c r="S7" t="n" s="7">
         <v>-401522.0</v>
       </c>
-      <c r="S7" t="n" s="7">
+      <c r="T7" t="n" s="7">
         <v>463309.0</v>
       </c>
-      <c r="T7" t="n" s="7">
+      <c r="U7" t="n" s="7">
         <v>490693.0</v>
       </c>
-      <c r="U7" t="n" s="7">
+      <c r="V7" t="n" s="7">
         <v>1161505.0</v>
       </c>
-      <c r="V7" t="n" s="7">
+      <c r="W7" t="n" s="7">
         <v>-2746607.0</v>
       </c>
-      <c r="W7" t="n" s="7">
+      <c r="X7" t="n" s="7">
         <v>-2971781.0</v>
       </c>
-      <c r="X7" t="n" s="7">
+      <c r="Y7" t="n" s="7">
         <v>-8141627.0</v>
       </c>
-      <c r="Y7" t="n" s="7">
+      <c r="Z7" t="n" s="7">
         <v>-5680151.0</v>
       </c>
-      <c r="Z7" t="n" s="7">
+      <c r="AA7" t="n" s="7">
         <v>-2915887.0</v>
       </c>
-      <c r="AA7" t="n" s="7">
+      <c r="AB7" t="n" s="7">
         <v>-1038086.0</v>
       </c>
-      <c r="AB7" t="n" s="7">
+      <c r="AC7" t="n" s="7">
         <v>-1089590.0</v>
       </c>
-      <c r="AC7" t="n" s="7">
+      <c r="AD7" t="n" s="7">
         <v>-524151.0</v>
       </c>
-      <c r="AD7" t="n" s="7">
+      <c r="AE7" t="n" s="7">
         <v>-241698.0</v>
       </c>
-      <c r="AE7" t="n" s="7">
+      <c r="AF7" t="n" s="7">
         <v>-2700168.0</v>
       </c>
-      <c r="AF7" t="n" s="7">
+      <c r="AG7" t="n" s="7">
         <v>-3824083.0</v>
       </c>
-      <c r="AG7" t="n" s="7">
+      <c r="AH7" t="n" s="7">
         <v>-2783552.0</v>
       </c>
-      <c r="AH7" t="n" s="7">
+      <c r="AI7" t="n" s="7">
         <v>-1572780.0</v>
       </c>
-      <c r="AI7" t="n" s="7">
+      <c r="AJ7" t="n" s="7">
         <v>-1300897.0</v>
       </c>
-      <c r="AJ7" t="n" s="7">
+      <c r="AK7" t="n" s="7">
         <v>-2023698.0</v>
       </c>
-      <c r="AK7" t="n" s="7">
+      <c r="AL7" t="n" s="7">
         <v>244875.0</v>
       </c>
-      <c r="AL7" t="n" s="7">
+      <c r="AM7" t="n" s="7">
         <v>372706.0</v>
       </c>
-      <c r="AM7" t="n" s="7">
+      <c r="AN7" t="n" s="7">
         <v>-680357.0</v>
       </c>
-      <c r="AN7" t="n" s="7">
+      <c r="AO7" t="n" s="7">
         <v>-4109.0</v>
       </c>
-      <c r="AO7" t="n" s="7">
+      <c r="AP7" t="n" s="7">
         <v>-3003419.0</v>
       </c>
-      <c r="AP7" t="n" s="7">
+      <c r="AQ7" t="n" s="7">
         <v>-804185.0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B8" t="n" s="8">
+        <v>-26168.0</v>
+      </c>
+      <c r="C8" t="n" s="8">
         <v>1063512.0</v>
       </c>
-      <c r="C8" t="n" s="8">
+      <c r="D8" t="n" s="8">
         <v>1349735.0</v>
       </c>
-      <c r="D8" t="n" s="8">
+      <c r="E8" t="n" s="8">
         <v>890694.0</v>
       </c>
-      <c r="E8" t="n" s="8">
+      <c r="F8" t="n" s="8">
         <v>-3209905.0</v>
       </c>
-      <c r="F8" t="s" s="8">
-[...2 lines deleted...]
-      <c r="G8" t="n" s="8">
+      <c r="G8" t="s" s="8">
+        <v>45</v>
+      </c>
+      <c r="H8" t="n" s="8">
         <v>-1682369.0</v>
       </c>
-      <c r="H8" t="n" s="8">
+      <c r="I8" t="n" s="8">
         <v>275716.0</v>
       </c>
-      <c r="I8" t="n" s="8">
+      <c r="J8" t="n" s="8">
         <v>-168384.0</v>
       </c>
-      <c r="J8" t="n" s="8">
+      <c r="K8" t="n" s="8">
         <v>1476596.0</v>
       </c>
-      <c r="K8" t="n" s="8">
+      <c r="L8" t="n" s="8">
         <v>-791676.0</v>
       </c>
-      <c r="L8" t="n" s="8">
+      <c r="M8" t="n" s="8">
         <v>7398235.0</v>
       </c>
-      <c r="M8" t="n" s="8">
+      <c r="N8" t="n" s="8">
         <v>5989033.0</v>
       </c>
-      <c r="N8" t="n" s="8">
+      <c r="O8" t="n" s="8">
         <v>3795130.0</v>
       </c>
-      <c r="O8" t="n" s="8">
+      <c r="P8" t="n" s="8">
         <v>5189004.0</v>
       </c>
-      <c r="P8" t="n" s="8">
+      <c r="Q8" t="n" s="8">
         <v>3499338.0</v>
       </c>
-      <c r="Q8" t="n" s="8">
+      <c r="R8" t="n" s="8">
         <v>1435694.0</v>
       </c>
-      <c r="R8" t="n" s="8">
+      <c r="S8" t="n" s="8">
         <v>742388.0</v>
       </c>
-      <c r="S8" t="n" s="8">
+      <c r="T8" t="n" s="8">
         <v>-414477.0</v>
       </c>
-      <c r="T8" t="n" s="8">
+      <c r="U8" t="n" s="8">
         <v>375913.0</v>
       </c>
-      <c r="U8" t="n" s="8">
+      <c r="V8" t="n" s="8">
         <v>-353054.0</v>
       </c>
-      <c r="V8" t="n" s="8">
+      <c r="W8" t="n" s="8">
         <v>3351850.0</v>
       </c>
-      <c r="W8" t="n" s="8">
+      <c r="X8" t="n" s="8">
         <v>3198195.0</v>
       </c>
-      <c r="X8" t="n" s="8">
+      <c r="Y8" t="n" s="8">
         <v>8027021.0</v>
       </c>
-      <c r="Y8" t="n" s="8">
+      <c r="Z8" t="n" s="8">
         <v>5580017.0</v>
       </c>
-      <c r="Z8" t="n" s="8">
+      <c r="AA8" t="n" s="8">
         <v>3114357.0</v>
       </c>
-      <c r="AA8" t="n" s="8">
+      <c r="AB8" t="n" s="8">
         <v>1070541.0</v>
       </c>
-      <c r="AB8" t="n" s="8">
+      <c r="AC8" t="n" s="8">
         <v>216817.0</v>
       </c>
-      <c r="AC8" t="n" s="8">
+      <c r="AD8" t="n" s="8">
         <v>205835.0</v>
       </c>
-      <c r="AD8" t="n" s="8">
+      <c r="AE8" t="n" s="8">
         <v>-156995.0</v>
       </c>
-      <c r="AE8" t="n" s="8">
+      <c r="AF8" t="n" s="8">
         <v>2362689.0</v>
       </c>
-      <c r="AF8" t="n" s="8">
+      <c r="AG8" t="n" s="8">
         <v>1097558.0</v>
       </c>
-      <c r="AG8" t="n" s="8">
+      <c r="AH8" t="n" s="8">
         <v>-257539.0</v>
       </c>
-      <c r="AH8" t="n" s="8">
+      <c r="AI8" t="n" s="8">
         <v>-940064.0</v>
       </c>
-      <c r="AI8" t="n" s="8">
+      <c r="AJ8" t="n" s="8">
         <v>108685.0</v>
       </c>
-      <c r="AJ8" t="n" s="8">
+      <c r="AK8" t="n" s="8">
         <v>-2028446.0</v>
       </c>
-      <c r="AK8" t="n" s="8">
+      <c r="AL8" t="n" s="8">
         <v>-2570586.0</v>
       </c>
-      <c r="AL8" t="n" s="8">
+      <c r="AM8" t="n" s="8">
         <v>-1950761.0</v>
       </c>
-      <c r="AM8" t="n" s="8">
+      <c r="AN8" t="n" s="8">
         <v>1560.0</v>
       </c>
-      <c r="AN8" t="n" s="8">
+      <c r="AO8" t="n" s="8">
         <v>-741.0</v>
       </c>
-      <c r="AO8" t="n" s="8">
+      <c r="AP8" t="n" s="8">
         <v>764707.0</v>
       </c>
-      <c r="AP8" t="n" s="8">
+      <c r="AQ8" t="n" s="8">
         <v>738591.0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B9" t="n" s="9">
+        <v>2711069.0</v>
+      </c>
+      <c r="C9" t="n" s="9">
         <v>2287548.0</v>
       </c>
-      <c r="C9" t="n" s="9">
+      <c r="D9" t="n" s="9">
         <v>2184755.0</v>
       </c>
-      <c r="D9" t="n" s="9">
+      <c r="E9" t="n" s="9">
         <v>1175687.0</v>
       </c>
-      <c r="E9" t="n" s="9">
+      <c r="F9" t="n" s="9">
         <v>755078.0</v>
       </c>
-      <c r="F9" t="n" s="9">
+      <c r="G9" t="n" s="9">
         <v>624484.0</v>
       </c>
-      <c r="G9" t="n" s="9">
+      <c r="H9" t="n" s="9">
         <v>584425.0</v>
       </c>
-      <c r="H9" t="n" s="9">
+      <c r="I9" t="n" s="9">
         <v>951932.0</v>
       </c>
-      <c r="I9" t="n" s="9">
+      <c r="J9" t="n" s="9">
         <v>-509355.0</v>
       </c>
-      <c r="J9" t="n" s="9">
+      <c r="K9" t="n" s="9">
         <v>1301427.0</v>
       </c>
-      <c r="K9" t="n" s="9">
+      <c r="L9" t="n" s="9">
         <v>684320.0</v>
       </c>
-      <c r="L9" t="n" s="9">
+      <c r="M9" t="n" s="9">
         <v>2681909.0</v>
       </c>
-      <c r="M9" t="n" s="9">
+      <c r="N9" t="n" s="9">
         <v>2417582.0</v>
       </c>
-      <c r="N9" t="n" s="9">
+      <c r="O9" t="n" s="9">
         <v>2575925.0</v>
       </c>
-      <c r="O9" t="n" s="9">
+      <c r="P9" t="n" s="9">
         <v>2557927.0</v>
       </c>
-      <c r="P9" t="n" s="9">
+      <c r="Q9" t="n" s="9">
         <v>768962.0</v>
       </c>
-      <c r="Q9" t="n" s="9">
+      <c r="R9" t="n" s="9">
         <v>496071.0</v>
       </c>
-      <c r="R9" t="n" s="9">
+      <c r="S9" t="n" s="9">
         <v>340866.0</v>
       </c>
-      <c r="S9" t="n" s="9">
+      <c r="T9" t="n" s="9">
         <v>48832.0</v>
       </c>
-      <c r="T9" t="n" s="9">
+      <c r="U9" t="n" s="9">
         <v>866606.0</v>
       </c>
-      <c r="U9" t="n" s="9">
+      <c r="V9" t="n" s="9">
         <v>808451.0</v>
       </c>
-      <c r="V9" t="n" s="9">
+      <c r="W9" t="n" s="9">
         <v>605243.0</v>
       </c>
-      <c r="W9" t="n" s="9">
+      <c r="X9" t="n" s="9">
         <v>226414.0</v>
       </c>
-      <c r="X9" t="n" s="9">
+      <c r="Y9" t="n" s="9">
         <v>-114606.0</v>
       </c>
-      <c r="Y9" t="n" s="9">
+      <c r="Z9" t="n" s="9">
         <v>-100134.0</v>
       </c>
-      <c r="Z9" t="n" s="9">
+      <c r="AA9" t="n" s="9">
         <v>198470.0</v>
       </c>
-      <c r="AA9" t="n" s="9">
+      <c r="AB9" t="n" s="9">
         <v>32455.0</v>
       </c>
-      <c r="AB9" t="n" s="9">
+      <c r="AC9" t="n" s="9">
         <v>-872773.0</v>
       </c>
-      <c r="AC9" t="n" s="9">
+      <c r="AD9" t="n" s="9">
         <v>-318316.0</v>
       </c>
-      <c r="AD9" t="n" s="9">
+      <c r="AE9" t="n" s="9">
         <v>-398693.0</v>
       </c>
-      <c r="AE9" t="n" s="9">
+      <c r="AF9" t="n" s="9">
         <v>-337479.0</v>
       </c>
-      <c r="AF9" t="n" s="9">
+      <c r="AG9" t="n" s="9">
         <v>-2726525.0</v>
       </c>
-      <c r="AG9" t="n" s="9">
+      <c r="AH9" t="n" s="9">
         <v>-3041091.0</v>
       </c>
-      <c r="AH9" t="n" s="9">
+      <c r="AI9" t="n" s="9">
         <v>-2512844.0</v>
       </c>
-      <c r="AI9" t="n" s="9">
+      <c r="AJ9" t="n" s="9">
         <v>-1192212.0</v>
       </c>
-      <c r="AJ9" t="n" s="9">
+      <c r="AK9" t="n" s="9">
         <v>-4052144.0</v>
       </c>
-      <c r="AK9" t="n" s="9">
+      <c r="AL9" t="n" s="9">
         <v>-2325711.0</v>
       </c>
-      <c r="AL9" t="n" s="9">
+      <c r="AM9" t="n" s="9">
         <v>-1578055.0</v>
       </c>
-      <c r="AM9" t="n" s="9">
+      <c r="AN9" t="n" s="9">
         <v>-678797.0</v>
       </c>
-      <c r="AN9" t="n" s="9">
+      <c r="AO9" t="n" s="9">
         <v>-4850.0</v>
       </c>
-      <c r="AO9" t="n" s="9">
+      <c r="AP9" t="n" s="9">
         <v>-2238713.0</v>
       </c>
-      <c r="AP9" t="n" s="9">
+      <c r="AQ9" t="n" s="9">
         <v>-1065594.0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B10" t="n" s="10">
+        <v>2334898.0</v>
+      </c>
+      <c r="C10" t="n" s="10">
         <v>2140552.0</v>
       </c>
-      <c r="C10" t="n" s="10">
+      <c r="D10" t="n" s="10">
         <v>2047600.0</v>
       </c>
-      <c r="D10" t="n" s="10">
+      <c r="E10" t="n" s="10">
         <v>589117.0</v>
       </c>
-      <c r="E10" t="n" s="10">
+      <c r="F10" t="n" s="10">
         <v>644648.0</v>
       </c>
-      <c r="F10" t="n" s="10">
+      <c r="G10" t="n" s="10">
         <v>505367.0</v>
       </c>
-      <c r="G10" t="n" s="10">
+      <c r="H10" t="n" s="10">
         <v>745965.0</v>
       </c>
-      <c r="H10" t="n" s="10">
+      <c r="I10" t="n" s="10">
         <v>1173836.0</v>
       </c>
-      <c r="I10" t="n" s="10">
+      <c r="J10" t="n" s="10">
         <v>-608667.0</v>
       </c>
-      <c r="J10" t="n" s="10">
+      <c r="K10" t="n" s="10">
         <v>1154639.0</v>
       </c>
-      <c r="K10" t="n" s="10">
+      <c r="L10" t="n" s="10">
         <v>615202.0</v>
       </c>
-      <c r="L10" t="n" s="10">
+      <c r="M10" t="n" s="10">
         <v>2598374.0</v>
       </c>
-      <c r="M10" t="n" s="10">
+      <c r="N10" t="n" s="10">
         <v>2267478.0</v>
       </c>
-      <c r="N10" t="n" s="10">
+      <c r="O10" t="n" s="10">
         <v>2483611.0</v>
       </c>
-      <c r="O10" t="n" s="10">
+      <c r="P10" t="n" s="10">
         <v>2514828.0</v>
       </c>
-      <c r="P10" t="n" s="10">
+      <c r="Q10" t="n" s="10">
         <v>723982.0</v>
       </c>
-      <c r="Q10" t="n" s="10">
+      <c r="R10" t="n" s="10">
         <v>462876.0</v>
       </c>
-      <c r="R10" t="n" s="10">
+      <c r="S10" t="n" s="10">
         <v>315906.0</v>
       </c>
-      <c r="S10" t="n" s="10">
+      <c r="T10" t="n" s="10">
         <v>40686.0</v>
       </c>
-      <c r="T10" t="n" s="10">
+      <c r="U10" t="n" s="10">
         <v>927945.0</v>
       </c>
-      <c r="U10" t="n" s="10">
+      <c r="V10" t="n" s="10">
         <v>785403.0</v>
       </c>
-      <c r="V10" t="n" s="10">
+      <c r="W10" t="n" s="10">
         <v>589024.0</v>
       </c>
-      <c r="W10" t="n" s="10">
+      <c r="X10" t="n" s="10">
         <v>218408.0</v>
       </c>
-      <c r="X10" t="n" s="10">
+      <c r="Y10" t="n" s="10">
         <v>-169548.0</v>
       </c>
-      <c r="Y10" t="n" s="10">
+      <c r="Z10" t="n" s="10">
         <v>-125440.0</v>
       </c>
-      <c r="Z10" t="n" s="10">
+      <c r="AA10" t="n" s="10">
         <v>186339.0</v>
       </c>
-      <c r="AA10" t="n" s="10">
+      <c r="AB10" t="n" s="10">
         <v>25936.0</v>
       </c>
-      <c r="AB10" t="n" s="10">
+      <c r="AC10" t="n" s="10">
         <v>-582681.0</v>
       </c>
-      <c r="AC10" t="n" s="10">
+      <c r="AD10" t="n" s="10">
         <v>-337550.0</v>
       </c>
-      <c r="AD10" t="n" s="10">
+      <c r="AE10" t="n" s="10">
         <v>-398881.0</v>
       </c>
-      <c r="AE10" t="n" s="10">
+      <c r="AF10" t="n" s="10">
         <v>-337554.0</v>
       </c>
-      <c r="AF10" t="n" s="10">
+      <c r="AG10" t="n" s="10">
         <v>-2727277.0</v>
       </c>
-      <c r="AG10" t="n" s="10">
+      <c r="AH10" t="n" s="10">
         <v>-3041091.0</v>
       </c>
-      <c r="AH10" t="n" s="10">
+      <c r="AI10" t="n" s="10">
         <v>-2512844.0</v>
       </c>
-      <c r="AI10" t="n" s="10">
+      <c r="AJ10" t="n" s="10">
         <v>-1192212.0</v>
       </c>
-      <c r="AJ10" t="n" s="10">
+      <c r="AK10" t="n" s="10">
         <v>-4052241.0</v>
       </c>
-      <c r="AK10" t="n" s="10">
+      <c r="AL10" t="n" s="10">
         <v>-2325711.0</v>
       </c>
-      <c r="AL10" t="n" s="10">
+      <c r="AM10" t="n" s="10">
         <v>-1578055.0</v>
       </c>
-      <c r="AM10" t="n" s="10">
+      <c r="AN10" t="n" s="10">
         <v>-678797.0</v>
       </c>
-      <c r="AN10" t="n" s="10">
+      <c r="AO10" t="n" s="10">
         <v>-4850.0</v>
       </c>
-      <c r="AO10" t="n" s="10">
+      <c r="AP10" t="n" s="10">
         <v>-2238713.0</v>
       </c>
-      <c r="AP10" t="n" s="10">
+      <c r="AQ10" t="n" s="10">
         <v>-1065595.0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B12" t="s" s="11">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C12" t="s" s="11">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D12" t="s" s="11">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E12" t="s" s="11">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="F12" t="s" s="11">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="G12" t="s" s="11">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="H12" t="s" s="11">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="I12" t="s" s="11">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="J12" t="s" s="11">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="K12" t="s" s="11">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="L12" t="s" s="11">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="M12" t="s" s="11">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="N12" t="s" s="11">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="O12" t="s" s="11">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="P12" t="s" s="11">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="Q12" t="s" s="11">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="R12" t="s" s="11">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="S12" t="s" s="11">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="T12" t="s" s="11">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="U12" t="s" s="11">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="V12" t="s" s="11">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="W12" t="s" s="11">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="X12" t="s" s="11">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="Y12" t="s" s="11">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="Z12" t="s" s="11">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="AA12" t="s" s="11">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="AB12" t="s" s="11">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="AC12" t="s" s="11">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="AD12" t="s" s="11">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="AE12" t="s" s="11">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="AF12" t="s" s="11">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="AG12" t="s" s="11">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="AH12" t="s" s="11">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="AI12" t="s" s="11">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="AJ12" t="s" s="11">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="AK12" t="s" s="11">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="AL12" t="s" s="11">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AM12" t="s" s="11">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="AN12" t="s" s="11">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="AO12" t="s" s="11">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="AP12" t="s" s="11">
-        <v>93</v>
+        <v>94</v>
+      </c>
+      <c r="AQ12" t="s" s="11">
+        <v>95</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B13" t="s" s="12">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C13" t="s" s="12">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D13" t="s" s="12">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E13" t="s" s="12">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F13" t="s" s="12">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="G13" t="s" s="12">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H13" t="s" s="12">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="I13" t="s" s="12">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="J13" t="s" s="12">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="K13" t="s" s="12">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="L13" t="s" s="12">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="M13" t="s" s="12">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="N13" t="s" s="12">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="O13" t="s" s="12">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="P13" t="s" s="12">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="Q13" t="s" s="12">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="R13" t="s" s="12">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="S13" t="s" s="12">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="T13" t="s" s="12">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="U13" t="s" s="12">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="V13" t="s" s="12">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="W13" t="s" s="12">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="X13" t="s" s="12">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="Y13" t="s" s="12">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="Z13" t="s" s="12">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AA13" t="s" s="12">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AB13" t="s" s="12">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AC13" t="s" s="12">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AD13" t="s" s="12">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AE13" t="s" s="12">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AF13" t="s" s="12">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AG13" t="s" s="12">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AH13" t="s" s="12">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AI13" t="s" s="12">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AJ13" t="s" s="12">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AK13" t="s" s="12">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AL13" t="s" s="12">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AM13" t="s" s="12">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AN13" t="s" s="12">
         <v>46</v>
       </c>
       <c r="AO13" t="s" s="12">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="AP13" t="s" s="12">
-        <v>45</v>
+        <v>46</v>
+      </c>
+      <c r="AQ13" t="s" s="12">
+        <v>46</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B14" t="n" s="13">
+        <v>1.93385303E8</v>
+      </c>
+      <c r="C14" t="n" s="13">
         <v>1.80477866E8</v>
       </c>
-      <c r="C14" t="n" s="13">
+      <c r="D14" t="n" s="13">
         <v>1.52933544E8</v>
       </c>
-      <c r="D14" t="n" s="13">
+      <c r="E14" t="n" s="13">
         <v>1.23771305E8</v>
       </c>
-      <c r="E14" t="n" s="13">
+      <c r="F14" t="n" s="13">
         <v>1.1573714E8</v>
       </c>
-      <c r="F14" t="n" s="13">
+      <c r="G14" t="n" s="13">
         <v>1.13989835E8</v>
       </c>
-      <c r="G14" t="n" s="13">
+      <c r="H14" t="n" s="13">
         <v>9.3120055E7</v>
       </c>
-      <c r="H14" t="n" s="13">
+      <c r="I14" t="n" s="13">
         <v>9.0697744E7</v>
       </c>
-      <c r="I14" t="n" s="13">
+      <c r="J14" t="n" s="13">
         <v>1.02879172E8</v>
       </c>
-      <c r="J14" t="n" s="13">
+      <c r="K14" t="n" s="13">
         <v>9.9188172E7</v>
       </c>
-      <c r="K14" t="n" s="13">
+      <c r="L14" t="n" s="13">
         <v>8.9790876E7</v>
       </c>
-      <c r="L14" t="n" s="13">
+      <c r="M14" t="n" s="13">
         <v>9.0562431E7</v>
       </c>
-      <c r="M14" t="n" s="13">
+      <c r="N14" t="n" s="13">
         <v>8.8809309E7</v>
       </c>
-      <c r="N14" t="n" s="13">
+      <c r="O14" t="n" s="13">
         <v>8.5867074E7</v>
       </c>
-      <c r="O14" t="n" s="13">
+      <c r="P14" t="n" s="13">
         <v>8.6903236E7</v>
       </c>
-      <c r="P14" t="n" s="13">
+      <c r="Q14" t="n" s="13">
         <v>6.7960714E7</v>
       </c>
-      <c r="Q14" t="n" s="13">
+      <c r="R14" t="n" s="13">
         <v>6.517541E7</v>
       </c>
-      <c r="R14" t="n" s="13">
+      <c r="S14" t="n" s="13">
         <v>6.4136652E7</v>
       </c>
-      <c r="S14" t="n" s="13">
+      <c r="T14" t="n" s="13">
         <v>6.2918044E7</v>
       </c>
-      <c r="T14" t="n" s="13">
+      <c r="U14" t="n" s="13">
         <v>6.2913253E7</v>
       </c>
-      <c r="U14" t="n" s="13">
+      <c r="V14" t="n" s="13">
         <v>6.0260546E7</v>
       </c>
-      <c r="V14" t="n" s="13">
+      <c r="W14" t="n" s="13">
         <v>6.3226386E7</v>
       </c>
-      <c r="W14" t="n" s="13">
+      <c r="X14" t="n" s="13">
         <v>6.2634723E7</v>
       </c>
-      <c r="X14" t="n" s="13">
+      <c r="Y14" t="n" s="13">
         <v>5.8913379E7</v>
       </c>
-      <c r="Y14" t="n" s="13">
+      <c r="Z14" t="n" s="13">
         <v>5.5681643E7</v>
       </c>
-      <c r="Z14" t="n" s="13">
+      <c r="AA14" t="n" s="13">
         <v>5.2345652E7</v>
       </c>
-      <c r="AA14" t="n" s="13">
+      <c r="AB14" t="n" s="13">
         <v>4.9319597E7</v>
       </c>
-      <c r="AB14" t="n" s="13">
+      <c r="AC14" t="n" s="13">
         <v>4.804682E7</v>
       </c>
-      <c r="AC14" t="n" s="13">
+      <c r="AD14" t="n" s="13">
         <v>4.6239787E7</v>
       </c>
-      <c r="AD14" t="n" s="13">
+      <c r="AE14" t="n" s="13">
         <v>4.39068E7</v>
       </c>
-      <c r="AE14" t="n" s="13">
+      <c r="AF14" t="n" s="13">
         <v>4.6429309E7</v>
       </c>
-      <c r="AF14" t="n" s="13">
+      <c r="AG14" t="n" s="13">
         <v>4.2076511E7</v>
       </c>
-      <c r="AG14" t="n" s="13">
+      <c r="AH14" t="n" s="13">
         <v>3.5687509E7</v>
       </c>
-      <c r="AH14" t="n" s="13">
+      <c r="AI14" t="n" s="13">
         <v>3.2812078E7</v>
       </c>
-      <c r="AI14" t="n" s="13">
+      <c r="AJ14" t="n" s="13">
         <v>3.2380385E7</v>
       </c>
-      <c r="AJ14" t="n" s="13">
+      <c r="AK14" t="n" s="13">
         <v>3.0685391E7</v>
       </c>
-      <c r="AK14" t="n" s="13">
+      <c r="AL14" t="n" s="13">
         <v>2.7024132E7</v>
       </c>
-      <c r="AL14" t="n" s="13">
+      <c r="AM14" t="n" s="13">
         <v>2.6450355E7</v>
       </c>
-      <c r="AM14" t="n" s="13">
+      <c r="AN14" t="n" s="13">
         <v>2.6138166E7</v>
       </c>
-      <c r="AN14" t="n" s="13">
+      <c r="AO14" t="n" s="13">
         <v>2827.0</v>
       </c>
-      <c r="AO14" t="n" s="13">
+      <c r="AP14" t="n" s="13">
         <v>1.4660701E7</v>
       </c>
-      <c r="AP14" t="n" s="13">
+      <c r="AQ14" t="n" s="13">
         <v>1.2485223E7</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B15" t="n" s="14">
+        <v>2508539.0</v>
+      </c>
+      <c r="C15" t="n" s="14">
         <v>1569910.0</v>
       </c>
-      <c r="C15" t="n" s="14">
+      <c r="D15" t="n" s="14">
         <v>926359.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>908110.0</v>
       </c>
       <c r="E15" t="n" s="14">
         <v>908110.0</v>
       </c>
       <c r="F15" t="n" s="14">
+        <v>908110.0</v>
+      </c>
+      <c r="G15" t="n" s="14">
         <v>532824.0</v>
       </c>
-      <c r="G15" t="n" s="14">
+      <c r="H15" t="n" s="14">
         <v>546600.0</v>
       </c>
-      <c r="H15" t="n" s="14">
+      <c r="I15" t="n" s="14">
         <v>583974.0</v>
       </c>
-      <c r="I15" t="n" s="14">
+      <c r="J15" t="n" s="14">
         <v>730150.0</v>
       </c>
-      <c r="J15" t="n" s="14">
+      <c r="K15" t="n" s="14">
         <v>857389.0</v>
       </c>
-      <c r="K15" t="n" s="14">
+      <c r="L15" t="n" s="14">
         <v>881331.0</v>
       </c>
-      <c r="L15" t="n" s="14">
+      <c r="M15" t="n" s="14">
         <v>896218.0</v>
       </c>
-      <c r="M15" t="n" s="14">
+      <c r="N15" t="n" s="14">
         <v>1045549.0</v>
       </c>
-      <c r="N15" t="n" s="14">
+      <c r="O15" t="n" s="14">
         <v>1082043.0</v>
       </c>
-      <c r="O15" t="n" s="14">
+      <c r="P15" t="n" s="14">
         <v>1245802.0</v>
       </c>
-      <c r="P15" t="n" s="14">
+      <c r="Q15" t="n" s="14">
         <v>840080.0</v>
       </c>
-      <c r="Q15" t="n" s="14">
+      <c r="R15" t="n" s="14">
         <v>849142.0</v>
       </c>
-      <c r="R15" t="n" s="14">
+      <c r="S15" t="n" s="14">
         <v>783369.0</v>
       </c>
-      <c r="S15" t="n" s="14">
+      <c r="T15" t="n" s="14">
         <v>805140.0</v>
       </c>
-      <c r="T15" t="n" s="14">
+      <c r="U15" t="n" s="14">
         <v>852006.0</v>
       </c>
-      <c r="U15" t="n" s="14">
+      <c r="V15" t="n" s="14">
         <v>810469.0</v>
       </c>
-      <c r="V15" t="n" s="14">
+      <c r="W15" t="n" s="14">
         <v>827608.0</v>
       </c>
-      <c r="W15" t="n" s="14">
+      <c r="X15" t="n" s="14">
         <v>868764.0</v>
       </c>
-      <c r="X15" t="n" s="14">
+      <c r="Y15" t="n" s="14">
         <v>930519.0</v>
       </c>
-      <c r="Y15" t="n" s="14">
+      <c r="Z15" t="n" s="14">
         <v>1024243.0</v>
       </c>
-      <c r="Z15" t="n" s="14">
+      <c r="AA15" t="n" s="14">
         <v>1059105.0</v>
       </c>
-      <c r="AA15" t="n" s="14">
+      <c r="AB15" t="n" s="14">
         <v>1104506.0</v>
       </c>
-      <c r="AB15" t="n" s="14">
+      <c r="AC15" t="n" s="14">
         <v>1106048.0</v>
       </c>
-      <c r="AC15" t="n" s="14">
+      <c r="AD15" t="n" s="14">
         <v>1139712.0</v>
       </c>
-      <c r="AD15" t="n" s="14">
+      <c r="AE15" t="n" s="14">
         <v>1167281.0</v>
       </c>
-      <c r="AE15" t="n" s="14">
+      <c r="AF15" t="n" s="14">
         <v>1095640.0</v>
       </c>
-      <c r="AF15" t="n" s="14">
+      <c r="AG15" t="n" s="14">
         <v>1050997.0</v>
       </c>
-      <c r="AG15" t="n" s="14">
+      <c r="AH15" t="n" s="14">
         <v>980400.0</v>
       </c>
-      <c r="AH15" t="n" s="14">
+      <c r="AI15" t="n" s="14">
         <v>921107.0</v>
       </c>
-      <c r="AI15" t="n" s="14">
+      <c r="AJ15" t="n" s="14">
         <v>842205.0</v>
       </c>
-      <c r="AJ15" t="n" s="14">
+      <c r="AK15" t="n" s="14">
         <v>743760.0</v>
       </c>
-      <c r="AK15" t="n" s="14">
+      <c r="AL15" t="n" s="14">
         <v>672374.0</v>
       </c>
-      <c r="AL15" t="n" s="14">
+      <c r="AM15" t="n" s="14">
         <v>622418.0</v>
       </c>
-      <c r="AM15" t="n" s="14">
+      <c r="AN15" t="n" s="14">
         <v>622079.0</v>
       </c>
-      <c r="AN15" t="n" s="14">
+      <c r="AO15" t="n" s="14">
         <v>551.0</v>
       </c>
-      <c r="AO15" t="n" s="14">
+      <c r="AP15" t="n" s="14">
         <v>483166.0</v>
       </c>
-      <c r="AP15" t="n" s="14">
+      <c r="AQ15" t="n" s="14">
         <v>477502.0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B16" t="n" s="18">
+        <v>671950.0</v>
+      </c>
+      <c r="C16" t="n" s="18">
         <v>698831.0</v>
       </c>
-      <c r="C16" t="n" s="18">
+      <c r="D16" t="n" s="18">
         <v>314076.0</v>
       </c>
-      <c r="D16" t="n" s="18">
+      <c r="E16" t="n" s="18">
         <v>478227.0</v>
       </c>
-      <c r="E16" t="n" s="18">
+      <c r="F16" t="n" s="18">
         <v>658367.0</v>
       </c>
-      <c r="F16" t="n" s="18">
+      <c r="G16" t="n" s="18">
         <v>578882.0</v>
       </c>
-      <c r="G16" t="n" s="18">
+      <c r="H16" t="n" s="18">
         <v>99999.0</v>
       </c>
-      <c r="H16" t="n" s="18">
+      <c r="I16" t="n" s="18">
         <v>193780.0</v>
       </c>
-      <c r="I16" t="n" s="18">
+      <c r="J16" t="n" s="18">
         <v>236891.0</v>
       </c>
-      <c r="J16" t="n" s="18">
+      <c r="K16" t="n" s="18">
         <v>82917.0</v>
       </c>
-      <c r="K16" t="n" s="18">
+      <c r="L16" t="n" s="18">
         <v>97830.0</v>
       </c>
-      <c r="L16" t="n" s="18">
+      <c r="M16" t="n" s="18">
         <v>75726.0</v>
       </c>
-      <c r="M16" t="n" s="18">
+      <c r="N16" t="n" s="18">
         <v>85859.0</v>
       </c>
-      <c r="N16" t="n" s="18">
+      <c r="O16" t="n" s="18">
         <v>107023.0</v>
       </c>
-      <c r="O16" t="n" s="18">
+      <c r="P16" t="n" s="18">
         <v>116189.0</v>
       </c>
-      <c r="P16" t="n" s="18">
+      <c r="Q16" t="n" s="18">
         <v>39080.0</v>
       </c>
-      <c r="Q16" t="n" s="18">
+      <c r="R16" t="n" s="18">
         <v>40755.0</v>
       </c>
-      <c r="R16" t="n" s="18">
+      <c r="S16" t="n" s="18">
         <v>45201.0</v>
       </c>
-      <c r="S16" t="n" s="18">
+      <c r="T16" t="n" s="18">
         <v>48897.0</v>
       </c>
-      <c r="T16" t="n" s="18">
+      <c r="U16" t="n" s="18">
         <v>50361.0</v>
       </c>
-      <c r="U16" t="n" s="18">
+      <c r="V16" t="n" s="18">
         <v>47419.0</v>
       </c>
-      <c r="V16" t="n" s="18">
+      <c r="W16" t="n" s="18">
         <v>48996.0</v>
       </c>
-      <c r="W16" t="n" s="18">
+      <c r="X16" t="n" s="18">
         <v>63112.0</v>
       </c>
-      <c r="X16" t="n" s="18">
+      <c r="Y16" t="n" s="18">
         <v>61711.0</v>
       </c>
-      <c r="Y16" t="n" s="18">
+      <c r="Z16" t="n" s="18">
         <v>70098.0</v>
       </c>
-      <c r="Z16" t="n" s="18">
+      <c r="AA16" t="n" s="18">
         <v>79243.0</v>
       </c>
-      <c r="AA16" t="n" s="18">
+      <c r="AB16" t="n" s="18">
         <v>87859.0</v>
       </c>
-      <c r="AB16" t="n" s="18">
+      <c r="AC16" t="n" s="18">
         <v>100074.0</v>
       </c>
-      <c r="AC16" t="n" s="18">
+      <c r="AD16" t="n" s="18">
         <v>110879.0</v>
       </c>
-      <c r="AD16" t="n" s="18">
+      <c r="AE16" t="n" s="18">
         <v>131006.0</v>
       </c>
-      <c r="AE16" t="n" s="18">
+      <c r="AF16" t="n" s="18">
         <v>135381.0</v>
       </c>
-      <c r="AF16" t="n" s="18">
+      <c r="AG16" t="n" s="18">
         <v>149966.0</v>
       </c>
-      <c r="AG16" t="n" s="18">
+      <c r="AH16" t="n" s="18">
         <v>152516.0</v>
       </c>
-      <c r="AH16" t="n" s="18">
+      <c r="AI16" t="n" s="18">
         <v>167522.0</v>
       </c>
-      <c r="AI16" t="n" s="18">
+      <c r="AJ16" t="n" s="18">
         <v>192144.0</v>
       </c>
-      <c r="AJ16" t="n" s="18">
+      <c r="AK16" t="n" s="18">
         <v>223528.0</v>
       </c>
-      <c r="AK16" t="n" s="18">
+      <c r="AL16" t="n" s="18">
         <v>346831.0</v>
       </c>
-      <c r="AL16" t="n" s="18">
+      <c r="AM16" t="n" s="18">
         <v>333832.0</v>
       </c>
-      <c r="AM16" t="n" s="18">
+      <c r="AN16" t="n" s="18">
         <v>287237.0</v>
       </c>
-      <c r="AN16" t="n" s="18">
+      <c r="AO16" t="n" s="18">
         <v>201.0</v>
       </c>
-      <c r="AO16" t="n" s="18">
+      <c r="AP16" t="n" s="18">
         <v>174754.0</v>
       </c>
-      <c r="AP16" t="n" s="18">
+      <c r="AQ16" t="n" s="18">
         <v>163163.0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B17" t="n" s="19">
+        <v>1.83497429E8</v>
+      </c>
+      <c r="C17" t="n" s="19">
         <v>1.78209125E8</v>
       </c>
-      <c r="C17" t="n" s="19">
+      <c r="D17" t="n" s="19">
         <v>1.51693109E8</v>
       </c>
-      <c r="D17" t="n" s="19">
+      <c r="E17" t="n" s="19">
         <v>1.22322827E8</v>
       </c>
-      <c r="E17" t="n" s="19">
+      <c r="F17" t="n" s="19">
         <v>1.14170663E8</v>
       </c>
-      <c r="F17" t="n" s="19">
+      <c r="G17" t="n" s="19">
         <v>1.12878129E8</v>
       </c>
-      <c r="G17" t="n" s="19">
+      <c r="H17" t="n" s="19">
         <v>9.3120055E7</v>
       </c>
-      <c r="H17" t="n" s="19">
+      <c r="I17" t="n" s="19">
         <v>8.991999E7</v>
       </c>
-      <c r="I17" t="n" s="19">
+      <c r="J17" t="n" s="19">
         <v>1.01912131E8</v>
       </c>
-      <c r="J17" t="n" s="19">
+      <c r="K17" t="n" s="19">
         <v>9.8247866E7</v>
       </c>
-      <c r="K17" t="n" s="19">
+      <c r="L17" t="n" s="19">
         <v>8.8811715E7</v>
       </c>
-      <c r="L17" t="n" s="19">
+      <c r="M17" t="n" s="19">
         <v>8.9590487E7</v>
       </c>
-      <c r="M17" t="n" s="19">
+      <c r="N17" t="n" s="19">
         <v>8.7677901E7</v>
       </c>
-      <c r="N17" t="n" s="19">
+      <c r="O17" t="n" s="19">
         <v>8.4678008E7</v>
       </c>
-      <c r="O17" t="n" s="19">
+      <c r="P17" t="n" s="19">
         <v>8.5541245E7</v>
       </c>
-      <c r="P17" t="n" s="19">
+      <c r="Q17" t="n" s="19">
         <v>6.7081554E7</v>
       </c>
-      <c r="Q17" t="n" s="19">
+      <c r="R17" t="n" s="19">
         <v>6.4285513E7</v>
       </c>
-      <c r="R17" t="n" s="19">
+      <c r="S17" t="n" s="19">
         <v>6.3308082E7</v>
       </c>
-      <c r="S17" t="n" s="19">
+      <c r="T17" t="n" s="19">
         <v>6.2064007E7</v>
       </c>
-      <c r="T17" t="n" s="19">
+      <c r="U17" t="n" s="19">
         <v>6.2010886E7</v>
       </c>
-      <c r="U17" t="n" s="19">
+      <c r="V17" t="n" s="19">
         <v>5.9402658E7</v>
       </c>
-      <c r="V17" t="n" s="19">
+      <c r="W17" t="n" s="19">
         <v>6.2349782E7</v>
       </c>
-      <c r="W17" t="n" s="19">
+      <c r="X17" t="n" s="19">
         <v>6.1702845E7</v>
       </c>
-      <c r="X17" t="n" s="19">
+      <c r="Y17" t="n" s="19">
         <v>5.7921149E7</v>
       </c>
-      <c r="Y17" t="n" s="19">
+      <c r="Z17" t="n" s="19">
         <v>5.4587302E7</v>
       </c>
-      <c r="Z17" t="n" s="19">
+      <c r="AA17" t="n" s="19">
         <v>5.1207304E7</v>
       </c>
-      <c r="AA17" t="n" s="19">
+      <c r="AB17" t="n" s="19">
         <v>4.8127232E7</v>
       </c>
-      <c r="AB17" t="n" s="19">
+      <c r="AC17" t="n" s="19">
         <v>4.6840698E7</v>
       </c>
-      <c r="AC17" t="n" s="19">
+      <c r="AD17" t="n" s="19">
         <v>4.4989196E7</v>
       </c>
-      <c r="AD17" t="n" s="19">
+      <c r="AE17" t="n" s="19">
         <v>4.2608513E7</v>
       </c>
-      <c r="AE17" t="n" s="19">
+      <c r="AF17" t="n" s="19">
         <v>4.5198288E7</v>
       </c>
-      <c r="AF17" t="n" s="19">
+      <c r="AG17" t="n" s="19">
         <v>4.0875548E7</v>
       </c>
-      <c r="AG17" t="n" s="19">
+      <c r="AH17" t="n" s="19">
         <v>3.4554593E7</v>
       </c>
-      <c r="AH17" t="n" s="19">
+      <c r="AI17" t="n" s="19">
         <v>3.1723449E7</v>
       </c>
-      <c r="AI17" t="n" s="19">
+      <c r="AJ17" t="n" s="19">
         <v>3.1346036E7</v>
       </c>
-      <c r="AJ17" t="n" s="19">
+      <c r="AK17" t="n" s="19">
         <v>2.9718103E7</v>
       </c>
-      <c r="AK17" t="n" s="19">
+      <c r="AL17" t="n" s="19">
         <v>2.6004927E7</v>
       </c>
-      <c r="AL17" t="n" s="19">
+      <c r="AM17" t="n" s="19">
         <v>2.5494105E7</v>
       </c>
-      <c r="AM17" t="n" s="19">
+      <c r="AN17" t="n" s="19">
         <v>2.522885E7</v>
       </c>
-      <c r="AN17" t="n" s="19">
+      <c r="AO17" t="n" s="19">
         <v>29539.0</v>
       </c>
-      <c r="AO17" t="n" s="19">
+      <c r="AP17" t="n" s="19">
         <v>1.4002781E7</v>
       </c>
-      <c r="AP17" t="n" s="19">
+      <c r="AQ17" t="n" s="19">
         <v>1.1844558E7</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B18" t="n" s="20">
+        <v>1.0472769E7</v>
+      </c>
+      <c r="C18" t="n" s="20">
         <v>1.0560427E7</v>
       </c>
-      <c r="C18" t="n" s="20">
+      <c r="D18" t="n" s="20">
         <v>6614434.0</v>
       </c>
-      <c r="D18" t="n" s="20">
+      <c r="E18" t="n" s="20">
         <v>6976549.0</v>
       </c>
-      <c r="E18" t="n" s="20">
+      <c r="F18" t="n" s="20">
         <v>8567870.0</v>
       </c>
-      <c r="F18" t="n" s="20">
+      <c r="G18" t="n" s="20">
         <v>5273070.0</v>
       </c>
-      <c r="G18" t="n" s="20">
+      <c r="H18" t="n" s="20">
         <v>9728190.0</v>
       </c>
-      <c r="H18" t="n" s="20">
+      <c r="I18" t="n" s="20">
         <v>1.3623058E7</v>
       </c>
-      <c r="I18" t="n" s="20">
+      <c r="J18" t="n" s="20">
         <v>1.4274515E7</v>
       </c>
-      <c r="J18" t="n" s="20">
+      <c r="K18" t="n" s="20">
         <v>1.3132996E7</v>
       </c>
-      <c r="K18" t="n" s="20">
+      <c r="L18" t="n" s="20">
         <v>1.405715E7</v>
       </c>
-      <c r="L18" t="n" s="20">
+      <c r="M18" t="n" s="20">
         <v>1.5067012E7</v>
       </c>
-      <c r="M18" t="n" s="20">
+      <c r="N18" t="n" s="20">
         <v>1.3024058E7</v>
       </c>
-      <c r="N18" t="n" s="20">
+      <c r="O18" t="n" s="20">
         <v>1.6331474E7</v>
       </c>
-      <c r="O18" t="n" s="20">
+      <c r="P18" t="n" s="20">
         <v>1.8222207E7</v>
       </c>
-      <c r="P18" t="n" s="20">
+      <c r="Q18" t="n" s="20">
         <v>9432795.0</v>
       </c>
-      <c r="Q18" t="n" s="20">
+      <c r="R18" t="n" s="20">
         <v>8702290.0</v>
       </c>
-      <c r="R18" t="n" s="20">
+      <c r="S18" t="n" s="20">
         <v>7214770.0</v>
       </c>
-      <c r="S18" t="n" s="20">
+      <c r="T18" t="n" s="20">
         <v>6867594.0</v>
       </c>
-      <c r="T18" t="n" s="20">
+      <c r="U18" t="n" s="20">
         <v>6445976.0</v>
       </c>
-      <c r="U18" t="n" s="20">
+      <c r="V18" t="n" s="20">
         <v>6637703.0</v>
       </c>
-      <c r="V18" t="n" s="20">
+      <c r="W18" t="n" s="20">
         <v>6127956.0</v>
       </c>
-      <c r="W18" t="n" s="20">
+      <c r="X18" t="n" s="20">
         <v>6438882.0</v>
       </c>
-      <c r="X18" t="n" s="20">
+      <c r="Y18" t="n" s="20">
         <v>6007163.0</v>
       </c>
-      <c r="Y18" t="n" s="20">
+      <c r="Z18" t="n" s="20">
         <v>5926659.0</v>
       </c>
-      <c r="Z18" t="n" s="20">
+      <c r="AA18" t="n" s="20">
         <v>5769499.0</v>
       </c>
-      <c r="AA18" t="n" s="20">
+      <c r="AB18" t="n" s="20">
         <v>6225849.0</v>
       </c>
-      <c r="AB18" t="n" s="20">
+      <c r="AC18" t="n" s="20">
         <v>6096716.0</v>
       </c>
-      <c r="AC18" t="n" s="20">
+      <c r="AD18" t="n" s="20">
         <v>6590058.0</v>
       </c>
-      <c r="AD18" t="n" s="20">
+      <c r="AE18" t="n" s="20">
         <v>7033700.0</v>
       </c>
-      <c r="AE18" t="n" s="20">
+      <c r="AF18" t="n" s="20">
         <v>6963383.0</v>
       </c>
-      <c r="AF18" t="n" s="20">
+      <c r="AG18" t="n" s="20">
         <v>7960526.0</v>
       </c>
-      <c r="AG18" t="n" s="20">
+      <c r="AH18" t="n" s="20">
         <v>1.045689E7</v>
       </c>
-      <c r="AH18" t="n" s="20">
+      <c r="AI18" t="n" s="20">
         <v>8538468.0</v>
       </c>
-      <c r="AI18" t="n" s="20">
+      <c r="AJ18" t="n" s="20">
         <v>9861395.0</v>
       </c>
-      <c r="AJ18" t="n" s="20">
+      <c r="AK18" t="n" s="20">
         <v>1.1167514E7</v>
       </c>
-      <c r="AK18" t="n" s="20">
+      <c r="AL18" t="n" s="20">
         <v>5938383.0</v>
       </c>
-      <c r="AL18" t="n" s="20">
+      <c r="AM18" t="n" s="20">
         <v>4199774.0</v>
       </c>
-      <c r="AM18" t="n" s="20">
+      <c r="AN18" t="n" s="20">
         <v>6231303.0</v>
       </c>
-      <c r="AN18" t="n" s="20">
+      <c r="AO18" t="n" s="20">
         <v>6126.0</v>
       </c>
-      <c r="AO18" t="n" s="20">
+      <c r="AP18" t="n" s="20">
         <v>8452777.0</v>
       </c>
-      <c r="AP18" t="n" s="20">
+      <c r="AQ18" t="n" s="20">
         <v>5045071.0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B19" t="n" s="21">
         <v>0.0</v>
       </c>
       <c r="C19" t="n" s="21">
         <v>0.0</v>
       </c>
       <c r="D19" t="n" s="21">
         <v>0.0</v>
       </c>
       <c r="E19" t="n" s="21">
         <v>0.0</v>
       </c>
-      <c r="F19" t="s" s="21">
-[...3 lines deleted...]
-        <v>0.0</v>
+      <c r="F19" t="n" s="21">
+        <v>0.0</v>
+      </c>
+      <c r="G19" t="s" s="21">
+        <v>45</v>
       </c>
       <c r="H19" t="n" s="21">
         <v>0.0</v>
       </c>
       <c r="I19" t="n" s="21">
         <v>0.0</v>
       </c>
       <c r="J19" t="n" s="21">
         <v>0.0</v>
       </c>
       <c r="K19" t="n" s="21">
         <v>0.0</v>
       </c>
       <c r="L19" t="n" s="21">
         <v>0.0</v>
       </c>
       <c r="M19" t="n" s="21">
         <v>0.0</v>
       </c>
       <c r="N19" t="n" s="21">
         <v>0.0</v>
       </c>
       <c r="O19" t="n" s="21">
         <v>0.0</v>
       </c>
@@ -2465,357 +2514,366 @@
       <c r="AF19" t="n" s="21">
         <v>0.0</v>
       </c>
       <c r="AG19" t="n" s="21">
         <v>0.0</v>
       </c>
       <c r="AH19" t="n" s="21">
         <v>0.0</v>
       </c>
       <c r="AI19" t="n" s="21">
         <v>0.0</v>
       </c>
       <c r="AJ19" t="n" s="21">
         <v>0.0</v>
       </c>
       <c r="AK19" t="n" s="21">
         <v>0.0</v>
       </c>
       <c r="AL19" t="n" s="21">
         <v>0.0</v>
       </c>
       <c r="AM19" t="n" s="21">
         <v>0.0</v>
       </c>
       <c r="AN19" t="n" s="21">
+        <v>0.0</v>
+      </c>
+      <c r="AO19" t="n" s="21">
         <v>20.0</v>
       </c>
-      <c r="AO19" t="n" s="21">
-[...1 lines deleted...]
-      </c>
       <c r="AP19" t="n" s="21">
+        <v>0.0</v>
+      </c>
+      <c r="AQ19" t="n" s="21">
         <v>0.0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B20" t="n" s="22">
+        <v>1.97150687E8</v>
+      </c>
+      <c r="C20" t="n" s="22">
         <v>1.91038293E8</v>
       </c>
-      <c r="C20" t="n" s="22">
+      <c r="D20" t="n" s="22">
         <v>1.59547977E8</v>
       </c>
-      <c r="D20" t="n" s="22">
+      <c r="E20" t="n" s="22">
         <v>1.30747854E8</v>
       </c>
-      <c r="E20" t="n" s="22">
+      <c r="F20" t="n" s="22">
         <v>1.24305009E8</v>
       </c>
-      <c r="F20" t="n" s="22">
+      <c r="G20" t="n" s="22">
         <v>1.19262904E8</v>
       </c>
-      <c r="G20" t="n" s="22">
+      <c r="H20" t="n" s="22">
         <v>1.05585064E8</v>
       </c>
-      <c r="H20" t="n" s="22">
+      <c r="I20" t="n" s="22">
         <v>1.04320803E8</v>
       </c>
-      <c r="I20" t="n" s="22">
+      <c r="J20" t="n" s="22">
         <v>1.16186646E8</v>
       </c>
-      <c r="J20" t="n" s="22">
+      <c r="K20" t="n" s="22">
         <v>1.12321168E8</v>
       </c>
-      <c r="K20" t="n" s="22">
+      <c r="L20" t="n" s="22">
         <v>1.03848026E8</v>
       </c>
-      <c r="L20" t="n" s="22">
+      <c r="M20" t="n" s="22">
         <v>1.05629443E8</v>
       </c>
-      <c r="M20" t="n" s="22">
+      <c r="N20" t="n" s="22">
         <v>1.01833367E8</v>
       </c>
-      <c r="N20" t="n" s="22">
+      <c r="O20" t="n" s="22">
         <v>1.02198548E8</v>
       </c>
-      <c r="O20" t="n" s="22">
+      <c r="P20" t="n" s="22">
         <v>1.05125443E8</v>
       </c>
-      <c r="P20" t="n" s="22">
+      <c r="Q20" t="n" s="22">
         <v>7.7393509E7</v>
       </c>
-      <c r="Q20" t="n" s="22">
+      <c r="R20" t="n" s="22">
         <v>7.38777E7</v>
       </c>
-      <c r="R20" t="n" s="22">
+      <c r="S20" t="n" s="22">
         <v>7.1351422E7</v>
       </c>
-      <c r="S20" t="n" s="22">
+      <c r="T20" t="n" s="22">
         <v>6.9785639E7</v>
       </c>
-      <c r="T20" t="n" s="22">
+      <c r="U20" t="n" s="22">
         <v>6.9359229E7</v>
       </c>
-      <c r="U20" t="n" s="22">
+      <c r="V20" t="n" s="22">
         <v>6.6898249E7</v>
       </c>
-      <c r="V20" t="n" s="22">
+      <c r="W20" t="n" s="22">
         <v>6.9354342E7</v>
       </c>
-      <c r="W20" t="n" s="22">
+      <c r="X20" t="n" s="22">
         <v>6.9073603E7</v>
       </c>
-      <c r="X20" t="n" s="22">
+      <c r="Y20" t="n" s="22">
         <v>6.4920542E7</v>
       </c>
-      <c r="Y20" t="n" s="22">
+      <c r="Z20" t="n" s="22">
         <v>6.1608302E7</v>
       </c>
-      <c r="Z20" t="n" s="22">
+      <c r="AA20" t="n" s="22">
         <v>5.8115151E7</v>
       </c>
-      <c r="AA20" t="n" s="22">
+      <c r="AB20" t="n" s="22">
         <v>5.5545446E7</v>
       </c>
-      <c r="AB20" t="n" s="22">
+      <c r="AC20" t="n" s="22">
         <v>5.4143536E7</v>
       </c>
-      <c r="AC20" t="n" s="22">
+      <c r="AD20" t="n" s="22">
         <v>5.2829845E7</v>
       </c>
-      <c r="AD20" t="n" s="22">
+      <c r="AE20" t="n" s="22">
         <v>5.09405E7</v>
       </c>
-      <c r="AE20" t="n" s="22">
+      <c r="AF20" t="n" s="22">
         <v>5.3392692E7</v>
       </c>
-      <c r="AF20" t="n" s="22">
+      <c r="AG20" t="n" s="22">
         <v>5.0037037E7</v>
       </c>
-      <c r="AG20" t="n" s="22">
+      <c r="AH20" t="n" s="22">
         <v>4.6144399E7</v>
       </c>
-      <c r="AH20" t="n" s="22">
+      <c r="AI20" t="n" s="22">
         <v>4.1350546E7</v>
       </c>
-      <c r="AI20" t="n" s="22">
+      <c r="AJ20" t="n" s="22">
         <v>4.224178E7</v>
       </c>
-      <c r="AJ20" t="n" s="22">
+      <c r="AK20" t="n" s="22">
         <v>4.1852905E7</v>
       </c>
-      <c r="AK20" t="n" s="22">
+      <c r="AL20" t="n" s="22">
         <v>3.7352709E7</v>
       </c>
-      <c r="AL20" t="n" s="22">
+      <c r="AM20" t="n" s="22">
         <v>3.5416006E7</v>
       </c>
-      <c r="AM20" t="n" s="22">
+      <c r="AN20" t="n" s="22">
         <v>3.7549812E7</v>
       </c>
-      <c r="AN20" t="n" s="22">
+      <c r="AO20" t="n" s="22">
         <v>40500.0</v>
       </c>
-      <c r="AO20" t="n" s="22">
+      <c r="AP20" t="n" s="22">
         <v>2.3113478E7</v>
       </c>
-      <c r="AP20" t="n" s="22">
+      <c r="AQ20" t="n" s="22">
         <v>2.0360158E7</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B21" t="n" s="27">
+        <v>2.7117092E7</v>
+      </c>
+      <c r="C21" t="n" s="27">
         <v>2.4740157E7</v>
       </c>
-      <c r="C21" t="n" s="27">
+      <c r="D21" t="n" s="27">
         <v>2.2102583E7</v>
       </c>
-      <c r="D21" t="n" s="27">
+      <c r="E21" t="n" s="27">
         <v>1.8726385E7</v>
       </c>
-      <c r="E21" t="n" s="27">
+      <c r="F21" t="n" s="27">
         <v>8939481.0</v>
       </c>
-      <c r="F21" t="n" s="27">
+      <c r="G21" t="n" s="27">
         <v>1.3682899E7</v>
       </c>
-      <c r="G21" t="n" s="27">
+      <c r="H21" t="n" s="27">
         <v>1.3397369E7</v>
       </c>
-      <c r="H21" t="n" s="27">
+      <c r="I21" t="n" s="27">
         <v>1.409786E7</v>
       </c>
-      <c r="I21" t="n" s="27">
+      <c r="J21" t="n" s="27">
         <v>1.7955801E7</v>
       </c>
-      <c r="J21" t="n" s="27">
+      <c r="K21" t="n" s="27">
         <v>1.6936746E7</v>
       </c>
-      <c r="K21" t="n" s="27">
+      <c r="L21" t="n" s="27">
         <v>9545605.0</v>
       </c>
-      <c r="L21" t="n" s="27">
+      <c r="M21" t="n" s="27">
         <v>9015087.0</v>
       </c>
-      <c r="M21" t="n" s="27">
+      <c r="N21" t="n" s="27">
         <v>8357114.0</v>
       </c>
-      <c r="N21" t="n" s="27">
+      <c r="O21" t="n" s="27">
         <v>6396386.0</v>
       </c>
-      <c r="O21" t="n" s="27">
+      <c r="P21" t="n" s="27">
         <v>6399475.0</v>
       </c>
-      <c r="P21" t="n" s="27">
+      <c r="Q21" t="n" s="27">
         <v>3971685.0</v>
       </c>
-      <c r="Q21" t="n" s="27">
+      <c r="R21" t="n" s="27">
         <v>3714582.0</v>
       </c>
-      <c r="R21" t="n" s="27">
+      <c r="S21" t="n" s="27">
         <v>3550082.0</v>
       </c>
-      <c r="S21" t="n" s="27">
+      <c r="T21" t="n" s="27">
         <v>3311529.0</v>
       </c>
-      <c r="T21" t="n" s="27">
+      <c r="U21" t="n" s="27">
         <v>3183628.0</v>
       </c>
-      <c r="U21" t="n" s="27">
+      <c r="V21" t="n" s="27">
         <v>3099118.0</v>
       </c>
-      <c r="V21" t="n" s="27">
+      <c r="W21" t="n" s="27">
         <v>2866177.0</v>
       </c>
-      <c r="W21" t="n" s="27">
+      <c r="X21" t="n" s="27">
         <v>2509178.0</v>
       </c>
-      <c r="X21" t="n" s="27">
+      <c r="Y21" t="n" s="27">
         <v>2268336.0</v>
       </c>
-      <c r="Y21" t="n" s="27">
+      <c r="Z21" t="n" s="27">
         <v>2363918.0</v>
       </c>
-      <c r="Z21" t="n" s="27">
+      <c r="AA21" t="n" s="27">
         <v>2672369.0</v>
       </c>
-      <c r="AA21" t="n" s="27">
+      <c r="AB21" t="n" s="27">
         <v>2487772.0</v>
       </c>
-      <c r="AB21" t="n" s="27">
+      <c r="AC21" t="n" s="27">
         <v>2092105.0</v>
       </c>
-      <c r="AC21" t="n" s="27">
+      <c r="AD21" t="n" s="27">
         <v>1783754.0</v>
       </c>
-      <c r="AD21" t="n" s="27">
+      <c r="AE21" t="n" s="27">
         <v>1594289.0</v>
       </c>
-      <c r="AE21" t="n" s="27">
+      <c r="AF21" t="n" s="27">
         <v>1579358.0</v>
       </c>
-      <c r="AF21" t="n" s="27">
+      <c r="AG21" t="n" s="27">
         <v>1848083.0</v>
       </c>
-      <c r="AG21" t="n" s="27">
+      <c r="AH21" t="n" s="27">
         <v>1499630.0</v>
       </c>
-      <c r="AH21" t="n" s="27">
+      <c r="AI21" t="n" s="27">
         <v>1907034.0</v>
       </c>
-      <c r="AI21" t="n" s="27">
+      <c r="AJ21" t="n" s="27">
         <v>3218792.0</v>
       </c>
-      <c r="AJ21" t="n" s="27">
+      <c r="AK21" t="n" s="27">
         <v>4184536.0</v>
       </c>
-      <c r="AK21" t="n" s="27">
+      <c r="AL21" t="n" s="27">
         <v>5873219.0</v>
       </c>
-      <c r="AL21" t="n" s="27">
+      <c r="AM21" t="n" s="27">
         <v>6586452.0</v>
       </c>
-      <c r="AM21" t="n" s="27">
+      <c r="AN21" t="n" s="27">
         <v>7548222.0</v>
       </c>
-      <c r="AN21" t="n" s="27">
+      <c r="AO21" t="n" s="27">
         <v>9773.0</v>
       </c>
-      <c r="AO21" t="n" s="27">
+      <c r="AP21" t="n" s="27">
         <v>2697179.0</v>
       </c>
-      <c r="AP21" t="n" s="27">
+      <c r="AQ21" t="n" s="27">
         <v>3316683.0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B22" t="n" s="28">
         <v>3116133.0</v>
       </c>
       <c r="C22" t="n" s="28">
         <v>3116133.0</v>
       </c>
       <c r="D22" t="n" s="28">
         <v>3116133.0</v>
       </c>
       <c r="E22" t="n" s="28">
         <v>3116133.0</v>
       </c>
       <c r="F22" t="n" s="28">
         <v>3116133.0</v>
       </c>
       <c r="G22" t="n" s="28">
-        <v>9442826.0</v>
+        <v>3116133.0</v>
       </c>
       <c r="H22" t="n" s="28">
         <v>9442826.0</v>
       </c>
       <c r="I22" t="n" s="28">
-        <v>3777130.0</v>
+        <v>9442826.0</v>
       </c>
       <c r="J22" t="n" s="28">
         <v>3777130.0</v>
       </c>
       <c r="K22" t="n" s="28">
+        <v>3777130.0</v>
+      </c>
+      <c r="L22" t="n" s="28">
         <v>2838490.0</v>
       </c>
-      <c r="L22" t="n" s="28">
+      <c r="M22" t="n" s="28">
         <v>2851823.0</v>
       </c>
-      <c r="M22" t="n" s="28">
+      <c r="N22" t="n" s="28">
         <v>2606574.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2531328.0</v>
       </c>
       <c r="O22" t="n" s="28">
         <v>2531328.0</v>
       </c>
       <c r="P22" t="n" s="28">
         <v>2531328.0</v>
       </c>
       <c r="Q22" t="n" s="28">
         <v>2531328.0</v>
       </c>
       <c r="R22" t="n" s="28">
         <v>2531328.0</v>
       </c>
       <c r="S22" t="n" s="28">
         <v>2531328.0</v>
       </c>
       <c r="T22" t="n" s="28">
         <v>2531328.0</v>
       </c>
       <c r="U22" t="n" s="28">
         <v>2531328.0</v>
       </c>
       <c r="V22" t="n" s="28">
         <v>2531328.0</v>
       </c>
@@ -2849,490 +2907,502 @@
       <c r="AF22" t="n" s="28">
         <v>2531328.0</v>
       </c>
       <c r="AG22" t="n" s="28">
         <v>2531328.0</v>
       </c>
       <c r="AH22" t="n" s="28">
         <v>2531328.0</v>
       </c>
       <c r="AI22" t="n" s="28">
         <v>2531328.0</v>
       </c>
       <c r="AJ22" t="n" s="28">
         <v>2531328.0</v>
       </c>
       <c r="AK22" t="n" s="28">
         <v>2531328.0</v>
       </c>
       <c r="AL22" t="n" s="28">
         <v>2531328.0</v>
       </c>
       <c r="AM22" t="n" s="28">
         <v>2531328.0</v>
       </c>
       <c r="AN22" t="n" s="28">
+        <v>2531328.0</v>
+      </c>
+      <c r="AO22" t="n" s="28">
         <v>2531.0</v>
       </c>
-      <c r="AO22" t="n" s="28">
+      <c r="AP22" t="n" s="28">
         <v>2052128.0</v>
       </c>
-      <c r="AP22" t="n" s="28">
+      <c r="AQ22" t="n" s="28">
         <v>1934702.0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B23" t="n" s="29">
+        <v>1.64265605E8</v>
+      </c>
+      <c r="C23" t="n" s="29">
         <v>1.59822326E8</v>
       </c>
-      <c r="C23" t="n" s="29">
+      <c r="D23" t="n" s="29">
         <v>1.32363182E8</v>
       </c>
-      <c r="D23" t="n" s="29">
+      <c r="E23" t="n" s="29">
         <v>1.06952725E8</v>
       </c>
-      <c r="E23" t="n" s="29">
+      <c r="F23" t="n" s="29">
         <v>1.09774702E8</v>
       </c>
-      <c r="F23" t="n" s="29">
+      <c r="G23" t="n" s="29">
         <v>1.02143042E8</v>
       </c>
-      <c r="G23" t="n" s="29">
+      <c r="H23" t="n" s="29">
         <v>8.5739921E7</v>
       </c>
-      <c r="H23" t="n" s="29">
+      <c r="I23" t="n" s="29">
         <v>8.3217232E7</v>
       </c>
-      <c r="I23" t="n" s="29">
+      <c r="J23" t="n" s="29">
         <v>9.129564E7</v>
       </c>
-      <c r="J23" t="n" s="29">
+      <c r="K23" t="n" s="29">
         <v>8.8444678E7</v>
       </c>
-      <c r="K23" t="n" s="29">
+      <c r="L23" t="n" s="29">
         <v>8.7919942E7</v>
       </c>
-      <c r="L23" t="n" s="29">
+      <c r="M23" t="n" s="29">
         <v>8.9891095E7</v>
       </c>
-      <c r="M23" t="n" s="29">
+      <c r="N23" t="n" s="29">
         <v>8.7100147E7</v>
       </c>
-      <c r="N23" t="n" s="29">
+      <c r="O23" t="n" s="29">
         <v>8.7075311E7</v>
       </c>
-      <c r="O23" t="n" s="29">
+      <c r="P23" t="n" s="29">
         <v>8.7877373E7</v>
       </c>
-      <c r="P23" t="n" s="29">
+      <c r="Q23" t="n" s="29">
         <v>7.0057824E7</v>
       </c>
-      <c r="Q23" t="n" s="29">
+      <c r="R23" t="n" s="29">
         <v>6.6476236E7</v>
       </c>
-      <c r="R23" t="n" s="29">
+      <c r="S23" t="n" s="29">
         <v>6.4347718E7</v>
       </c>
-      <c r="S23" t="n" s="29">
+      <c r="T23" t="n" s="29">
         <v>6.2790858E7</v>
       </c>
-      <c r="T23" t="n" s="29">
+      <c r="U23" t="n" s="29">
         <v>6.2466249E7</v>
       </c>
-      <c r="U23" t="n" s="29">
+      <c r="V23" t="n" s="29">
         <v>6.0299691E7</v>
       </c>
-      <c r="V23" t="n" s="29">
+      <c r="W23" t="n" s="29">
         <v>6.2862934E7</v>
       </c>
-      <c r="W23" t="n" s="29">
+      <c r="X23" t="n" s="29">
         <v>6.2456549E7</v>
       </c>
-      <c r="X23" t="n" s="29">
+      <c r="Y23" t="n" s="29">
         <v>5.8615866E7</v>
       </c>
-      <c r="Y23" t="n" s="29">
+      <c r="Z23" t="n" s="29">
         <v>5.4925109E7</v>
       </c>
-      <c r="Z23" t="n" s="29">
+      <c r="AA23" t="n" s="29">
         <v>5.1124685E7</v>
       </c>
-      <c r="AA23" t="n" s="29">
+      <c r="AB23" t="n" s="29">
         <v>4.8840911E7</v>
       </c>
-      <c r="AB23" t="n" s="29">
+      <c r="AC23" t="n" s="29">
         <v>4.7274388E7</v>
       </c>
-      <c r="AC23" t="n" s="29">
+      <c r="AD23" t="n" s="29">
         <v>4.5510292E7</v>
       </c>
-      <c r="AD23" t="n" s="29">
+      <c r="AE23" t="n" s="29">
         <v>4.3090355E7</v>
       </c>
-      <c r="AE23" t="n" s="29">
+      <c r="AF23" t="n" s="29">
         <v>4.5424515E7</v>
       </c>
-      <c r="AF23" t="n" s="29">
+      <c r="AG23" t="n" s="29">
         <v>4.14328E7</v>
       </c>
-      <c r="AG23" t="n" s="29">
+      <c r="AH23" t="n" s="29">
         <v>3.7348844E7</v>
       </c>
-      <c r="AH23" t="n" s="29">
+      <c r="AI23" t="n" s="29">
         <v>3.1806779E7</v>
       </c>
-      <c r="AI23" t="n" s="29">
+      <c r="AJ23" t="n" s="29">
         <v>3.1626722E7</v>
       </c>
-      <c r="AJ23" t="n" s="29">
+      <c r="AK23" t="n" s="29">
         <v>2.9454168E7</v>
       </c>
-      <c r="AK23" t="n" s="29">
+      <c r="AL23" t="n" s="29">
         <v>2.4678172E7</v>
       </c>
-      <c r="AL23" t="n" s="29">
+      <c r="AM23" t="n" s="29">
         <v>2.2913385E7</v>
       </c>
-      <c r="AM23" t="n" s="29">
+      <c r="AN23" t="n" s="29">
         <v>2.2094584E7</v>
       </c>
-      <c r="AN23" t="n" s="29">
+      <c r="AO23" t="n" s="29">
         <v>1049.0</v>
       </c>
-      <c r="AO23" t="n" s="29">
+      <c r="AP23" t="n" s="29">
         <v>1.4378609E7</v>
       </c>
-      <c r="AP23" t="n" s="29">
+      <c r="AQ23" t="n" s="29">
         <v>1.2063457E7</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B24" t="n" s="30">
+        <v>5767990.0</v>
+      </c>
+      <c r="C24" t="n" s="30">
         <v>6475810.0</v>
       </c>
-      <c r="C24" t="n" s="30">
+      <c r="D24" t="n" s="30">
         <v>5082213.0</v>
       </c>
-      <c r="D24" t="n" s="30">
+      <c r="E24" t="n" s="30">
         <v>5068744.0</v>
       </c>
-      <c r="E24" t="n" s="30">
+      <c r="F24" t="n" s="30">
         <v>5590827.0</v>
       </c>
-      <c r="F24" t="n" s="30">
+      <c r="G24" t="n" s="30">
         <v>3436965.0</v>
       </c>
-      <c r="G24" t="n" s="30">
+      <c r="H24" t="n" s="30">
         <v>4102880.0</v>
       </c>
-      <c r="H24" t="n" s="30">
+      <c r="I24" t="n" s="30">
         <v>7005711.0</v>
       </c>
-      <c r="I24" t="n" s="30">
+      <c r="J24" t="n" s="30">
         <v>6935207.0</v>
       </c>
-      <c r="J24" t="n" s="30">
+      <c r="K24" t="n" s="30">
         <v>6939744.0</v>
       </c>
-      <c r="K24" t="n" s="30">
+      <c r="L24" t="n" s="30">
         <v>6382479.0</v>
       </c>
-      <c r="L24" t="n" s="30">
+      <c r="M24" t="n" s="30">
         <v>6723261.0</v>
       </c>
-      <c r="M24" t="n" s="30">
+      <c r="N24" t="n" s="30">
         <v>6376106.0</v>
       </c>
-      <c r="N24" t="n" s="30">
+      <c r="O24" t="n" s="30">
         <v>8726851.0</v>
       </c>
-      <c r="O24" t="n" s="30">
+      <c r="P24" t="n" s="30">
         <v>1.0848594E7</v>
       </c>
-      <c r="P24" t="n" s="30">
+      <c r="Q24" t="n" s="30">
         <v>3364000.0</v>
       </c>
-      <c r="Q24" t="n" s="30">
+      <c r="R24" t="n" s="30">
         <v>3686882.0</v>
       </c>
-      <c r="R24" t="n" s="30">
+      <c r="S24" t="n" s="30">
         <v>3453622.0</v>
       </c>
-      <c r="S24" t="n" s="30">
+      <c r="T24" t="n" s="30">
         <v>3683252.0</v>
       </c>
-      <c r="T24" t="n" s="30">
+      <c r="U24" t="n" s="30">
         <v>3709352.0</v>
       </c>
-      <c r="U24" t="n" s="30">
+      <c r="V24" t="n" s="30">
         <v>3499440.0</v>
       </c>
-      <c r="V24" t="n" s="30">
+      <c r="W24" t="n" s="30">
         <v>3625231.0</v>
       </c>
-      <c r="W24" t="n" s="30">
+      <c r="X24" t="n" s="30">
         <v>4107876.0</v>
       </c>
-      <c r="X24" t="n" s="30">
+      <c r="Y24" t="n" s="30">
         <v>4036340.0</v>
       </c>
-      <c r="Y24" t="n" s="30">
+      <c r="Z24" t="n" s="30">
         <v>4319275.0</v>
       </c>
-      <c r="Z24" t="n" s="30">
+      <c r="AA24" t="n" s="30">
         <v>4318097.0</v>
       </c>
-      <c r="AA24" t="n" s="30">
+      <c r="AB24" t="n" s="30">
         <v>4216763.0</v>
       </c>
-      <c r="AB24" t="n" s="30">
+      <c r="AC24" t="n" s="30">
         <v>4777043.0</v>
       </c>
-      <c r="AC24" t="n" s="30">
+      <c r="AD24" t="n" s="30">
         <v>5535799.0</v>
       </c>
-      <c r="AD24" t="n" s="30">
+      <c r="AE24" t="n" s="30">
         <v>6255856.0</v>
       </c>
-      <c r="AE24" t="n" s="30">
+      <c r="AF24" t="n" s="30">
         <v>6388819.0</v>
       </c>
-      <c r="AF24" t="n" s="30">
+      <c r="AG24" t="n" s="30">
         <v>6756154.0</v>
       </c>
-      <c r="AG24" t="n" s="30">
+      <c r="AH24" t="n" s="30">
         <v>7295925.0</v>
       </c>
-      <c r="AH24" t="n" s="30">
+      <c r="AI24" t="n" s="30">
         <v>7636733.0</v>
       </c>
-      <c r="AI24" t="n" s="30">
+      <c r="AJ24" t="n" s="30">
         <v>7396266.0</v>
       </c>
-      <c r="AJ24" t="n" s="30">
+      <c r="AK24" t="n" s="30">
         <v>8214201.0</v>
       </c>
-      <c r="AK24" t="n" s="30">
+      <c r="AL24" t="n" s="30">
         <v>6801318.0</v>
       </c>
-      <c r="AL24" t="n" s="30">
+      <c r="AM24" t="n" s="30">
         <v>5916170.0</v>
       </c>
-      <c r="AM24" t="n" s="30">
+      <c r="AN24" t="n" s="30">
         <v>7907004.0</v>
       </c>
-      <c r="AN24" t="n" s="30">
+      <c r="AO24" t="n" s="30">
         <v>6388.0</v>
       </c>
-      <c r="AO24" t="n" s="30">
+      <c r="AP24" t="n" s="30">
         <v>6037689.0</v>
       </c>
-      <c r="AP24" t="n" s="30">
+      <c r="AQ24" t="n" s="30">
         <v>4980019.0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B25" t="n" s="31">
+        <v>1.97150687E8</v>
+      </c>
+      <c r="C25" t="n" s="31">
         <v>1.91038293E8</v>
       </c>
-      <c r="C25" t="n" s="31">
+      <c r="D25" t="n" s="31">
         <v>1.37445395E8</v>
       </c>
-      <c r="D25" t="n" s="31">
+      <c r="E25" t="n" s="31">
         <v>1.12021469E8</v>
       </c>
-      <c r="E25" t="n" s="31">
+      <c r="F25" t="n" s="31">
         <v>1.15365528E8</v>
       </c>
-      <c r="F25" t="n" s="31">
+      <c r="G25" t="n" s="31">
         <v>1.19262904E8</v>
       </c>
-      <c r="G25" t="n" s="31">
+      <c r="H25" t="n" s="31">
         <v>1.05585064E8</v>
       </c>
-      <c r="H25" t="n" s="31">
+      <c r="I25" t="n" s="31">
         <v>1.04320803E8</v>
       </c>
-      <c r="I25" t="n" s="31">
+      <c r="J25" t="n" s="31">
         <v>1.16186646E8</v>
       </c>
-      <c r="J25" t="n" s="31">
+      <c r="K25" t="n" s="31">
         <v>1.12321168E8</v>
       </c>
-      <c r="K25" t="n" s="31">
+      <c r="L25" t="n" s="31">
         <v>1.03848026E8</v>
       </c>
-      <c r="L25" t="n" s="31">
+      <c r="M25" t="n" s="31">
         <v>1.05629443E8</v>
       </c>
-      <c r="M25" t="n" s="31">
+      <c r="N25" t="n" s="31">
         <v>1.01833367E8</v>
       </c>
-      <c r="N25" t="n" s="31">
+      <c r="O25" t="n" s="31">
         <v>1.02198548E8</v>
       </c>
-      <c r="O25" t="n" s="31">
+      <c r="P25" t="n" s="31">
         <v>1.05125443E8</v>
       </c>
-      <c r="P25" t="n" s="31">
+      <c r="Q25" t="n" s="31">
         <v>7.7393509E7</v>
       </c>
-      <c r="Q25" t="n" s="31">
+      <c r="R25" t="n" s="31">
         <v>7.38777E7</v>
       </c>
-      <c r="R25" t="n" s="31">
+      <c r="S25" t="n" s="31">
         <v>7.1351422E7</v>
       </c>
-      <c r="S25" t="n" s="31">
+      <c r="T25" t="n" s="31">
         <v>6.9785639E7</v>
       </c>
-      <c r="T25" t="n" s="31">
+      <c r="U25" t="n" s="31">
         <v>6.9359229E7</v>
       </c>
-      <c r="U25" t="n" s="31">
+      <c r="V25" t="n" s="31">
         <v>6.6898249E7</v>
       </c>
-      <c r="V25" t="n" s="31">
+      <c r="W25" t="n" s="31">
         <v>6.9354342E7</v>
       </c>
-      <c r="W25" t="n" s="31">
+      <c r="X25" t="n" s="31">
         <v>6.9073603E7</v>
       </c>
-      <c r="X25" t="n" s="31">
+      <c r="Y25" t="n" s="31">
         <v>6.4920542E7</v>
       </c>
-      <c r="Y25" t="n" s="31">
+      <c r="Z25" t="n" s="31">
         <v>6.1608302E7</v>
       </c>
-      <c r="Z25" t="n" s="31">
+      <c r="AA25" t="n" s="31">
         <v>5.8115151E7</v>
       </c>
-      <c r="AA25" t="n" s="31">
+      <c r="AB25" t="n" s="31">
         <v>5.5545446E7</v>
       </c>
-      <c r="AB25" t="n" s="31">
+      <c r="AC25" t="n" s="31">
         <v>5.4143536E7</v>
       </c>
-      <c r="AC25" t="n" s="31">
+      <c r="AD25" t="n" s="31">
         <v>5.2829845E7</v>
       </c>
-      <c r="AD25" t="n" s="31">
+      <c r="AE25" t="n" s="31">
         <v>5.09405E7</v>
       </c>
-      <c r="AE25" t="n" s="31">
+      <c r="AF25" t="n" s="31">
         <v>5.3392692E7</v>
       </c>
-      <c r="AF25" t="n" s="31">
+      <c r="AG25" t="n" s="31">
         <v>5.0037037E7</v>
       </c>
-      <c r="AG25" t="n" s="31">
+      <c r="AH25" t="n" s="31">
         <v>4.6144399E7</v>
       </c>
-      <c r="AH25" t="n" s="31">
+      <c r="AI25" t="n" s="31">
         <v>4.1350546E7</v>
       </c>
-      <c r="AI25" t="n" s="31">
+      <c r="AJ25" t="n" s="31">
         <v>4.224178E7</v>
       </c>
-      <c r="AJ25" t="n" s="31">
+      <c r="AK25" t="n" s="31">
         <v>4.1852905E7</v>
       </c>
-      <c r="AK25" t="n" s="31">
+      <c r="AL25" t="n" s="31">
         <v>-3.7352709E7</v>
       </c>
-      <c r="AL25" t="n" s="31">
+      <c r="AM25" t="n" s="31">
         <v>-3.5416006E7</v>
       </c>
-      <c r="AM25" t="n" s="31">
+      <c r="AN25" t="n" s="31">
         <v>3.7549812E7</v>
       </c>
-      <c r="AN25" t="n" s="31">
+      <c r="AO25" t="n" s="31">
         <v>40500.0</v>
       </c>
-      <c r="AO25" t="n" s="31">
+      <c r="AP25" t="n" s="31">
         <v>2.3113478E7</v>
       </c>
-      <c r="AP25" t="n" s="31">
+      <c r="AQ25" t="n" s="31">
         <v>-2.0360158E7</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B28" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B29" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B30" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B31" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B32" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="B28:AP28"/>
-[...6 lines deleted...]
-    <mergeCell ref="A35:AP35"/>
+    <mergeCell ref="B28:AQ28"/>
+    <mergeCell ref="B29:AQ29"/>
+    <mergeCell ref="B30:AQ30"/>
+    <mergeCell ref="B31:AQ31"/>
+    <mergeCell ref="B32:AQ32"/>
+    <mergeCell ref="A1:AQ1"/>
+    <mergeCell ref="A2:AQ2"/>
+    <mergeCell ref="A35:AQ35"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>