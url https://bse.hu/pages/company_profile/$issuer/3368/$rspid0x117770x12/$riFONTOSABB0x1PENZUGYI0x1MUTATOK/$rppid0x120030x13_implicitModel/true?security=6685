--- v0 (2025-10-27)
+++ v1 (2026-06-25)
@@ -68,72 +68,73 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:Q7"/>
+  <dimension ref="A1:R7"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="43.34765625" customWidth="true" bestFit="true"/>
     <col min="2" max="2" width="14.45703125" customWidth="true" bestFit="true"/>
     <col min="3" max="3" width="14.45703125" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="15.1171875" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="14.45703125" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="14.45703125" customWidth="true" bestFit="true"/>
     <col min="7" max="7" width="14.45703125" customWidth="true" bestFit="true"/>
     <col min="8" max="8" width="14.45703125" customWidth="true" bestFit="true"/>
     <col min="9" max="9" width="14.45703125" customWidth="true" bestFit="true"/>
     <col min="10" max="10" width="13.2890625" customWidth="true" bestFit="true"/>
     <col min="11" max="11" width="15.1171875" customWidth="true" bestFit="true"/>
     <col min="12" max="12" width="14.45703125" customWidth="true" bestFit="true"/>
     <col min="13" max="13" width="14.45703125" customWidth="true" bestFit="true"/>
     <col min="14" max="14" width="14.45703125" customWidth="true" bestFit="true"/>
     <col min="15" max="15" width="14.45703125" customWidth="true" bestFit="true"/>
     <col min="16" max="16" width="14.45703125" customWidth="true" bestFit="true"/>
+    <col min="17" max="17" width="14.45703125" customWidth="true" bestFit="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="B4" t="n">
         <v>2010.0</v>
       </c>
       <c r="C4" t="n">
         <v>2011.0</v>
       </c>
       <c r="D4" t="n">
         <v>2012.0</v>
       </c>
       <c r="E4" t="n">
         <v>2013.0</v>
       </c>
@@ -148,197 +149,209 @@
       </c>
       <c r="I4" t="n">
         <v>2017.0</v>
       </c>
       <c r="J4" t="n">
         <v>2018.0</v>
       </c>
       <c r="K4" t="n">
         <v>2019.0</v>
       </c>
       <c r="L4" t="n">
         <v>2020.0</v>
       </c>
       <c r="M4" t="n">
         <v>2021.0</v>
       </c>
       <c r="N4" t="n">
         <v>2022.0</v>
       </c>
       <c r="O4" t="n">
         <v>2023.0</v>
       </c>
       <c r="P4" t="n">
         <v>2024.0</v>
       </c>
+      <c r="Q4" t="n">
+        <v>2025.0</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5" t="n">
         <v>0.008471518293243776</v>
       </c>
       <c r="C5" t="n">
         <v>0.06234756821682806</v>
       </c>
       <c r="D5" t="n">
         <v>8.750263502253193E-5</v>
       </c>
       <c r="E5" t="n">
         <v>0.5453528989217751</v>
       </c>
       <c r="F5" t="n">
         <v>0.2857517128669307</v>
       </c>
       <c r="G5" t="n">
         <v>0.23377666696420601</v>
       </c>
       <c r="H5" t="n">
         <v>0.19931494902095445</v>
       </c>
       <c r="I5" t="n">
         <v>0.3337970036039391</v>
       </c>
       <c r="J5" t="n">
         <v>1.1664971287940935</v>
       </c>
       <c r="K5" t="n">
         <v>0.12850277395552628</v>
       </c>
       <c r="L5" t="n">
         <v>0.17799257219890877</v>
       </c>
       <c r="M5" t="n">
         <v>4.579361703423659</v>
       </c>
       <c r="N5" t="n">
         <v>4.014633439582729</v>
       </c>
       <c r="O5" t="n">
         <v>3.921701018715944</v>
       </c>
       <c r="P5" t="n">
         <v>3.5078703221098717</v>
       </c>
+      <c r="Q5" t="n">
+        <v>1.1883020730503455</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>3</v>
       </c>
       <c r="B6" t="n">
         <v>0.12770719489444798</v>
       </c>
       <c r="C6" t="n">
         <v>0.20600837399311894</v>
       </c>
       <c r="D6" t="n">
         <v>-0.07309254199132133</v>
       </c>
       <c r="E6" t="n">
         <v>0.38943790463099115</v>
       </c>
       <c r="F6" t="n">
         <v>0.2696234835627632</v>
       </c>
       <c r="G6" t="n">
         <v>0.207480085637722</v>
       </c>
       <c r="H6" t="n">
         <v>0.23557817035966755</v>
       </c>
       <c r="I6" t="n">
         <v>0.2452055877634408</v>
       </c>
       <c r="J6" t="n">
         <v>16.63885151763741</v>
       </c>
       <c r="K6" t="n">
         <v>-0.12236413947100784</v>
       </c>
       <c r="L6" t="n">
         <v>0.009009829505588887</v>
       </c>
       <c r="M6" t="n">
         <v>0.0990264574543397</v>
       </c>
       <c r="N6" t="n">
         <v>0.14532019704433496</v>
       </c>
       <c r="O6" t="n">
         <v>0.13705283108268182</v>
       </c>
       <c r="P6" t="n">
         <v>0.12050453455644741</v>
       </c>
+      <c r="Q6" t="n">
+        <v>0.031145113524185586</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>4</v>
       </c>
       <c r="B7" t="n">
         <v>0.12654562620793128</v>
       </c>
       <c r="C7" t="n">
         <v>0.19383880990418395</v>
       </c>
       <c r="D7" t="n">
         <v>-0.07302747918694986</v>
       </c>
       <c r="E7" t="n">
         <v>0.24992487615548672</v>
       </c>
       <c r="F7" t="n">
         <v>0.2097011314975261</v>
       </c>
       <c r="G7" t="n">
         <v>0.1680140276328565</v>
       </c>
       <c r="H7" t="n">
         <v>0.19629076724156824</v>
       </c>
       <c r="I7" t="n">
         <v>0.18384025987529715</v>
       </c>
       <c r="J7" t="n">
         <v>7.679954562665657</v>
       </c>
       <c r="K7" t="n">
         <v>-0.10843053331412406</v>
       </c>
       <c r="L7" t="n">
         <v>0.007648460370824428</v>
       </c>
       <c r="M7" t="n">
         <v>0.017748706700713504</v>
       </c>
       <c r="N7" t="n">
         <v>0.028979226257548178</v>
       </c>
       <c r="O7" t="n">
         <v>0.027846638908276974</v>
       </c>
       <c r="P7" t="n">
         <v>0.026732032189436684</v>
       </c>
+      <c r="Q7" t="n">
+        <v>0.014232547648584639</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:P1"/>
-    <mergeCell ref="A2:P2"/>
+    <mergeCell ref="A1:Q1"/>
+    <mergeCell ref="A2:Q2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>