--- v0 (2026-04-06)
+++ v1 (2026-06-09)
@@ -68,70 +68,71 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:O7"/>
+  <dimension ref="A1:P7"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="43.34765625" customWidth="true" bestFit="true"/>
     <col min="2" max="2" width="14.45703125" customWidth="true" bestFit="true"/>
     <col min="3" max="3" width="14.45703125" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="15.1171875" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="15.1171875" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="15.1171875" customWidth="true" bestFit="true"/>
     <col min="7" max="7" width="15.1171875" customWidth="true" bestFit="true"/>
     <col min="8" max="8" width="14.45703125" customWidth="true" bestFit="true"/>
     <col min="9" max="9" width="14.45703125" customWidth="true" bestFit="true"/>
     <col min="10" max="10" width="15.1171875" customWidth="true" bestFit="true"/>
     <col min="11" max="11" width="14.45703125" customWidth="true" bestFit="true"/>
     <col min="12" max="12" width="14.45703125" customWidth="true" bestFit="true"/>
     <col min="13" max="13" width="14.45703125" customWidth="true" bestFit="true"/>
     <col min="14" max="14" width="14.45703125" customWidth="true" bestFit="true"/>
+    <col min="15" max="15" width="14.45703125" customWidth="true" bestFit="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="B4" t="n">
         <v>2012.0</v>
       </c>
       <c r="C4" t="n">
         <v>2013.0</v>
       </c>
       <c r="D4" t="n">
         <v>2014.0</v>
       </c>
       <c r="E4" t="n">
         <v>2015.0</v>
       </c>
@@ -140,179 +141,191 @@
       </c>
       <c r="G4" t="n">
         <v>2017.0</v>
       </c>
       <c r="H4" t="n">
         <v>2018.0</v>
       </c>
       <c r="I4" t="n">
         <v>2019.0</v>
       </c>
       <c r="J4" t="n">
         <v>2020.0</v>
       </c>
       <c r="K4" t="n">
         <v>2021.0</v>
       </c>
       <c r="L4" t="n">
         <v>2022.0</v>
       </c>
       <c r="M4" t="n">
         <v>2023.0</v>
       </c>
       <c r="N4" t="n">
         <v>2024.0</v>
       </c>
+      <c r="O4" t="n">
+        <v>2025.0</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5" t="n">
         <v>0.02146078996888918</v>
       </c>
       <c r="C5" t="n">
         <v>0.006552398670369205</v>
       </c>
       <c r="D5" t="n">
         <v>0.17784912063056796</v>
       </c>
       <c r="E5" t="n">
         <v>0.13012119420632576</v>
       </c>
       <c r="F5" t="n">
         <v>0.2778505958581076</v>
       </c>
       <c r="G5" t="n">
         <v>0.011248539325842697</v>
       </c>
       <c r="H5" t="n">
         <v>1.0625381079205278</v>
       </c>
       <c r="I5" t="n">
         <v>1.632807191358154</v>
       </c>
       <c r="J5" t="n">
         <v>2.307366397125297</v>
       </c>
       <c r="K5" t="n">
         <v>2.6658597863270224</v>
       </c>
       <c r="L5" t="n">
         <v>2.7694560567995015</v>
       </c>
       <c r="M5" t="n">
         <v>2.0324101690140517</v>
       </c>
       <c r="N5" t="n">
         <v>2.252500198743938</v>
       </c>
+      <c r="O5" t="n">
+        <v>2.4112225493804442</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>3</v>
       </c>
       <c r="B6" t="n">
         <v>0.06797571654168755</v>
       </c>
       <c r="C6" t="n">
         <v>0.032807591115731685</v>
       </c>
       <c r="D6" t="n">
         <v>-0.022502600231699817</v>
       </c>
       <c r="E6" t="n">
         <v>-0.021801208504904825</v>
       </c>
       <c r="F6" t="n">
         <v>-0.3010910339419894</v>
       </c>
       <c r="G6" t="n">
         <v>-0.10595955056179775</v>
       </c>
       <c r="H6" t="n">
         <v>0.05189742668357806</v>
       </c>
       <c r="I6" t="n">
         <v>0.05567558929255738</v>
       </c>
       <c r="J6" t="n">
         <v>-0.03226228204600687</v>
       </c>
       <c r="K6" t="n">
         <v>0.13357630521509234</v>
       </c>
       <c r="L6" t="n">
         <v>0.24315262046349792</v>
       </c>
       <c r="M6" t="n">
         <v>0.19642964695444742</v>
       </c>
       <c r="N6" t="n">
         <v>0.1109150170919787</v>
       </c>
+      <c r="O6" t="n">
+        <v>0.08767329162066004</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>4</v>
       </c>
       <c r="B7" t="n">
         <v>0.06638500253959459</v>
       </c>
       <c r="C7" t="n">
         <v>0.032502781973115374</v>
       </c>
       <c r="D7" t="n">
         <v>-0.018872118938132988</v>
       </c>
       <c r="E7" t="n">
         <v>-0.019097272403194882</v>
       </c>
       <c r="F7" t="n">
         <v>-0.23509593090656156</v>
       </c>
       <c r="G7" t="n">
         <v>-0.10478091828190582</v>
       </c>
       <c r="H7" t="n">
         <v>0.03831158038848501</v>
       </c>
       <c r="I7" t="n">
         <v>0.028655781726971887</v>
       </c>
       <c r="J7" t="n">
         <v>-0.011760661974042548</v>
       </c>
       <c r="K7" t="n">
         <v>0.03643791988807297</v>
       </c>
       <c r="L7" t="n">
         <v>0.06450602336241303</v>
       </c>
       <c r="M7" t="n">
         <v>0.0647767406143193</v>
       </c>
       <c r="N7" t="n">
         <v>0.03410146358632422</v>
       </c>
+      <c r="O7" t="n">
+        <v>0.025701428256735555</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A2:N2"/>
+    <mergeCell ref="A1:O1"/>
+    <mergeCell ref="A2:O2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>