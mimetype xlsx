--- v0 (2025-11-03)
+++ v1 (2026-08-28)
@@ -6,113 +6,122 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet0" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="22">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="25">
   <si>
     <t>Key annual data - STRT Holding Plc.</t>
   </si>
   <si>
+    <t>audited, consolidated, IFRS; Business Year: January 1 - December 31</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>2022 (1)</t>
+  </si>
+  <si>
+    <t>2023 (2)</t>
+  </si>
+  <si>
+    <t>2024 (2)</t>
+  </si>
+  <si>
+    <t>2025 (3)</t>
+  </si>
+  <si>
+    <t>(thousand HUF)</t>
+  </si>
+  <si>
+    <t>Total revenues</t>
+  </si>
+  <si>
+    <t>Operating Profit (EBIT)</t>
+  </si>
+  <si>
+    <t>Net income from financial activities</t>
+  </si>
+  <si>
+    <t>Profit before tax</t>
+  </si>
+  <si>
+    <t>Profit after tax</t>
+  </si>
+  <si>
+    <t>Dividend per (ordinary) share</t>
+  </si>
+  <si>
+    <t>Fixed Assets</t>
+  </si>
+  <si>
+    <t>Share capital</t>
+  </si>
+  <si>
+    <t>Shareholders equity</t>
+  </si>
+  <si>
+    <t>Total assets</t>
+  </si>
+  <si>
+    <t>Number of employees (at business year end)</t>
+  </si>
+  <si>
+    <t>(1)</t>
+  </si>
+  <si>
+    <t>audited, non-consolidated, in compliance with has; Business Year: October 5 - December 31</t>
+  </si>
+  <si>
+    <t>(2)</t>
+  </si>
+  <si>
     <t>audited, consolidated, in compliance with has; Business Year: January 1 - December 31</t>
   </si>
   <si>
-    <t/>
-[...53 lines deleted...]
-    <t>(2)</t>
+    <t>(3)</t>
   </si>
   <si>
     <t>The information provided herein is for information purposes only and contains data submitted or uploaded by issuers. Data presented herein may be modified based on base period data in subsequent financial reports. The Budapest Stock Exchange Ltd. makes no representation or warranty as to the accuracy, completeness or authenticity of the data. For detailed terms of use, principles of data protection and liability provisions please refer to the relevant legal disclaimer. For further information please consult the relevant financial statements disclosed by the issuer.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -182,274 +191,323 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:E23"/>
+  <dimension ref="A1:F24"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
-    <col min="1" max="1" width="131.91796875" customWidth="true" bestFit="true"/>
-    <col min="2" max="2" width="28.57421875" customWidth="true" bestFit="true"/>
+    <col min="1" max="1" width="105.53515625" customWidth="true" bestFit="true"/>
+    <col min="2" max="2" width="21.4296875" customWidth="true" bestFit="true"/>
     <col min="3" max="3" width="15.3984375" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="15.3984375" customWidth="true" bestFit="true"/>
+    <col min="5" max="5" width="15.3984375" customWidth="true" bestFit="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4" t="s" s="1">
         <v>3</v>
       </c>
       <c r="C4" t="s" s="1">
         <v>4</v>
       </c>
       <c r="D4" t="s" s="1">
         <v>5</v>
       </c>
+      <c r="E4" t="s" s="1">
+        <v>6</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5" t="s" s="2">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="C5" t="s" s="2">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D5" t="s" s="2">
-        <v>6</v>
+        <v>7</v>
+      </c>
+      <c r="E5" t="s" s="2">
+        <v>7</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B6" t="n" s="3">
         <v>0.0</v>
       </c>
       <c r="C6" t="n" s="3">
         <v>122599.0</v>
       </c>
       <c r="D6" t="n" s="3">
         <v>323131.0</v>
       </c>
+      <c r="E6" t="n" s="3">
+        <v>1018463.0</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B7" t="n" s="7">
         <v>-441.0</v>
       </c>
       <c r="C7" t="n" s="7">
         <v>-144885.0</v>
       </c>
       <c r="D7" t="n" s="7">
         <v>-280584.0</v>
       </c>
+      <c r="E7" t="n" s="7">
+        <v>51864.0</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B8" t="n" s="8">
         <v>0.0</v>
       </c>
       <c r="C8" t="n" s="8">
         <v>-61985.0</v>
       </c>
       <c r="D8" t="n" s="8">
         <v>77814.0</v>
       </c>
+      <c r="E8" t="n" s="8">
+        <v>11599.0</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B9" t="n" s="9">
         <v>-441.0</v>
       </c>
       <c r="C9" t="n" s="9">
         <v>-206870.0</v>
       </c>
       <c r="D9" t="n" s="9">
         <v>-202770.0</v>
       </c>
+      <c r="E9" t="n" s="9">
+        <v>63463.0</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B10" t="n" s="10">
         <v>-441.0</v>
       </c>
       <c r="C10" t="n" s="10">
         <v>-217950.0</v>
       </c>
       <c r="D10" t="n" s="10">
         <v>-233009.0</v>
       </c>
+      <c r="E10" t="n" s="10">
+        <v>23684.0</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B11" t="s" s="12">
         <v>2</v>
       </c>
       <c r="C11" t="n" s="12">
         <v>0.0</v>
       </c>
       <c r="D11" t="s" s="12">
         <v>2</v>
       </c>
+      <c r="E11" t="s" s="12">
+        <v>2</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B12" t="n" s="13">
         <v>0.0</v>
       </c>
       <c r="C12" t="n" s="13">
         <v>2601304.0</v>
       </c>
       <c r="D12" t="n" s="13">
         <v>3234486.0</v>
       </c>
+      <c r="E12" t="n" s="13">
+        <v>3934384.0</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B13" t="n" s="18">
         <v>5000.0</v>
       </c>
       <c r="C13" t="n" s="18">
         <v>444306.0</v>
       </c>
       <c r="D13" t="n" s="18">
         <v>507303.0</v>
       </c>
+      <c r="E13" t="n" s="18">
+        <v>721424.0</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B14" t="n" s="19">
         <v>4559.0</v>
       </c>
       <c r="C14" t="n" s="19">
         <v>2642213.0</v>
       </c>
       <c r="D14" t="n" s="19">
         <v>3554894.0</v>
       </c>
+      <c r="E14" t="n" s="19">
+        <v>5285238.0</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B15" t="n" s="20">
         <v>4687.0</v>
       </c>
       <c r="C15" t="n" s="20">
         <v>3091745.0</v>
       </c>
       <c r="D15" t="n" s="20">
         <v>3796822.0</v>
       </c>
+      <c r="E15" t="n" s="20">
+        <v>5686060.0</v>
+      </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B16" t="n" s="21">
         <v>0.0</v>
       </c>
       <c r="C16" t="n" s="21">
         <v>10.0</v>
       </c>
       <c r="D16" t="n" s="21">
         <v>21.0</v>
       </c>
+      <c r="E16" t="n" s="21">
+        <v>27.0</v>
+      </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B19" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B20" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="s">
+        <v>23</v>
+      </c>
+      <c r="B21" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="23">
-[...1 lines deleted...]
-        <v>21</v>
+    <row r="24">
+      <c r="A24" t="s">
+        <v>24</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="B19:D19"/>
-[...3 lines deleted...]
-    <mergeCell ref="A23:D23"/>
+    <mergeCell ref="B19:E19"/>
+    <mergeCell ref="B20:E20"/>
+    <mergeCell ref="B21:E21"/>
+    <mergeCell ref="A1:E1"/>
+    <mergeCell ref="A2:E2"/>
+    <mergeCell ref="A24:E24"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>