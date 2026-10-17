--- v0 (2026-04-02)
+++ v1 (2026-10-17)
@@ -6,61 +6,64 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet0" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="119" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="123" uniqueCount="75">
   <si>
     <t>Mid-year reports - Budapesti Ingatlan Nyrt.</t>
   </si>
   <si>
     <t>Unaudited, consolidated, in compliance with IFRS</t>
   </si>
   <si>
     <t>Key P&amp;L Figures</t>
   </si>
   <si>
+    <t>Jan 2026 - Jun 2026 (1)</t>
+  </si>
+  <si>
     <t>Jan 2025 - Jun 2025 (1)</t>
   </si>
   <si>
     <t>Jan 2024 - Jun 2024 (1)</t>
   </si>
   <si>
     <t>Jan 2023 - Jun 2023 (1)</t>
   </si>
   <si>
     <t>Jan 2022 - Jun 2022 (2)</t>
   </si>
   <si>
     <t>Jan 2021 - Jun 2021 (2)</t>
   </si>
   <si>
     <t>Jan 2020 - Jun 2020 (2)</t>
   </si>
   <si>
     <t>Jan 2019 - Jun 2019 (2)</t>
   </si>
   <si>
     <t>Jan 2018 - Jun 2018 (2)</t>
   </si>
   <si>
     <t>Jan 2017 - Jun 2017 (2)</t>
@@ -105,50 +108,53 @@
     <t>Jan 2006 - Jun 2006 (3)</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>(thousand HUF)</t>
   </si>
   <si>
     <t>Net sales</t>
   </si>
   <si>
     <t>Operating profit (EBIT)</t>
   </si>
   <si>
     <t>Net income from financial activities</t>
   </si>
   <si>
     <t>Profit before tax</t>
   </si>
   <si>
     <t>Profit after tax</t>
   </si>
   <si>
     <t>Key Balance Sheet Items</t>
+  </si>
+  <si>
+    <t>30 Jun 2026</t>
   </si>
   <si>
     <t>30 Jun 2025</t>
   </si>
   <si>
     <t>30 Jun 2024</t>
   </si>
   <si>
     <t>30 Jun 2023</t>
   </si>
   <si>
     <t>30 Jun 2022</t>
   </si>
   <si>
     <t>30 Jun 2021</t>
   </si>
   <si>
     <t>30 Jun 2020</t>
   </si>
   <si>
     <t>30 Jun 2019</t>
   </si>
   <si>
     <t>30 Jun 2018</t>
   </si>
@@ -365,79 +371,80 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:X33"/>
+  <dimension ref="A1:Y33"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="37.2421875" customWidth="true" bestFit="true"/>
     <col min="2" max="2" width="22.23828125" customWidth="true" bestFit="true"/>
     <col min="3" max="3" width="22.23828125" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="22.23828125" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="22.23828125" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="22.23828125" customWidth="true" bestFit="true"/>
     <col min="7" max="7" width="22.23828125" customWidth="true" bestFit="true"/>
     <col min="8" max="8" width="22.23828125" customWidth="true" bestFit="true"/>
     <col min="9" max="9" width="22.23828125" customWidth="true" bestFit="true"/>
     <col min="10" max="10" width="22.23828125" customWidth="true" bestFit="true"/>
     <col min="11" max="11" width="22.23828125" customWidth="true" bestFit="true"/>
     <col min="12" max="12" width="22.23828125" customWidth="true" bestFit="true"/>
     <col min="13" max="13" width="22.23828125" customWidth="true" bestFit="true"/>
     <col min="14" max="14" width="22.23828125" customWidth="true" bestFit="true"/>
     <col min="15" max="15" width="22.23828125" customWidth="true" bestFit="true"/>
     <col min="16" max="16" width="22.23828125" customWidth="true" bestFit="true"/>
     <col min="17" max="17" width="22.23828125" customWidth="true" bestFit="true"/>
     <col min="18" max="18" width="22.23828125" customWidth="true" bestFit="true"/>
     <col min="19" max="19" width="22.23828125" customWidth="true" bestFit="true"/>
-    <col min="20" max="20" width="22.91796875" customWidth="true" bestFit="true"/>
-[...2 lines deleted...]
-    <col min="23" max="23" width="22.23828125" customWidth="true" bestFit="true"/>
+    <col min="20" max="20" width="22.23828125" customWidth="true" bestFit="true"/>
+    <col min="21" max="21" width="22.91796875" customWidth="true" bestFit="true"/>
+    <col min="22" max="22" width="22.23828125" customWidth="true" bestFit="true"/>
+    <col min="23" max="23" width="22.91796875" customWidth="true" bestFit="true"/>
+    <col min="24" max="24" width="22.23828125" customWidth="true" bestFit="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4" t="s" s="1">
         <v>3</v>
       </c>
       <c r="C4" t="s" s="1">
         <v>4</v>
       </c>
       <c r="D4" t="s" s="1">
         <v>5</v>
       </c>
@@ -476,1500 +483,1563 @@
       </c>
       <c r="P4" t="s" s="1">
         <v>17</v>
       </c>
       <c r="Q4" t="s" s="1">
         <v>18</v>
       </c>
       <c r="R4" t="s" s="1">
         <v>19</v>
       </c>
       <c r="S4" t="s" s="1">
         <v>20</v>
       </c>
       <c r="T4" t="s" s="1">
         <v>21</v>
       </c>
       <c r="U4" t="s" s="1">
         <v>22</v>
       </c>
       <c r="V4" t="s" s="1">
         <v>23</v>
       </c>
       <c r="W4" t="s" s="1">
         <v>24</v>
       </c>
+      <c r="X4" t="s" s="1">
+        <v>25</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B5" t="s" s="2">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C5" t="s" s="2">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D5" t="s" s="2">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E5" t="s" s="2">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F5" t="s" s="2">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G5" t="s" s="2">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H5" t="s" s="2">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="I5" t="s" s="2">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="J5" t="s" s="2">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="K5" t="s" s="2">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="L5" t="s" s="2">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="M5" t="s" s="2">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="N5" t="s" s="2">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="O5" t="s" s="2">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="P5" t="s" s="2">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="Q5" t="s" s="2">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="R5" t="s" s="2">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="S5" t="s" s="2">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="T5" t="s" s="2">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="U5" t="s" s="2">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="V5" t="s" s="2">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="W5" t="s" s="2">
-        <v>26</v>
+        <v>27</v>
+      </c>
+      <c r="X5" t="s" s="2">
+        <v>27</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B6" t="n" s="3">
+        <v>8331005.0</v>
+      </c>
+      <c r="C6" t="n" s="3">
         <v>6683410.0</v>
       </c>
-      <c r="C6" t="n" s="3">
+      <c r="D6" t="n" s="3">
         <v>6327412.0</v>
       </c>
-      <c r="D6" t="n" s="3">
+      <c r="E6" t="n" s="3">
         <v>4057953.0</v>
       </c>
-      <c r="E6" t="n" s="3">
+      <c r="F6" t="n" s="3">
         <v>3426483.0</v>
       </c>
-      <c r="F6" t="n" s="3">
+      <c r="G6" t="n" s="3">
         <v>2436410.0</v>
       </c>
-      <c r="G6" t="n" s="3">
+      <c r="H6" t="n" s="3">
         <v>2761494.0</v>
       </c>
-      <c r="H6" t="n" s="3">
+      <c r="I6" t="n" s="3">
         <v>2662320.0</v>
       </c>
-      <c r="I6" t="n" s="3">
+      <c r="J6" t="n" s="3">
         <v>1515841.0</v>
       </c>
-      <c r="J6" t="n" s="3">
+      <c r="K6" t="n" s="3">
         <v>980841.0</v>
       </c>
-      <c r="K6" t="n" s="3">
+      <c r="L6" t="n" s="3">
         <v>1307965.0</v>
       </c>
-      <c r="L6" t="n" s="3">
+      <c r="M6" t="n" s="3">
         <v>898292.0</v>
       </c>
-      <c r="M6" t="n" s="3">
+      <c r="N6" t="n" s="3">
         <v>1070043.0</v>
       </c>
-      <c r="N6" t="n" s="3">
+      <c r="O6" t="n" s="3">
         <v>922603.0</v>
       </c>
-      <c r="O6" t="n" s="3">
+      <c r="P6" t="n" s="3">
         <v>1043863.0</v>
       </c>
-      <c r="P6" t="n" s="3">
+      <c r="Q6" t="n" s="3">
         <v>1120855.0</v>
       </c>
-      <c r="Q6" t="n" s="3">
+      <c r="R6" t="n" s="3">
         <v>1216462.0</v>
       </c>
-      <c r="R6" t="n" s="3">
+      <c r="S6" t="n" s="3">
         <v>1391375.0</v>
       </c>
-      <c r="S6" t="n" s="3">
+      <c r="T6" t="n" s="3">
         <v>1266560.0</v>
       </c>
-      <c r="T6" t="n" s="3">
+      <c r="U6" t="n" s="3">
         <v>7087494.0</v>
       </c>
-      <c r="U6" t="n" s="3">
+      <c r="V6" t="n" s="3">
         <v>2794098.0</v>
       </c>
-      <c r="V6" t="n" s="3">
+      <c r="W6" t="n" s="3">
         <v>5064570.0</v>
       </c>
-      <c r="W6" t="n" s="3">
+      <c r="X6" t="n" s="3">
         <v>830397.0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B7" t="n" s="7">
+        <v>2123022.0</v>
+      </c>
+      <c r="C7" t="n" s="7">
         <v>2911824.0</v>
       </c>
-      <c r="C7" t="n" s="7">
+      <c r="D7" t="n" s="7">
         <v>3730919.0</v>
       </c>
-      <c r="D7" t="n" s="7">
+      <c r="E7" t="n" s="7">
         <v>2270817.0</v>
       </c>
-      <c r="E7" t="n" s="7">
+      <c r="F7" t="n" s="7">
         <v>2999010.0</v>
       </c>
-      <c r="F7" t="n" s="7">
+      <c r="G7" t="n" s="7">
         <v>1471892.0</v>
       </c>
-      <c r="G7" t="n" s="7">
+      <c r="H7" t="n" s="7">
         <v>1841187.0</v>
       </c>
-      <c r="H7" t="n" s="7">
+      <c r="I7" t="n" s="7">
         <v>1222475.0</v>
       </c>
-      <c r="I7" t="n" s="7">
+      <c r="J7" t="n" s="7">
         <v>976482.0</v>
       </c>
-      <c r="J7" t="n" s="7">
+      <c r="K7" t="n" s="7">
         <v>447437.0</v>
       </c>
-      <c r="K7" t="n" s="7">
+      <c r="L7" t="n" s="7">
         <v>131170.0</v>
       </c>
-      <c r="L7" t="n" s="7">
+      <c r="M7" t="n" s="7">
         <v>78279.0</v>
       </c>
-      <c r="M7" t="n" s="7">
+      <c r="N7" t="n" s="7">
         <v>281804.0</v>
       </c>
-      <c r="N7" t="n" s="7">
+      <c r="O7" t="n" s="7">
         <v>237065.0</v>
       </c>
-      <c r="O7" t="n" s="7">
+      <c r="P7" t="n" s="7">
         <v>268702.0</v>
       </c>
-      <c r="P7" t="n" s="7">
+      <c r="Q7" t="n" s="7">
         <v>305140.0</v>
       </c>
-      <c r="Q7" t="n" s="7">
+      <c r="R7" t="n" s="7">
         <v>417584.0</v>
       </c>
-      <c r="R7" t="n" s="7">
+      <c r="S7" t="n" s="7">
         <v>510295.0</v>
       </c>
-      <c r="S7" t="n" s="7">
+      <c r="T7" t="n" s="7">
         <v>843204.0</v>
       </c>
-      <c r="T7" t="n" s="7">
+      <c r="U7" t="n" s="7">
         <v>4027224.0</v>
       </c>
-      <c r="U7" t="n" s="7">
+      <c r="V7" t="n" s="7">
         <v>988126.0</v>
       </c>
-      <c r="V7" t="n" s="7">
+      <c r="W7" t="n" s="7">
         <v>3338429.0</v>
       </c>
-      <c r="W7" t="n" s="7">
+      <c r="X7" t="n" s="7">
         <v>192921.0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B8" t="n" s="8">
+        <v>273265.0</v>
+      </c>
+      <c r="C8" t="n" s="8">
         <v>204310.0</v>
       </c>
-      <c r="C8" t="n" s="8">
+      <c r="D8" t="n" s="8">
         <v>69651.0</v>
       </c>
-      <c r="D8" t="n" s="8">
+      <c r="E8" t="n" s="8">
         <v>366100.0</v>
       </c>
-      <c r="E8" t="n" s="8">
+      <c r="F8" t="n" s="8">
         <v>115570.0</v>
       </c>
-      <c r="F8" t="n" s="8">
+      <c r="G8" t="n" s="8">
         <v>-55801.0</v>
       </c>
-      <c r="G8" t="n" s="8">
+      <c r="H8" t="n" s="8">
         <v>-35154.0</v>
       </c>
-      <c r="H8" t="n" s="8">
+      <c r="I8" t="n" s="8">
         <v>-95860.0</v>
       </c>
-      <c r="I8" t="n" s="8">
+      <c r="J8" t="n" s="8">
         <v>-109442.0</v>
       </c>
-      <c r="J8" t="n" s="8">
+      <c r="K8" t="n" s="8">
         <v>-23327.0</v>
       </c>
-      <c r="K8" t="n" s="8">
+      <c r="L8" t="n" s="8">
         <v>-73890.0</v>
       </c>
-      <c r="L8" t="n" s="8">
+      <c r="M8" t="n" s="8">
         <v>-51088.0</v>
       </c>
-      <c r="M8" t="n" s="8">
+      <c r="N8" t="n" s="8">
         <v>-548174.0</v>
       </c>
-      <c r="N8" t="n" s="8">
+      <c r="O8" t="n" s="8">
         <v>-282793.0</v>
       </c>
-      <c r="O8" t="n" s="8">
+      <c r="P8" t="n" s="8">
         <v>566993.0</v>
       </c>
-      <c r="P8" t="n" s="8">
+      <c r="Q8" t="n" s="8">
         <v>312054.0</v>
       </c>
-      <c r="Q8" t="n" s="8">
+      <c r="R8" t="n" s="8">
         <v>-758800.0</v>
       </c>
-      <c r="R8" t="n" s="8">
+      <c r="S8" t="n" s="8">
         <v>117313.0</v>
       </c>
-      <c r="S8" t="n" s="8">
+      <c r="T8" t="n" s="8">
         <v>268261.0</v>
       </c>
-      <c r="T8" t="n" s="8">
+      <c r="U8" t="n" s="8">
         <v>-238406.0</v>
       </c>
-      <c r="U8" t="n" s="8">
+      <c r="V8" t="n" s="8">
         <v>32841.0</v>
       </c>
-      <c r="V8" t="n" s="8">
+      <c r="W8" t="n" s="8">
         <v>24631.0</v>
       </c>
-      <c r="W8" t="n" s="8">
+      <c r="X8" t="n" s="8">
         <v>-232083.0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B9" t="n" s="9">
+        <v>2396287.0</v>
+      </c>
+      <c r="C9" t="n" s="9">
         <v>3116134.0</v>
       </c>
-      <c r="C9" t="n" s="9">
+      <c r="D9" t="n" s="9">
         <v>3800570.0</v>
       </c>
-      <c r="D9" t="n" s="9">
+      <c r="E9" t="n" s="9">
         <v>2636917.0</v>
       </c>
-      <c r="E9" t="n" s="9">
+      <c r="F9" t="n" s="9">
         <v>3114580.0</v>
       </c>
-      <c r="F9" t="n" s="9">
+      <c r="G9" t="n" s="9">
         <v>1416091.0</v>
       </c>
-      <c r="G9" t="n" s="9">
+      <c r="H9" t="n" s="9">
         <v>1806033.0</v>
       </c>
-      <c r="H9" t="n" s="9">
+      <c r="I9" t="n" s="9">
         <v>1126615.0</v>
       </c>
-      <c r="I9" t="n" s="9">
+      <c r="J9" t="n" s="9">
         <v>867040.0</v>
       </c>
-      <c r="J9" t="n" s="9">
+      <c r="K9" t="n" s="9">
         <v>424110.0</v>
       </c>
-      <c r="K9" t="n" s="9">
+      <c r="L9" t="n" s="9">
         <v>57280.0</v>
       </c>
-      <c r="L9" t="n" s="9">
+      <c r="M9" t="n" s="9">
         <v>27191.0</v>
       </c>
-      <c r="M9" t="n" s="9">
+      <c r="N9" t="n" s="9">
         <v>-266370.0</v>
       </c>
-      <c r="N9" t="n" s="9">
+      <c r="O9" t="n" s="9">
         <v>-45728.0</v>
       </c>
-      <c r="O9" t="n" s="9">
+      <c r="P9" t="n" s="9">
         <v>835695.0</v>
       </c>
-      <c r="P9" t="n" s="9">
+      <c r="Q9" t="n" s="9">
         <v>617194.0</v>
       </c>
-      <c r="Q9" t="n" s="9">
+      <c r="R9" t="n" s="9">
         <v>-341216.0</v>
       </c>
-      <c r="R9" t="n" s="9">
+      <c r="S9" t="n" s="9">
         <v>627608.0</v>
       </c>
-      <c r="S9" t="n" s="9">
+      <c r="T9" t="n" s="9">
         <v>1111465.0</v>
       </c>
-      <c r="T9" t="n" s="9">
+      <c r="U9" t="n" s="9">
         <v>3788818.0</v>
       </c>
-      <c r="U9" t="n" s="9">
+      <c r="V9" t="n" s="9">
         <v>1020967.0</v>
       </c>
-      <c r="V9" t="n" s="9">
+      <c r="W9" t="n" s="9">
         <v>3363060.0</v>
       </c>
-      <c r="W9" t="n" s="9">
+      <c r="X9" t="n" s="9">
         <v>-39162.0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B10" t="n" s="10">
+        <v>2326342.0</v>
+      </c>
+      <c r="C10" t="n" s="10">
         <v>3061034.0</v>
       </c>
-      <c r="C10" t="n" s="10">
+      <c r="D10" t="n" s="10">
         <v>3770355.0</v>
       </c>
-      <c r="D10" t="n" s="10">
+      <c r="E10" t="n" s="10">
         <v>2623843.0</v>
       </c>
-      <c r="E10" t="n" s="10">
+      <c r="F10" t="n" s="10">
         <v>3105883.0</v>
       </c>
-      <c r="F10" t="n" s="10">
+      <c r="G10" t="n" s="10">
         <v>1405655.0</v>
       </c>
-      <c r="G10" t="n" s="10">
+      <c r="H10" t="n" s="10">
         <v>1799490.0</v>
       </c>
-      <c r="H10" t="n" s="10">
+      <c r="I10" t="n" s="10">
         <v>1110009.0</v>
       </c>
-      <c r="I10" t="n" s="10">
+      <c r="J10" t="n" s="10">
         <v>867232.0</v>
       </c>
-      <c r="J10" t="n" s="10">
+      <c r="K10" t="n" s="10">
         <v>325033.0</v>
       </c>
-      <c r="K10" t="n" s="10">
+      <c r="L10" t="n" s="10">
         <v>69713.0</v>
       </c>
-      <c r="L10" t="n" s="10">
+      <c r="M10" t="n" s="10">
         <v>26553.0</v>
       </c>
-      <c r="M10" t="n" s="10">
+      <c r="N10" t="n" s="10">
         <v>-265731.0</v>
       </c>
-      <c r="N10" t="n" s="10">
+      <c r="O10" t="n" s="10">
         <v>-43218.0</v>
       </c>
-      <c r="O10" t="n" s="10">
+      <c r="P10" t="n" s="10">
         <v>1233652.0</v>
       </c>
-      <c r="P10" t="n" s="10">
+      <c r="Q10" t="n" s="10">
         <v>1052702.0</v>
       </c>
-      <c r="Q10" t="n" s="10">
+      <c r="R10" t="n" s="10">
         <v>-358507.0</v>
       </c>
-      <c r="R10" t="n" s="10">
+      <c r="S10" t="n" s="10">
         <v>319995.0</v>
       </c>
-      <c r="S10" t="n" s="10">
+      <c r="T10" t="n" s="10">
         <v>877671.0</v>
       </c>
-      <c r="T10" t="n" s="10">
+      <c r="U10" t="n" s="10">
         <v>3022350.0</v>
       </c>
-      <c r="U10" t="n" s="10">
+      <c r="V10" t="n" s="10">
         <v>800718.0</v>
       </c>
-      <c r="V10" t="n" s="10">
+      <c r="W10" t="n" s="10">
         <v>2462756.0</v>
       </c>
-      <c r="W10" t="n" s="10">
+      <c r="X10" t="n" s="10">
         <v>-49164.0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B12" t="s" s="11">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C12" t="s" s="11">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D12" t="s" s="11">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E12" t="s" s="11">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F12" t="s" s="11">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="G12" t="s" s="11">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="H12" t="s" s="11">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I12" t="s" s="11">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="J12" t="s" s="11">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="K12" t="s" s="11">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L12" t="s" s="11">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="M12" t="s" s="11">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="N12" t="s" s="11">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="O12" t="s" s="11">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="P12" t="s" s="11">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="Q12" t="s" s="11">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="R12" t="s" s="11">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="S12" t="s" s="11">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="T12" t="s" s="11">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="U12" t="s" s="11">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="V12" t="s" s="11">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="W12" t="s" s="11">
-        <v>54</v>
+        <v>55</v>
+      </c>
+      <c r="X12" t="s" s="11">
+        <v>56</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B13" t="s" s="12">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C13" t="s" s="12">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D13" t="s" s="12">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E13" t="s" s="12">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F13" t="s" s="12">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G13" t="s" s="12">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H13" t="s" s="12">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="I13" t="s" s="12">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="J13" t="s" s="12">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="K13" t="s" s="12">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="L13" t="s" s="12">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="M13" t="s" s="12">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="N13" t="s" s="12">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="O13" t="s" s="12">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="P13" t="s" s="12">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="Q13" t="s" s="12">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="R13" t="s" s="12">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="S13" t="s" s="12">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="T13" t="s" s="12">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="U13" t="s" s="12">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="V13" t="s" s="12">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="W13" t="s" s="12">
-        <v>26</v>
+        <v>27</v>
+      </c>
+      <c r="X13" t="s" s="12">
+        <v>27</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="B14" t="n" s="13">
+        <v>9.1796832E7</v>
+      </c>
+      <c r="C14" t="n" s="13">
         <v>8.758554E7</v>
       </c>
-      <c r="C14" t="n" s="13">
+      <c r="D14" t="n" s="13">
         <v>8.3003817E7</v>
       </c>
-      <c r="D14" t="n" s="13">
+      <c r="E14" t="n" s="13">
         <v>7.2767657E7</v>
       </c>
-      <c r="E14" t="n" s="13">
+      <c r="F14" t="n" s="13">
         <v>6.8245177E7</v>
       </c>
-      <c r="F14" t="n" s="13">
+      <c r="G14" t="n" s="13">
         <v>5.5852206E7</v>
       </c>
-      <c r="G14" t="n" s="13">
+      <c r="H14" t="n" s="13">
         <v>4.7937655E7</v>
       </c>
-      <c r="H14" t="n" s="13">
+      <c r="I14" t="n" s="13">
         <v>4.0961146E7</v>
       </c>
-      <c r="I14" t="n" s="13">
+      <c r="J14" t="n" s="13">
         <v>3.3896903E7</v>
       </c>
-      <c r="J14" t="n" s="13">
+      <c r="K14" t="n" s="13">
         <v>1.4107926E7</v>
       </c>
-      <c r="K14" t="n" s="13">
+      <c r="L14" t="n" s="13">
         <v>1.4382095E7</v>
       </c>
-      <c r="L14" t="n" s="13">
+      <c r="M14" t="n" s="13">
         <v>1.5396092E7</v>
       </c>
-      <c r="M14" t="n" s="13">
+      <c r="N14" t="n" s="13">
         <v>1.9137913E7</v>
       </c>
-      <c r="N14" t="n" s="13">
+      <c r="O14" t="n" s="13">
         <v>1.9604475E7</v>
       </c>
-      <c r="O14" t="n" s="13">
+      <c r="P14" t="n" s="13">
         <v>2.1296694E7</v>
       </c>
-      <c r="P14" t="n" s="13">
+      <c r="Q14" t="n" s="13">
         <v>2.6863517E7</v>
       </c>
-      <c r="Q14" t="n" s="13">
+      <c r="R14" t="n" s="13">
         <v>2.7929526E7</v>
       </c>
-      <c r="R14" t="n" s="13">
+      <c r="S14" t="n" s="13">
         <v>3.2445175E7</v>
       </c>
-      <c r="S14" t="n" s="13">
+      <c r="T14" t="n" s="13">
         <v>2.5907938E7</v>
       </c>
-      <c r="T14" t="n" s="13">
+      <c r="U14" t="n" s="13">
         <v>2.5691361E7</v>
       </c>
-      <c r="U14" t="n" s="13">
+      <c r="V14" t="n" s="13">
         <v>2.0903148E7</v>
       </c>
-      <c r="V14" t="n" s="13">
+      <c r="W14" t="n" s="13">
         <v>1.9140213E7</v>
       </c>
-      <c r="W14" t="n" s="13">
+      <c r="X14" t="n" s="13">
         <v>1.5522718E7</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B15" t="n" s="14">
+        <v>3409.0</v>
+      </c>
+      <c r="C15" t="n" s="14">
         <v>4537.0</v>
       </c>
-      <c r="C15" t="n" s="14">
+      <c r="D15" t="n" s="14">
         <v>5544.0</v>
       </c>
-      <c r="D15" t="n" s="14">
+      <c r="E15" t="n" s="14">
         <v>4932.0</v>
       </c>
-      <c r="E15" t="n" s="14">
+      <c r="F15" t="n" s="14">
         <v>5616.0</v>
       </c>
-      <c r="F15" t="n" s="14">
+      <c r="G15" t="n" s="14">
         <v>1821.0</v>
       </c>
-      <c r="G15" t="n" s="14">
+      <c r="H15" t="n" s="14">
         <v>478.0</v>
       </c>
-      <c r="H15" t="s" s="14">
-[...2 lines deleted...]
-      <c r="I15" t="n" s="14">
+      <c r="I15" t="s" s="14">
+        <v>26</v>
+      </c>
+      <c r="J15" t="n" s="14">
         <v>394.0</v>
       </c>
-      <c r="J15" t="n" s="14">
+      <c r="K15" t="n" s="14">
         <v>291.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="L15" t="n" s="14">
         <v>0.0</v>
       </c>
       <c r="M15" t="n" s="14">
         <v>0.0</v>
       </c>
       <c r="N15" t="n" s="14">
         <v>0.0</v>
       </c>
       <c r="O15" t="n" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="P15" t="n" s="14">
         <v>886.0</v>
       </c>
-      <c r="P15" t="n" s="14">
+      <c r="Q15" t="n" s="14">
         <v>5769.0</v>
       </c>
-      <c r="Q15" t="n" s="14">
+      <c r="R15" t="n" s="14">
         <v>37686.0</v>
       </c>
-      <c r="R15" t="n" s="14">
+      <c r="S15" t="n" s="14">
         <v>41293.0</v>
       </c>
-      <c r="S15" t="n" s="14">
+      <c r="T15" t="n" s="14">
         <v>7566.0</v>
       </c>
-      <c r="T15" t="n" s="14">
+      <c r="U15" t="n" s="14">
         <v>10117.0</v>
       </c>
-      <c r="U15" t="n" s="14">
+      <c r="V15" t="n" s="14">
         <v>11755.0</v>
       </c>
-      <c r="V15" t="n" s="14">
+      <c r="W15" t="n" s="14">
         <v>12895.0</v>
       </c>
-      <c r="W15" t="n" s="14">
+      <c r="X15" t="n" s="14">
         <v>2721.0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="B16" t="n" s="18">
+        <v>9.1793423E7</v>
+      </c>
+      <c r="C16" t="n" s="18">
         <v>8.7201986E7</v>
       </c>
-      <c r="C16" t="n" s="18">
+      <c r="D16" t="n" s="18">
         <v>8.2998273E7</v>
       </c>
-      <c r="D16" t="n" s="18">
+      <c r="E16" t="n" s="18">
         <v>7.2762725E7</v>
       </c>
-      <c r="E16" t="n" s="18">
+      <c r="F16" t="n" s="18">
         <v>6.8239561E7</v>
       </c>
-      <c r="F16" t="n" s="18">
+      <c r="G16" t="n" s="18">
         <v>5.5850385E7</v>
       </c>
-      <c r="G16" t="n" s="18">
+      <c r="H16" t="n" s="18">
         <v>4.7937177E7</v>
       </c>
-      <c r="H16" t="n" s="18">
+      <c r="I16" t="n" s="18">
         <v>4.0960718E7</v>
       </c>
-      <c r="I16" t="n" s="18">
+      <c r="J16" t="n" s="18">
         <v>3.3895979E7</v>
       </c>
-      <c r="J16" t="n" s="18">
+      <c r="K16" t="n" s="18">
         <v>1.4103449E7</v>
       </c>
-      <c r="K16" t="n" s="18">
+      <c r="L16" t="n" s="18">
         <v>1.4382095E7</v>
       </c>
-      <c r="L16" t="n" s="18">
+      <c r="M16" t="n" s="18">
         <v>1.5396092E7</v>
       </c>
-      <c r="M16" t="n" s="18">
+      <c r="N16" t="n" s="18">
         <v>1.8698905E7</v>
       </c>
-      <c r="N16" t="n" s="18">
+      <c r="O16" t="n" s="18">
         <v>1.9173315E7</v>
       </c>
-      <c r="O16" t="n" s="18">
+      <c r="P16" t="n" s="18">
         <v>2.0950049E7</v>
       </c>
-      <c r="P16" t="n" s="18">
+      <c r="Q16" t="n" s="18">
         <v>2.6603124E7</v>
       </c>
-      <c r="Q16" t="n" s="18">
+      <c r="R16" t="n" s="18">
         <v>2.7773261E7</v>
       </c>
-      <c r="R16" t="n" s="18">
+      <c r="S16" t="n" s="18">
         <v>3.2346819E7</v>
       </c>
-      <c r="S16" t="n" s="18">
+      <c r="T16" t="n" s="18">
         <v>2.5701693E7</v>
       </c>
-      <c r="T16" t="n" s="18">
+      <c r="U16" t="n" s="18">
         <v>2.5481024E7</v>
       </c>
-      <c r="U16" t="n" s="18">
+      <c r="V16" t="n" s="18">
         <v>2.069164E7</v>
       </c>
-      <c r="V16" t="n" s="18">
+      <c r="W16" t="n" s="18">
         <v>1.8918097E7</v>
       </c>
-      <c r="W16" t="n" s="18">
+      <c r="X16" t="n" s="18">
         <v>1.5312856E7</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="B17" t="n" s="19">
+        <v>0.0</v>
+      </c>
+      <c r="C17" t="n" s="19">
         <v>379017.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="D17" t="n" s="19">
         <v>0.0</v>
       </c>
       <c r="E17" t="n" s="19">
         <v>0.0</v>
       </c>
       <c r="F17" t="n" s="19">
         <v>0.0</v>
       </c>
       <c r="G17" t="n" s="19">
         <v>0.0</v>
       </c>
       <c r="H17" t="n" s="19">
         <v>0.0</v>
       </c>
       <c r="I17" t="n" s="19">
         <v>0.0</v>
       </c>
       <c r="J17" t="n" s="19">
         <v>0.0</v>
       </c>
       <c r="K17" t="n" s="19">
         <v>0.0</v>
       </c>
       <c r="L17" t="n" s="19">
         <v>0.0</v>
       </c>
       <c r="M17" t="n" s="19">
+        <v>0.0</v>
+      </c>
+      <c r="N17" t="n" s="19">
         <v>439008.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000.0</v>
       </c>
       <c r="O17" t="n" s="19">
         <v>1000.0</v>
       </c>
       <c r="P17" t="n" s="19">
         <v>1000.0</v>
       </c>
       <c r="Q17" t="n" s="19">
         <v>1000.0</v>
       </c>
       <c r="R17" t="n" s="19">
         <v>1000.0</v>
       </c>
       <c r="S17" t="n" s="19">
-        <v>6000.0</v>
+        <v>1000.0</v>
       </c>
       <c r="T17" t="n" s="19">
         <v>6000.0</v>
       </c>
       <c r="U17" t="n" s="19">
+        <v>6000.0</v>
+      </c>
+      <c r="V17" t="n" s="19">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1500.0</v>
       </c>
       <c r="W17" t="n" s="19">
         <v>1500.0</v>
       </c>
+      <c r="X17" t="n" s="19">
+        <v>1500.0</v>
+      </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="B18" t="n" s="20">
+        <v>1.4814519E7</v>
+      </c>
+      <c r="C18" t="n" s="20">
         <v>1.4639869E7</v>
       </c>
-      <c r="C18" t="n" s="20">
+      <c r="D18" t="n" s="20">
         <v>5797469.0</v>
       </c>
-      <c r="D18" t="n" s="20">
+      <c r="E18" t="n" s="20">
         <v>1266939.0</v>
       </c>
-      <c r="E18" t="n" s="20">
+      <c r="F18" t="n" s="20">
         <v>6377085.0</v>
       </c>
-      <c r="F18" t="n" s="20">
+      <c r="G18" t="n" s="20">
         <v>9822834.0</v>
       </c>
-      <c r="G18" t="n" s="20">
+      <c r="H18" t="n" s="20">
         <v>1.2462372E7</v>
       </c>
-      <c r="H18" t="n" s="20">
+      <c r="I18" t="n" s="20">
         <v>1.055275E7</v>
       </c>
-      <c r="I18" t="n" s="20">
+      <c r="J18" t="n" s="20">
         <v>2472522.0</v>
       </c>
-      <c r="J18" t="n" s="20">
+      <c r="K18" t="n" s="20">
         <v>6102091.0</v>
       </c>
-      <c r="K18" t="n" s="20">
+      <c r="L18" t="n" s="20">
         <v>4570913.0</v>
       </c>
-      <c r="L18" t="n" s="20">
+      <c r="M18" t="n" s="20">
         <v>4740975.0</v>
       </c>
-      <c r="M18" t="n" s="20">
+      <c r="N18" t="n" s="20">
         <v>4974390.0</v>
       </c>
-      <c r="N18" t="n" s="20">
+      <c r="O18" t="n" s="20">
         <v>4778050.0</v>
       </c>
-      <c r="O18" t="n" s="20">
+      <c r="P18" t="n" s="20">
         <v>4983755.0</v>
       </c>
-      <c r="P18" t="n" s="20">
+      <c r="Q18" t="n" s="20">
         <v>1129574.0</v>
       </c>
-      <c r="Q18" t="n" s="20">
+      <c r="R18" t="n" s="20">
         <v>2705449.0</v>
       </c>
-      <c r="R18" t="n" s="20">
+      <c r="S18" t="n" s="20">
         <v>2863986.0</v>
       </c>
-      <c r="S18" t="n" s="20">
+      <c r="T18" t="n" s="20">
         <v>1937946.0</v>
       </c>
-      <c r="T18" t="n" s="20">
+      <c r="U18" t="n" s="20">
         <v>1796509.0</v>
       </c>
-      <c r="U18" t="n" s="20">
+      <c r="V18" t="n" s="20">
         <v>2331548.0</v>
       </c>
-      <c r="V18" t="n" s="20">
+      <c r="W18" t="n" s="20">
         <v>4053121.0</v>
       </c>
-      <c r="W18" t="n" s="20">
+      <c r="X18" t="n" s="20">
         <v>2283408.0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B19" t="n" s="21">
+        <v>75646.0</v>
+      </c>
+      <c r="C19" t="n" s="21">
         <v>74751.0</v>
       </c>
-      <c r="C19" t="n" s="21">
+      <c r="D19" t="n" s="21">
         <v>73917.0</v>
       </c>
-      <c r="D19" t="n" s="21">
+      <c r="E19" t="n" s="21">
         <v>101847.0</v>
       </c>
-      <c r="E19" t="n" s="21">
+      <c r="F19" t="n" s="21">
         <v>379135.0</v>
       </c>
-      <c r="F19" t="n" s="21">
+      <c r="G19" t="n" s="21">
         <v>474952.0</v>
       </c>
-      <c r="G19" t="n" s="21">
+      <c r="H19" t="n" s="21">
         <v>1566161.0</v>
       </c>
-      <c r="H19" t="n" s="21">
+      <c r="I19" t="n" s="21">
         <v>3222159.0</v>
       </c>
-      <c r="I19" t="n" s="21">
+      <c r="J19" t="n" s="21">
         <v>1662887.0</v>
       </c>
-      <c r="J19" t="n" s="21">
+      <c r="K19" t="n" s="21">
         <v>1831086.0</v>
       </c>
-      <c r="K19" t="n" s="21">
+      <c r="L19" t="n" s="21">
         <v>2460654.0</v>
       </c>
-      <c r="L19" t="n" s="21">
+      <c r="M19" t="n" s="21">
         <v>3369188.0</v>
       </c>
-      <c r="M19" t="n" s="21">
+      <c r="N19" t="n" s="21">
         <v>3697043.0</v>
       </c>
-      <c r="N19" t="n" s="21">
+      <c r="O19" t="n" s="21">
         <v>4152697.0</v>
       </c>
-      <c r="O19" t="n" s="21">
+      <c r="P19" t="n" s="21">
         <v>4165522.0</v>
       </c>
-      <c r="P19" t="n" s="21">
+      <c r="Q19" t="n" s="21">
         <v>33586.0</v>
       </c>
-      <c r="Q19" t="n" s="21">
+      <c r="R19" t="n" s="21">
         <v>113237.0</v>
       </c>
-      <c r="R19" t="n" s="21">
+      <c r="S19" t="n" s="21">
         <v>113437.0</v>
       </c>
-      <c r="S19" t="n" s="21">
+      <c r="T19" t="n" s="21">
         <v>364798.0</v>
       </c>
-      <c r="T19" t="n" s="21">
+      <c r="U19" t="n" s="21">
         <v>459656.0</v>
       </c>
-      <c r="U19" t="n" s="21">
+      <c r="V19" t="n" s="21">
         <v>701302.0</v>
       </c>
-      <c r="V19" t="n" s="21">
+      <c r="W19" t="n" s="21">
         <v>1877077.0</v>
       </c>
-      <c r="W19" t="n" s="21">
+      <c r="X19" t="n" s="21">
         <v>149418.0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B20" t="n" s="22">
+        <v>1.06611351E8</v>
+      </c>
+      <c r="C20" t="n" s="22">
         <v>1.02225409E8</v>
       </c>
-      <c r="C20" t="n" s="22">
+      <c r="D20" t="n" s="22">
         <v>8.8801286E7</v>
       </c>
-      <c r="D20" t="n" s="22">
+      <c r="E20" t="n" s="22">
         <v>7.4034596E7</v>
       </c>
-      <c r="E20" t="n" s="22">
+      <c r="F20" t="n" s="22">
         <v>7.4622262E7</v>
       </c>
-      <c r="F20" t="n" s="22">
+      <c r="G20" t="n" s="22">
         <v>6.567504E7</v>
       </c>
-      <c r="G20" t="n" s="22">
+      <c r="H20" t="n" s="22">
         <v>6.0400027E7</v>
       </c>
-      <c r="H20" t="n" s="22">
+      <c r="I20" t="n" s="22">
         <v>5.1513896E7</v>
       </c>
-      <c r="I20" t="n" s="22">
+      <c r="J20" t="n" s="22">
         <v>3.6369425E7</v>
       </c>
-      <c r="J20" t="n" s="22">
+      <c r="K20" t="n" s="22">
         <v>2.0210017E7</v>
       </c>
-      <c r="K20" t="n" s="22">
+      <c r="L20" t="n" s="22">
         <v>1.8953008E7</v>
       </c>
-      <c r="L20" t="n" s="22">
+      <c r="M20" t="n" s="22">
         <v>2.0137067E7</v>
       </c>
-      <c r="M20" t="n" s="22">
+      <c r="N20" t="n" s="22">
         <v>2.4112303E7</v>
       </c>
-      <c r="N20" t="n" s="22">
+      <c r="O20" t="n" s="22">
         <v>2.4382525E7</v>
       </c>
-      <c r="O20" t="n" s="22">
+      <c r="P20" t="n" s="22">
         <v>2.6280449E7</v>
       </c>
-      <c r="P20" t="n" s="22">
+      <c r="Q20" t="n" s="22">
         <v>2.7993091E7</v>
       </c>
-      <c r="Q20" t="n" s="22">
+      <c r="R20" t="n" s="22">
         <v>3.0634975E7</v>
       </c>
-      <c r="R20" t="n" s="22">
+      <c r="S20" t="n" s="22">
         <v>3.5309161E7</v>
       </c>
-      <c r="S20" t="n" s="22">
+      <c r="T20" t="n" s="22">
         <v>2.7845884E7</v>
       </c>
-      <c r="T20" t="n" s="22">
+      <c r="U20" t="n" s="22">
         <v>2.748787E7</v>
       </c>
-      <c r="U20" t="n" s="22">
+      <c r="V20" t="n" s="22">
         <v>2.3234696E7</v>
       </c>
-      <c r="V20" t="n" s="22">
+      <c r="W20" t="n" s="22">
         <v>2.3193334E7</v>
       </c>
-      <c r="W20" t="n" s="22">
+      <c r="X20" t="n" s="22">
         <v>1.7806126E7</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="B21" t="n" s="27">
+        <v>8.3513319E7</v>
+      </c>
+      <c r="C21" t="n" s="27">
         <v>7.8385222E7</v>
       </c>
-      <c r="C21" t="n" s="27">
+      <c r="D21" t="n" s="27">
         <v>6.6044528E7</v>
       </c>
-      <c r="D21" t="n" s="27">
+      <c r="E21" t="n" s="27">
         <v>4.933028E7</v>
       </c>
-      <c r="E21" t="n" s="27">
+      <c r="F21" t="n" s="27">
         <v>4.858772E7</v>
       </c>
-      <c r="F21" t="n" s="27">
+      <c r="G21" t="n" s="27">
         <v>4.3651997E7</v>
       </c>
-      <c r="G21" t="n" s="27">
+      <c r="H21" t="n" s="27">
         <v>3.8742164E7</v>
       </c>
-      <c r="H21" t="n" s="27">
+      <c r="I21" t="n" s="27">
         <v>3.9992715E7</v>
       </c>
-      <c r="I21" t="n" s="27">
+      <c r="J21" t="n" s="27">
         <v>2.5393719E7</v>
       </c>
-      <c r="J21" t="n" s="27">
+      <c r="K21" t="n" s="27">
         <v>1.5825154E7</v>
       </c>
-      <c r="K21" t="n" s="27">
+      <c r="L21" t="n" s="27">
         <v>1.41641E7</v>
       </c>
-      <c r="L21" t="n" s="27">
+      <c r="M21" t="n" s="27">
         <v>1.4110745E7</v>
       </c>
-      <c r="M21" t="n" s="27">
+      <c r="N21" t="n" s="27">
         <v>1.4149448E7</v>
       </c>
-      <c r="N21" t="n" s="27">
+      <c r="O21" t="n" s="27">
         <v>1.4253255E7</v>
       </c>
-      <c r="O21" t="n" s="27">
+      <c r="P21" t="n" s="27">
         <v>1.5541554E7</v>
       </c>
-      <c r="P21" t="n" s="27">
+      <c r="Q21" t="n" s="27">
         <v>1.707042E7</v>
       </c>
-      <c r="Q21" t="n" s="27">
+      <c r="R21" t="n" s="27">
         <v>1.6163868E7</v>
       </c>
-      <c r="R21" t="n" s="27">
+      <c r="S21" t="n" s="27">
         <v>1.7222734E7</v>
       </c>
-      <c r="S21" t="n" s="27">
+      <c r="T21" t="n" s="27">
         <v>1.7970004E7</v>
       </c>
-      <c r="T21" t="n" s="27">
+      <c r="U21" t="n" s="27">
         <v>1.7311811E7</v>
       </c>
-      <c r="U21" t="n" s="27">
+      <c r="V21" t="n" s="27">
         <v>1.453296E7</v>
       </c>
-      <c r="V21" t="n" s="27">
+      <c r="W21" t="n" s="27">
         <v>1.4107093E7</v>
       </c>
-      <c r="W21" t="n" s="27">
+      <c r="X21" t="n" s="27">
         <v>1.1750136E7</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="B22" t="n" s="28">
         <v>2870244.0</v>
       </c>
       <c r="C22" t="n" s="28">
         <v>2870244.0</v>
       </c>
       <c r="D22" t="n" s="28">
         <v>2870244.0</v>
       </c>
       <c r="E22" t="n" s="28">
         <v>2870244.0</v>
       </c>
       <c r="F22" t="n" s="28">
         <v>2870244.0</v>
       </c>
       <c r="G22" t="n" s="28">
         <v>2870244.0</v>
       </c>
       <c r="H22" t="n" s="28">
         <v>2870244.0</v>
       </c>
       <c r="I22" t="n" s="28">
-        <v>2583220.0</v>
+        <v>2870244.0</v>
       </c>
       <c r="J22" t="n" s="28">
         <v>2583220.0</v>
       </c>
       <c r="K22" t="n" s="28">
         <v>2583220.0</v>
       </c>
       <c r="L22" t="n" s="28">
         <v>2583220.0</v>
       </c>
       <c r="M22" t="n" s="28">
         <v>2583220.0</v>
       </c>
       <c r="N22" t="n" s="28">
         <v>2583220.0</v>
       </c>
       <c r="O22" t="n" s="28">
         <v>2583220.0</v>
       </c>
       <c r="P22" t="n" s="28">
         <v>2583220.0</v>
       </c>
       <c r="Q22" t="n" s="28">
         <v>2583220.0</v>
       </c>
       <c r="R22" t="n" s="28">
         <v>2583220.0</v>
       </c>
       <c r="S22" t="n" s="28">
         <v>2583220.0</v>
       </c>
       <c r="T22" t="n" s="28">
         <v>2583220.0</v>
       </c>
       <c r="U22" t="n" s="28">
         <v>2583220.0</v>
       </c>
       <c r="V22" t="n" s="28">
         <v>2583220.0</v>
       </c>
       <c r="W22" t="n" s="28">
         <v>2583220.0</v>
       </c>
+      <c r="X22" t="n" s="28">
+        <v>2583220.0</v>
+      </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="B23" t="n" s="29">
+        <v>1.7804138E7</v>
+      </c>
+      <c r="C23" t="n" s="29">
         <v>1.8931957E7</v>
       </c>
-      <c r="C23" t="n" s="29">
+      <c r="D23" t="n" s="29">
         <v>1.9818416E7</v>
       </c>
-      <c r="D23" t="n" s="29">
+      <c r="E23" t="n" s="29">
         <v>2.1259731E7</v>
       </c>
-      <c r="E23" t="n" s="29">
+      <c r="F23" t="n" s="29">
         <v>2.0932202E7</v>
       </c>
-      <c r="F23" t="n" s="29">
+      <c r="G23" t="n" s="29">
         <v>1.9048651E7</v>
       </c>
-      <c r="G23" t="n" s="29">
+      <c r="H23" t="n" s="29">
         <v>1.854956E7</v>
       </c>
-      <c r="H23" t="n" s="29">
+      <c r="I23" t="n" s="29">
         <v>8813967.0</v>
       </c>
-      <c r="I23" t="n" s="29">
+      <c r="J23" t="n" s="29">
         <v>9909395.0</v>
       </c>
-      <c r="J23" t="n" s="29">
+      <c r="K23" t="n" s="29">
         <v>627537.0</v>
       </c>
-      <c r="K23" t="n" s="29">
+      <c r="L23" t="n" s="29">
         <v>2881130.0</v>
       </c>
-      <c r="L23" t="n" s="29">
+      <c r="M23" t="n" s="29">
         <v>4824981.0</v>
       </c>
-      <c r="M23" t="n" s="29">
+      <c r="N23" t="n" s="29">
         <v>8628256.0</v>
       </c>
-      <c r="N23" t="n" s="29">
+      <c r="O23" t="n" s="29">
         <v>8847176.0</v>
       </c>
-      <c r="O23" t="n" s="29">
+      <c r="P23" t="n" s="29">
         <v>9061083.0</v>
       </c>
-      <c r="P23" t="n" s="29">
+      <c r="Q23" t="n" s="29">
         <v>9717157.0</v>
       </c>
-      <c r="Q23" t="n" s="29">
+      <c r="R23" t="n" s="29">
         <v>1.2141892E7</v>
       </c>
-      <c r="R23" t="n" s="29">
+      <c r="S23" t="n" s="29">
         <v>1.6150178E7</v>
       </c>
-      <c r="S23" t="n" s="29">
+      <c r="T23" t="n" s="29">
         <v>8628086.0</v>
       </c>
-      <c r="T23" t="n" s="29">
+      <c r="U23" t="n" s="29">
         <v>9143239.0</v>
       </c>
-      <c r="U23" t="n" s="29">
+      <c r="V23" t="n" s="29">
         <v>7387816.0</v>
       </c>
-      <c r="V23" t="n" s="29">
+      <c r="W23" t="n" s="29">
         <v>2156097.0</v>
       </c>
-      <c r="W23" t="n" s="29">
+      <c r="X23" t="n" s="29">
         <v>4749218.0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="B24" t="n" s="30">
+        <v>5293894.0</v>
+      </c>
+      <c r="C24" t="n" s="30">
         <v>4908230.0</v>
       </c>
-      <c r="C24" t="n" s="30">
+      <c r="D24" t="n" s="30">
         <v>2938342.0</v>
       </c>
-      <c r="D24" t="n" s="30">
+      <c r="E24" t="n" s="30">
         <v>3444585.0</v>
       </c>
-      <c r="E24" t="n" s="30">
+      <c r="F24" t="n" s="30">
         <v>5102340.0</v>
       </c>
-      <c r="F24" t="n" s="30">
+      <c r="G24" t="n" s="30">
         <v>2974392.0</v>
       </c>
-      <c r="G24" t="n" s="30">
+      <c r="H24" t="n" s="30">
         <v>3108304.0</v>
       </c>
-      <c r="H24" t="n" s="30">
+      <c r="I24" t="n" s="30">
         <v>2707214.0</v>
       </c>
-      <c r="I24" t="n" s="30">
+      <c r="J24" t="n" s="30">
         <v>1066311.0</v>
       </c>
-      <c r="J24" t="n" s="30">
+      <c r="K24" t="n" s="30">
         <v>3757325.0</v>
       </c>
-      <c r="K24" t="n" s="30">
+      <c r="L24" t="n" s="30">
         <v>1907778.0</v>
       </c>
-      <c r="L24" t="n" s="30">
+      <c r="M24" t="n" s="30">
         <v>1201341.0</v>
       </c>
-      <c r="M24" t="n" s="30">
+      <c r="N24" t="n" s="30">
         <v>1334599.0</v>
       </c>
-      <c r="N24" t="n" s="30">
+      <c r="O24" t="n" s="30">
         <v>1282094.0</v>
       </c>
-      <c r="O24" t="n" s="30">
+      <c r="P24" t="n" s="30">
         <v>1677812.0</v>
       </c>
-      <c r="P24" t="n" s="30">
+      <c r="Q24" t="n" s="30">
         <v>1205514.0</v>
       </c>
-      <c r="Q24" t="n" s="30">
+      <c r="R24" t="n" s="30">
         <v>2329215.0</v>
       </c>
-      <c r="R24" t="n" s="30">
+      <c r="S24" t="n" s="30">
         <v>1936249.0</v>
       </c>
-      <c r="S24" t="n" s="30">
+      <c r="T24" t="n" s="30">
         <v>1247793.0</v>
       </c>
-      <c r="T24" t="n" s="30">
+      <c r="U24" t="n" s="30">
         <v>1032820.0</v>
       </c>
-      <c r="U24" t="n" s="30">
+      <c r="V24" t="n" s="30">
         <v>1313920.0</v>
       </c>
-      <c r="V24" t="n" s="30">
+      <c r="W24" t="n" s="30">
         <v>6930144.0</v>
       </c>
-      <c r="W24" t="n" s="30">
+      <c r="X24" t="n" s="30">
         <v>1306772.0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B25" t="n" s="31">
+        <v>1.06611351E8</v>
+      </c>
+      <c r="C25" t="n" s="31">
         <v>1.02225409E8</v>
       </c>
-      <c r="C25" t="n" s="31">
+      <c r="D25" t="n" s="31">
         <v>8.8801286E7</v>
       </c>
-      <c r="D25" t="n" s="31">
+      <c r="E25" t="n" s="31">
         <v>7.4034596E7</v>
       </c>
-      <c r="E25" t="n" s="31">
+      <c r="F25" t="n" s="31">
         <v>7.4622262E7</v>
       </c>
-      <c r="F25" t="n" s="31">
+      <c r="G25" t="n" s="31">
         <v>6.567504E7</v>
       </c>
-      <c r="G25" t="n" s="31">
+      <c r="H25" t="n" s="31">
         <v>6.0400027E7</v>
       </c>
-      <c r="H25" t="n" s="31">
+      <c r="I25" t="n" s="31">
         <v>5.1513896E7</v>
       </c>
-      <c r="I25" t="n" s="31">
+      <c r="J25" t="n" s="31">
         <v>3.6369425E7</v>
       </c>
-      <c r="J25" t="n" s="31">
+      <c r="K25" t="n" s="31">
         <v>2.0210017E7</v>
       </c>
-      <c r="K25" t="n" s="31">
+      <c r="L25" t="n" s="31">
         <v>1.8853008E7</v>
       </c>
-      <c r="L25" t="n" s="31">
+      <c r="M25" t="n" s="31">
         <v>2.0137067E7</v>
       </c>
-      <c r="M25" t="n" s="31">
+      <c r="N25" t="n" s="31">
         <v>2.4112303E7</v>
       </c>
-      <c r="N25" t="n" s="31">
+      <c r="O25" t="n" s="31">
         <v>2.4382525E7</v>
       </c>
-      <c r="O25" t="n" s="31">
+      <c r="P25" t="n" s="31">
         <v>2.6280449E7</v>
       </c>
-      <c r="P25" t="n" s="31">
+      <c r="Q25" t="n" s="31">
         <v>2.7993091E7</v>
       </c>
-      <c r="Q25" t="n" s="31">
+      <c r="R25" t="n" s="31">
         <v>3.0634975E7</v>
       </c>
-      <c r="R25" t="n" s="31">
+      <c r="S25" t="n" s="31">
         <v>3.5309161E7</v>
       </c>
-      <c r="S25" t="n" s="31">
+      <c r="T25" t="n" s="31">
         <v>2.7845884E7</v>
       </c>
-      <c r="T25" t="n" s="31">
+      <c r="U25" t="n" s="31">
         <v>2.748787E7</v>
       </c>
-      <c r="U25" t="n" s="31">
+      <c r="V25" t="n" s="31">
         <v>2.3234696E7</v>
       </c>
-      <c r="V25" t="n" s="31">
+      <c r="W25" t="n" s="31">
         <v>2.3193334E7</v>
       </c>
-      <c r="W25" t="n" s="31">
+      <c r="X25" t="n" s="31">
         <v>1.7806126E7</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="B28" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="B29" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="B30" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="B28:W28"/>
-[...4 lines deleted...]
-    <mergeCell ref="A33:W33"/>
+    <mergeCell ref="B28:X28"/>
+    <mergeCell ref="B29:X29"/>
+    <mergeCell ref="B30:X30"/>
+    <mergeCell ref="A1:X1"/>
+    <mergeCell ref="A2:X2"/>
+    <mergeCell ref="A33:X33"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>