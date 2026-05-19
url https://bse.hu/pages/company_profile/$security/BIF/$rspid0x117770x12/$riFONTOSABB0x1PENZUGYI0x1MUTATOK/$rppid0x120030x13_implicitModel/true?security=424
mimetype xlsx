--- v0 (2026-04-02)
+++ v1 (2026-05-19)
@@ -68,77 +68,78 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:V7"/>
+  <dimension ref="A1:W7"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="43.34765625" customWidth="true" bestFit="true"/>
     <col min="2" max="2" width="14.45703125" customWidth="true" bestFit="true"/>
     <col min="3" max="3" width="14.45703125" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="14.45703125" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="15.1171875" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="14.45703125" customWidth="true" bestFit="true"/>
     <col min="7" max="7" width="15.1171875" customWidth="true" bestFit="true"/>
     <col min="8" max="8" width="15.1171875" customWidth="true" bestFit="true"/>
     <col min="9" max="9" width="15.1171875" customWidth="true" bestFit="true"/>
     <col min="10" max="10" width="14.45703125" customWidth="true" bestFit="true"/>
     <col min="11" max="11" width="15.1171875" customWidth="true" bestFit="true"/>
     <col min="12" max="12" width="14.45703125" customWidth="true" bestFit="true"/>
     <col min="13" max="13" width="14.45703125" customWidth="true" bestFit="true"/>
     <col min="14" max="14" width="14.45703125" customWidth="true" bestFit="true"/>
     <col min="15" max="15" width="14.45703125" customWidth="true" bestFit="true"/>
     <col min="16" max="16" width="14.45703125" customWidth="true" bestFit="true"/>
     <col min="17" max="17" width="14.45703125" customWidth="true" bestFit="true"/>
     <col min="18" max="18" width="14.45703125" customWidth="true" bestFit="true"/>
     <col min="19" max="19" width="14.45703125" customWidth="true" bestFit="true"/>
     <col min="20" max="20" width="14.45703125" customWidth="true" bestFit="true"/>
     <col min="21" max="21" width="14.45703125" customWidth="true" bestFit="true"/>
+    <col min="22" max="22" width="14.45703125" customWidth="true" bestFit="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="B4" t="n">
         <v>2005.0</v>
       </c>
       <c r="C4" t="n">
         <v>2006.0</v>
       </c>
       <c r="D4" t="n">
         <v>2007.0</v>
       </c>
       <c r="E4" t="n">
         <v>2008.0</v>
       </c>
@@ -168,50 +169,53 @@
       </c>
       <c r="N4" t="n">
         <v>2017.0</v>
       </c>
       <c r="O4" t="n">
         <v>2018.0</v>
       </c>
       <c r="P4" t="n">
         <v>2019.0</v>
       </c>
       <c r="Q4" t="n">
         <v>2020.0</v>
       </c>
       <c r="R4" t="n">
         <v>2021.0</v>
       </c>
       <c r="S4" t="n">
         <v>2022.0</v>
       </c>
       <c r="T4" t="n">
         <v>2023.0</v>
       </c>
       <c r="U4" t="n">
         <v>2024.0</v>
       </c>
+      <c r="V4" t="n">
+        <v>2025.0</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5" t="n">
         <v>0.36373806399524716</v>
       </c>
       <c r="C5" t="n">
         <v>0.644090245949325</v>
       </c>
       <c r="D5" t="n">
         <v>0.587830546636238</v>
       </c>
       <c r="E5" t="n">
         <v>0.7303377687972455</v>
       </c>
       <c r="F5" t="n">
         <v>1.0711879194218807</v>
       </c>
       <c r="G5" t="n">
         <v>0.8230954989971165</v>
       </c>
       <c r="H5" t="n">
         <v>0.8019467153451337</v>
@@ -233,50 +237,53 @@
       </c>
       <c r="N5" t="n">
         <v>0.4066678233386348</v>
       </c>
       <c r="O5" t="n">
         <v>0.28845915291466784</v>
       </c>
       <c r="P5" t="n">
         <v>0.4573016693381221</v>
       </c>
       <c r="Q5" t="n">
         <v>0.5551833339795431</v>
       </c>
       <c r="R5" t="n">
         <v>0.48081330480454665</v>
       </c>
       <c r="S5" t="n">
         <v>0.4713814864173165</v>
       </c>
       <c r="T5" t="n">
         <v>0.38806403739797557</v>
       </c>
       <c r="U5" t="n">
         <v>0.33111322430525514</v>
       </c>
+      <c r="V5" t="n">
+        <v>0.28488762331599415</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>3</v>
       </c>
       <c r="B6" t="n">
         <v>0.04647981960556281</v>
       </c>
       <c r="C6" t="n">
         <v>0.1745757258423121</v>
       </c>
       <c r="D6" t="n">
         <v>0.1746212154031079</v>
       </c>
       <c r="E6" t="n">
         <v>-0.016466327337911958</v>
       </c>
       <c r="F6" t="n">
         <v>0.013368821106015116</v>
       </c>
       <c r="G6" t="n">
         <v>-0.05404105310677356</v>
       </c>
       <c r="H6" t="n">
         <v>-0.07111734078516321</v>
@@ -298,50 +305,53 @@
       </c>
       <c r="N6" t="n">
         <v>0.5015099457623788</v>
       </c>
       <c r="O6" t="n">
         <v>0.19976517162808147</v>
       </c>
       <c r="P6" t="n">
         <v>0.05529543433317003</v>
       </c>
       <c r="Q6" t="n">
         <v>0.11732611074350532</v>
       </c>
       <c r="R6" t="n">
         <v>0.16369589024966305</v>
       </c>
       <c r="S6" t="n">
         <v>0.18073465103155537</v>
       </c>
       <c r="T6" t="n">
         <v>0.1696969303791477</v>
       </c>
       <c r="U6" t="n">
         <v>0.13835728804231678</v>
       </c>
+      <c r="V6" t="n">
+        <v>0.12557507626327089</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>4</v>
       </c>
       <c r="B7" t="n">
         <v>0.03408265915039004</v>
       </c>
       <c r="C7" t="n">
         <v>0.1061837853928202</v>
       </c>
       <c r="D7" t="n">
         <v>0.10997471724740193</v>
       </c>
       <c r="E7" t="n">
         <v>-0.00951625031531137</v>
       </c>
       <c r="F7" t="n">
         <v>0.006454663519738315</v>
       </c>
       <c r="G7" t="n">
         <v>-0.029642469709623823</v>
       </c>
       <c r="H7" t="n">
         <v>-0.03946694992673068</v>
@@ -363,47 +373,50 @@
       </c>
       <c r="N7" t="n">
         <v>0.3565233649633625</v>
       </c>
       <c r="O7" t="n">
         <v>0.15504191279652582</v>
       </c>
       <c r="P7" t="n">
         <v>0.037943711653253054</v>
       </c>
       <c r="Q7" t="n">
         <v>0.07544198049195956</v>
       </c>
       <c r="R7" t="n">
         <v>0.11054458365450016</v>
       </c>
       <c r="S7" t="n">
         <v>0.12283330509453956</v>
       </c>
       <c r="T7" t="n">
         <v>0.12225439591191818</v>
       </c>
       <c r="U7" t="n">
         <v>0.10394103635663997</v>
       </c>
+      <c r="V7" t="n">
+        <v>0.09773234171186973</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:U1"/>
-    <mergeCell ref="A2:U2"/>
+    <mergeCell ref="A1:V1"/>
+    <mergeCell ref="A2:V2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>