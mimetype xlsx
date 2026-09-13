--- v0 (2026-07-30)
+++ v1 (2026-09-13)
@@ -6,74 +6,77 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet0" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="24">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="35" uniqueCount="25">
   <si>
     <t>Key annual data - CDSYS Nyrt.</t>
   </si>
   <si>
     <t>audited, non-consolidated, Has; Business Year: January 1 - December 31</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>2020 (1)</t>
   </si>
   <si>
     <t>2021 (1)</t>
   </si>
   <si>
     <t>2022 (1)</t>
   </si>
   <si>
     <t>2023 (2)</t>
   </si>
   <si>
     <t>2024 (2)</t>
+  </si>
+  <si>
+    <t>2025 (2)</t>
   </si>
   <si>
     <t>(thousand HUF)</t>
   </si>
   <si>
     <t>Total revenues</t>
   </si>
   <si>
     <t>Operating Profit (EBIT)</t>
   </si>
   <si>
     <t>Net income from financial activities</t>
   </si>
   <si>
     <t>Profit before tax</t>
   </si>
   <si>
     <t>Profit after tax</t>
   </si>
   <si>
     <t>Dividend per (ordinary) share</t>
   </si>
   <si>
     <t>Fixed Assets</t>
   </si>
@@ -188,354 +191,394 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:G23"/>
+  <dimension ref="A1:H23"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
-    <col min="1" max="1" width="87.9453125" customWidth="true" bestFit="true"/>
+    <col min="1" max="1" width="75.37890625" customWidth="true" bestFit="true"/>
     <col min="2" max="2" width="15.3984375" customWidth="true" bestFit="true"/>
     <col min="3" max="3" width="15.3984375" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="15.3984375" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="15.3984375" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="15.3984375" customWidth="true" bestFit="true"/>
+    <col min="7" max="7" width="15.3984375" customWidth="true" bestFit="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4" t="s" s="1">
         <v>3</v>
       </c>
       <c r="C4" t="s" s="1">
         <v>4</v>
       </c>
       <c r="D4" t="s" s="1">
         <v>5</v>
       </c>
       <c r="E4" t="s" s="1">
         <v>6</v>
       </c>
       <c r="F4" t="s" s="1">
         <v>7</v>
       </c>
+      <c r="G4" t="s" s="1">
+        <v>8</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5" t="s" s="2">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="C5" t="s" s="2">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D5" t="s" s="2">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E5" t="s" s="2">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="F5" t="s" s="2">
-        <v>8</v>
+        <v>9</v>
+      </c>
+      <c r="G5" t="s" s="2">
+        <v>9</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B6" t="n" s="3">
         <v>1169922.0</v>
       </c>
       <c r="C6" t="n" s="3">
         <v>1175014.0</v>
       </c>
       <c r="D6" t="n" s="3">
         <v>910402.0</v>
       </c>
       <c r="E6" t="n" s="3">
         <v>605918.0</v>
       </c>
       <c r="F6" t="n" s="3">
         <v>745360.0</v>
       </c>
+      <c r="G6" t="n" s="3">
+        <v>900166.0</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B7" t="n" s="7">
         <v>147111.0</v>
       </c>
       <c r="C7" t="n" s="7">
         <v>140258.0</v>
       </c>
       <c r="D7" t="n" s="7">
         <v>207745.0</v>
       </c>
       <c r="E7" t="n" s="7">
         <v>131278.0</v>
       </c>
       <c r="F7" t="n" s="7">
         <v>28472.0</v>
       </c>
+      <c r="G7" t="n" s="7">
+        <v>36216.0</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B8" t="n" s="8">
         <v>-12398.0</v>
       </c>
       <c r="C8" t="n" s="8">
         <v>1520.0</v>
       </c>
       <c r="D8" t="n" s="8">
         <v>148506.0</v>
       </c>
       <c r="E8" t="n" s="8">
         <v>1649.0</v>
       </c>
       <c r="F8" t="n" s="8">
         <v>10214.0</v>
       </c>
+      <c r="G8" t="n" s="8">
+        <v>-11448.0</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B9" t="n" s="9">
         <v>112676.0</v>
       </c>
       <c r="C9" t="n" s="9">
         <v>114045.0</v>
       </c>
       <c r="D9" t="n" s="9">
         <v>210343.0</v>
       </c>
       <c r="E9" t="n" s="9">
         <v>132927.0</v>
       </c>
       <c r="F9" t="n" s="9">
         <v>38686.0</v>
       </c>
+      <c r="G9" t="n" s="9">
+        <v>24768.0</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B10" t="n" s="10">
         <v>102517.0</v>
       </c>
       <c r="C10" t="n" s="10">
         <v>108818.0</v>
       </c>
       <c r="D10" t="n" s="10">
         <v>181671.0</v>
       </c>
       <c r="E10" t="n" s="10">
         <v>120201.0</v>
       </c>
       <c r="F10" t="n" s="10">
         <v>34423.0</v>
       </c>
+      <c r="G10" t="n" s="10">
+        <v>22531.0</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B11" t="s" s="12">
         <v>2</v>
       </c>
       <c r="C11" t="s" s="12">
         <v>2</v>
       </c>
       <c r="D11" t="n" s="12">
         <v>20576.0</v>
       </c>
       <c r="E11" t="n" s="12">
         <v>16460.0</v>
       </c>
       <c r="F11" t="s" s="12">
         <v>2</v>
       </c>
+      <c r="G11" t="n" s="12">
+        <v>6170.0</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B12" t="n" s="13">
         <v>101100.0</v>
       </c>
       <c r="C12" t="n" s="13">
         <v>107081.0</v>
       </c>
       <c r="D12" t="n" s="13">
         <v>92496.0</v>
       </c>
       <c r="E12" t="n" s="13">
         <v>90646.0</v>
       </c>
       <c r="F12" t="n" s="13">
         <v>61074.0</v>
       </c>
+      <c r="G12" t="n" s="13">
+        <v>32817.0</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B13" t="n" s="18">
         <v>30000.0</v>
       </c>
       <c r="C13" t="n" s="18">
         <v>30000.0</v>
       </c>
       <c r="D13" t="n" s="18">
         <v>31500.0</v>
       </c>
       <c r="E13" t="n" s="18">
         <v>31500.0</v>
       </c>
       <c r="F13" t="n" s="18">
         <v>31500.0</v>
       </c>
+      <c r="G13" t="n" s="18">
+        <v>31500.0</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B14" t="n" s="19">
         <v>328626.0</v>
       </c>
       <c r="C14" t="n" s="19">
         <v>381444.0</v>
       </c>
       <c r="D14" t="n" s="19">
         <v>522135.0</v>
       </c>
       <c r="E14" t="n" s="19">
         <v>542337.0</v>
       </c>
       <c r="F14" t="n" s="19">
         <v>496765.0</v>
       </c>
+      <c r="G14" t="n" s="19">
+        <v>519276.0</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B15" t="n" s="20">
         <v>792515.0</v>
       </c>
       <c r="C15" t="n" s="20">
         <v>610405.0</v>
       </c>
       <c r="D15" t="n" s="20">
         <v>1220472.0</v>
       </c>
       <c r="E15" t="n" s="20">
         <v>842967.0</v>
       </c>
       <c r="F15" t="n" s="20">
         <v>879005.0</v>
       </c>
+      <c r="G15" t="n" s="20">
+        <v>993914.0</v>
+      </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B16" t="n" s="21">
         <v>8.0</v>
       </c>
       <c r="C16" t="n" s="21">
         <v>9.0</v>
       </c>
       <c r="D16" t="n" s="21">
         <v>11.0</v>
       </c>
       <c r="E16" t="n" s="21">
         <v>9.0</v>
       </c>
       <c r="F16" t="n" s="21">
         <v>13.0</v>
       </c>
+      <c r="G16" t="n" s="21">
+        <v>15.0</v>
+      </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B19" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B20" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="B19:F19"/>
-[...3 lines deleted...]
-    <mergeCell ref="A23:F23"/>
+    <mergeCell ref="B19:G19"/>
+    <mergeCell ref="B20:G20"/>
+    <mergeCell ref="A1:G1"/>
+    <mergeCell ref="A2:G2"/>
+    <mergeCell ref="A23:G23"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>