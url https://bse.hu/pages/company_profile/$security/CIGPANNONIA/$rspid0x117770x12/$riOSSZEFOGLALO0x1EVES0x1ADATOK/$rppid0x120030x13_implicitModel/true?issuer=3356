--- v0 (2025-12-22)
+++ v1 (2026-06-15)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet0" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="60" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="62" uniqueCount="42">
   <si>
     <t>Key annual data - CIG Pannonia Life Insurance Plc.</t>
   </si>
   <si>
     <t>audited, consolidated, IFRS; Business Year: January 1 - December 31</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>2008 (1)</t>
   </si>
   <si>
     <t>2009 (2)</t>
   </si>
   <si>
     <t>2010 (2)</t>
   </si>
   <si>
     <t>2011 (2)</t>
   </si>
   <si>
     <t>2012 (2)</t>
   </si>
   <si>
@@ -66,50 +66,53 @@
     <t>2016 (2)</t>
   </si>
   <si>
     <t>2017 (2)</t>
   </si>
   <si>
     <t>2018 (2)</t>
   </si>
   <si>
     <t>2019 (2)</t>
   </si>
   <si>
     <t>2020 (2)</t>
   </si>
   <si>
     <t>2021 (2)</t>
   </si>
   <si>
     <t>2022 (2)</t>
   </si>
   <si>
     <t>2023 (4)</t>
   </si>
   <si>
     <t>2024 (4)</t>
+  </si>
+  <si>
+    <t>2025 (4)</t>
   </si>
   <si>
     <t>(thousand HUF)</t>
   </si>
   <si>
     <t>(million HUF)</t>
   </si>
   <si>
     <t>Total revenues</t>
   </si>
   <si>
     <t>Operating Profit (EBIT)</t>
   </si>
   <si>
     <t>Net income from financial activities</t>
   </si>
   <si>
     <t>Profit before tax</t>
   </si>
   <si>
     <t>Profit after tax</t>
   </si>
   <si>
     <t>Dividend per (ordinary) share</t>
   </si>
@@ -239,74 +242,75 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:S25"/>
+  <dimension ref="A1:T25"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="42.48046875" customWidth="true" bestFit="true"/>
     <col min="2" max="2" width="15.3984375" customWidth="true" bestFit="true"/>
     <col min="3" max="3" width="15.3984375" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="15.3984375" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="15.3984375" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="15.3984375" customWidth="true" bestFit="true"/>
     <col min="7" max="7" width="15.3984375" customWidth="true" bestFit="true"/>
     <col min="8" max="8" width="15.3984375" customWidth="true" bestFit="true"/>
     <col min="9" max="9" width="15.3984375" customWidth="true" bestFit="true"/>
     <col min="10" max="10" width="15.3984375" customWidth="true" bestFit="true"/>
     <col min="11" max="11" width="15.3984375" customWidth="true" bestFit="true"/>
     <col min="12" max="12" width="15.3984375" customWidth="true" bestFit="true"/>
     <col min="13" max="13" width="15.3984375" customWidth="true" bestFit="true"/>
     <col min="14" max="14" width="15.3984375" customWidth="true" bestFit="true"/>
     <col min="15" max="15" width="15.3984375" customWidth="true" bestFit="true"/>
     <col min="16" max="16" width="15.3984375" customWidth="true" bestFit="true"/>
     <col min="17" max="17" width="15.3984375" customWidth="true" bestFit="true"/>
     <col min="18" max="18" width="12.9375" customWidth="true" bestFit="true"/>
+    <col min="19" max="19" width="12.9375" customWidth="true" bestFit="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4" t="s" s="1">
         <v>3</v>
       </c>
       <c r="C4" t="s" s="1">
         <v>4</v>
       </c>
       <c r="D4" t="s" s="1">
         <v>5</v>
       </c>
@@ -330,110 +334,116 @@
       </c>
       <c r="K4" t="s" s="1">
         <v>12</v>
       </c>
       <c r="L4" t="s" s="1">
         <v>13</v>
       </c>
       <c r="M4" t="s" s="1">
         <v>14</v>
       </c>
       <c r="N4" t="s" s="1">
         <v>15</v>
       </c>
       <c r="O4" t="s" s="1">
         <v>16</v>
       </c>
       <c r="P4" t="s" s="1">
         <v>17</v>
       </c>
       <c r="Q4" t="s" s="1">
         <v>18</v>
       </c>
       <c r="R4" t="s" s="1">
         <v>19</v>
       </c>
+      <c r="S4" t="s" s="1">
+        <v>20</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5" t="s" s="2">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C5" t="s" s="2">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D5" t="s" s="2">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E5" t="s" s="2">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="F5" t="s" s="2">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="G5" t="s" s="2">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="H5" t="s" s="2">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="I5" t="s" s="2">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="J5" t="s" s="2">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="K5" t="s" s="2">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="L5" t="s" s="2">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="M5" t="s" s="2">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="N5" t="s" s="2">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="O5" t="s" s="2">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="P5" t="s" s="2">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="Q5" t="s" s="2">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="R5" t="s" s="2">
-        <v>21</v>
+        <v>22</v>
+      </c>
+      <c r="S5" t="s" s="2">
+        <v>22</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B6" t="n" s="3">
         <v>3875485.0</v>
       </c>
       <c r="C6" t="n" s="3">
         <v>1.2519678E7</v>
       </c>
       <c r="D6" t="n" s="3">
         <v>2.6258604E7</v>
       </c>
       <c r="E6" t="n" s="3">
         <v>2.7196121E7</v>
       </c>
       <c r="F6" t="n" s="3">
         <v>2.4698912E7</v>
       </c>
       <c r="G6" t="n" s="3">
         <v>2.1367377E7</v>
       </c>
       <c r="H6" t="n" s="3">
         <v>1.6468298E7</v>
       </c>
       <c r="I6" t="n" s="3">
         <v>1.7444851E7</v>
       </c>
@@ -442,54 +452,57 @@
       </c>
       <c r="K6" t="n" s="3">
         <v>2.6932551E7</v>
       </c>
       <c r="L6" t="n" s="3">
         <v>2.5831606E7</v>
       </c>
       <c r="M6" t="n" s="3">
         <v>1.8040559E7</v>
       </c>
       <c r="N6" t="n" s="3">
         <v>1.9319768E7</v>
       </c>
       <c r="O6" t="n" s="3">
         <v>2.2080234E7</v>
       </c>
       <c r="P6" t="n" s="3">
         <v>3.2293808E7</v>
       </c>
       <c r="Q6" t="n" s="3">
         <v>2.1348986E7</v>
       </c>
       <c r="R6" t="n" s="3">
         <v>27294.0</v>
       </c>
+      <c r="S6" t="n" s="3">
+        <v>33119.0</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B7" t="n" s="7">
         <v>-1155619.0</v>
       </c>
       <c r="C7" t="n" s="7">
         <v>-2640634.0</v>
       </c>
       <c r="D7" t="n" s="7">
         <v>-6129714.0</v>
       </c>
       <c r="E7" t="n" s="7">
         <v>-2023699.0</v>
       </c>
       <c r="F7" t="n" s="7">
         <v>-3846853.0</v>
       </c>
       <c r="G7" t="n" s="7">
         <v>-1089590.0</v>
       </c>
       <c r="H7" t="n" s="7">
         <v>-8141627.0</v>
       </c>
       <c r="I7" t="n" s="7">
         <v>490693.0</v>
       </c>
@@ -498,54 +511,57 @@
       </c>
       <c r="K7" t="n" s="7">
         <v>-4716330.0</v>
       </c>
       <c r="L7" t="n" s="7">
         <v>2301547.0</v>
       </c>
       <c r="M7" t="n" s="7">
         <v>-1.086473E7</v>
       </c>
       <c r="N7" t="n" s="7">
         <v>-3541488.0</v>
       </c>
       <c r="O7" t="n" s="7">
         <v>-1.0147521E7</v>
       </c>
       <c r="P7" t="n" s="7">
         <v>2791193.0</v>
       </c>
       <c r="Q7" t="n" s="7">
         <v>1735166.0</v>
       </c>
       <c r="R7" t="n" s="7">
         <v>-1681.0</v>
       </c>
+      <c r="S7" t="n" s="7">
+        <v>1861.0</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B8" t="n" s="8">
         <v>79982.0</v>
       </c>
       <c r="C8" t="n" s="8">
         <v>-39260.0</v>
       </c>
       <c r="D8" t="n" s="8">
         <v>-270742.0</v>
       </c>
       <c r="E8" t="n" s="8">
         <v>-2028446.0</v>
       </c>
       <c r="F8" t="n" s="8">
         <v>1124051.0</v>
       </c>
       <c r="G8" t="n" s="8">
         <v>-941045.0</v>
       </c>
       <c r="H8" t="n" s="8">
         <v>8027020.0</v>
       </c>
       <c r="I8" t="n" s="8">
         <v>375913.0</v>
       </c>
@@ -554,54 +570,57 @@
       </c>
       <c r="K8" t="n" s="8">
         <v>7398236.0</v>
       </c>
       <c r="L8" t="n" s="8">
         <v>39052.0</v>
       </c>
       <c r="M8" t="n" s="8">
         <v>8878740.0</v>
       </c>
       <c r="N8" t="n" s="8">
         <v>4449372.0</v>
       </c>
       <c r="O8" t="n" s="8">
         <v>1.1829395E7</v>
       </c>
       <c r="P8" t="n" s="8">
         <v>1583616.0</v>
       </c>
       <c r="Q8" t="n" s="8">
         <v>1901448.0</v>
       </c>
       <c r="R8" t="n" s="8">
         <v>2960.0</v>
       </c>
+      <c r="S8" t="n" s="8">
+        <v>2275.0</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B9" t="n" s="9">
         <v>-1075637.0</v>
       </c>
       <c r="C9" t="n" s="9">
         <v>-2601374.0</v>
       </c>
       <c r="D9" t="n" s="9">
         <v>-6400456.0</v>
       </c>
       <c r="E9" t="n" s="9">
         <v>-4052145.0</v>
       </c>
       <c r="F9" t="n" s="9">
         <v>-2722802.0</v>
       </c>
       <c r="G9" t="n" s="9">
         <v>-724228.0</v>
       </c>
       <c r="H9" t="n" s="9">
         <v>-114607.0</v>
       </c>
       <c r="I9" t="n" s="9">
         <v>866606.0</v>
       </c>
@@ -610,54 +629,57 @@
       </c>
       <c r="K9" t="n" s="9">
         <v>2681906.0</v>
       </c>
       <c r="L9" t="n" s="9">
         <v>2340599.0</v>
       </c>
       <c r="M9" t="n" s="9">
         <v>777927.0</v>
       </c>
       <c r="N9" t="n" s="9">
         <v>907884.0</v>
       </c>
       <c r="O9" t="n" s="9">
         <v>1779704.0</v>
       </c>
       <c r="P9" t="n" s="9">
         <v>1365941.0</v>
       </c>
       <c r="Q9" t="n" s="9">
         <v>3636614.0</v>
       </c>
       <c r="R9" t="n" s="9">
         <v>1182.0</v>
       </c>
+      <c r="S9" t="n" s="9">
+        <v>4136.0</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B10" t="n" s="10">
         <v>-1075637.0</v>
       </c>
       <c r="C10" t="n" s="10">
         <v>-2601374.0</v>
       </c>
       <c r="D10" t="n" s="10">
         <v>-6400450.0</v>
       </c>
       <c r="E10" t="n" s="10">
         <v>-4052242.0</v>
       </c>
       <c r="F10" t="n" s="10">
         <v>-2723554.0</v>
       </c>
       <c r="G10" t="n" s="10">
         <v>-434136.0</v>
       </c>
       <c r="H10" t="n" s="10">
         <v>-169549.0</v>
       </c>
       <c r="I10" t="n" s="10">
         <v>927945.0</v>
       </c>
@@ -666,54 +688,57 @@
       </c>
       <c r="K10" t="n" s="10">
         <v>2598336.0</v>
       </c>
       <c r="L10" t="n" s="10">
         <v>2054583.0</v>
       </c>
       <c r="M10" t="n" s="10">
         <v>-638841.0</v>
       </c>
       <c r="N10" t="n" s="10">
         <v>660085.0</v>
       </c>
       <c r="O10" t="n" s="10">
         <v>1681874.0</v>
       </c>
       <c r="P10" t="n" s="10">
         <v>1207577.0</v>
       </c>
       <c r="Q10" t="n" s="10">
         <v>2878397.0</v>
       </c>
       <c r="R10" t="n" s="10">
         <v>1279.0</v>
       </c>
+      <c r="S10" t="n" s="10">
+        <v>3958.0</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B11" t="s" s="12">
         <v>2</v>
       </c>
       <c r="C11" t="s" s="12">
         <v>2</v>
       </c>
       <c r="D11" t="n" s="12">
         <v>0.0</v>
       </c>
       <c r="E11" t="n" s="12">
         <v>0.0</v>
       </c>
       <c r="F11" t="n" s="12">
         <v>0.0</v>
       </c>
       <c r="G11" t="n" s="12">
         <v>0.0</v>
       </c>
       <c r="H11" t="n" s="12">
         <v>0.0</v>
       </c>
       <c r="I11" t="n" s="12">
         <v>0.0</v>
       </c>
@@ -722,54 +747,57 @@
       </c>
       <c r="K11" t="n" s="12">
         <v>10.0</v>
       </c>
       <c r="L11" t="n" s="12">
         <v>0.0</v>
       </c>
       <c r="M11" t="n" s="12">
         <v>0.0</v>
       </c>
       <c r="N11" t="n" s="12">
         <v>0.0</v>
       </c>
       <c r="O11" t="n" s="12">
         <v>18.0</v>
       </c>
       <c r="P11" t="n" s="12">
         <v>18.0</v>
       </c>
       <c r="Q11" t="n" s="12">
         <v>33.0</v>
       </c>
       <c r="R11" t="n" s="12">
         <v>0.0</v>
       </c>
+      <c r="S11" t="n" s="12">
+        <v>0.0</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B12" t="n" s="13">
         <v>3687197.0</v>
       </c>
       <c r="C12" t="n" s="13">
         <v>9133796.0</v>
       </c>
       <c r="D12" t="n" s="13">
         <v>2.4770032E7</v>
       </c>
       <c r="E12" t="n" s="13">
         <v>3.0677651E7</v>
       </c>
       <c r="F12" t="n" s="13">
         <v>4.1965644E7</v>
       </c>
       <c r="G12" t="n" s="13">
         <v>4.804682E7</v>
       </c>
       <c r="H12" t="n" s="13">
         <v>5.8913379E7</v>
       </c>
       <c r="I12" t="n" s="13">
         <v>6.2913253E7</v>
       </c>
@@ -778,54 +806,57 @@
       </c>
       <c r="K12" t="n" s="13">
         <v>9.0562432E7</v>
       </c>
       <c r="L12" t="n" s="13">
         <v>9.7807315E7</v>
       </c>
       <c r="M12" t="n" s="13">
         <v>9.5638883E7</v>
       </c>
       <c r="N12" t="n" s="13">
         <v>1.071523E8</v>
       </c>
       <c r="O12" t="n" s="13">
         <v>1013289.0</v>
       </c>
       <c r="P12" t="n" s="13">
         <v>2.5092885E7</v>
       </c>
       <c r="Q12" t="n" s="13">
         <v>1.3739543E8</v>
       </c>
       <c r="R12" t="n" s="13">
         <v>174829.0</v>
       </c>
+      <c r="S12" t="n" s="13">
+        <v>181351.0</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B13" t="n" s="18">
         <v>2067200.0</v>
       </c>
       <c r="C13" t="n" s="18">
         <v>1376049.0</v>
       </c>
       <c r="D13" t="n" s="18">
         <v>2531328.0</v>
       </c>
       <c r="E13" t="n" s="18">
         <v>2531328.0</v>
       </c>
       <c r="F13" t="n" s="18">
         <v>2531328.0</v>
       </c>
       <c r="G13" t="n" s="18">
         <v>2531328.0</v>
       </c>
       <c r="H13" t="n" s="18">
         <v>2531328.0</v>
       </c>
       <c r="I13" t="n" s="18">
         <v>2531328.0</v>
       </c>
@@ -834,54 +865,57 @@
       </c>
       <c r="K13" t="n" s="18">
         <v>2851823.0</v>
       </c>
       <c r="L13" t="n" s="18">
         <v>3777130.0</v>
       </c>
       <c r="M13" t="n" s="18">
         <v>3116133.0</v>
       </c>
       <c r="N13" t="n" s="18">
         <v>3116133.0</v>
       </c>
       <c r="O13" t="n" s="18">
         <v>3116133.0</v>
       </c>
       <c r="P13" t="n" s="18">
         <v>3116133.0</v>
       </c>
       <c r="Q13" t="n" s="18">
         <v>3116133.0</v>
       </c>
       <c r="R13" t="n" s="18">
         <v>3116.0</v>
       </c>
+      <c r="S13" t="n" s="18">
+        <v>3116.0</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B14" t="n" s="19">
         <v>1484619.0</v>
       </c>
       <c r="C14" t="n" s="19">
         <v>3050801.0</v>
       </c>
       <c r="D14" t="n" s="19">
         <v>8150576.0</v>
       </c>
       <c r="E14" t="n" s="19">
         <v>4184536.0</v>
       </c>
       <c r="F14" t="n" s="19">
         <v>1851805.0</v>
       </c>
       <c r="G14" t="n" s="19">
         <v>2474343.0</v>
       </c>
       <c r="H14" t="n" s="19">
         <v>2268336.0</v>
       </c>
       <c r="I14" t="n" s="19">
         <v>3183628.0</v>
       </c>
@@ -890,54 +924,57 @@
       </c>
       <c r="K14" t="n" s="19">
         <v>9015085.0</v>
       </c>
       <c r="L14" t="n" s="19">
         <v>1.7386763E7</v>
       </c>
       <c r="M14" t="n" s="19">
         <v>1.3601083E7</v>
       </c>
       <c r="N14" t="n" s="19">
         <v>1.3894055E7</v>
       </c>
       <c r="O14" t="n" s="19">
         <v>1.3168536E7</v>
       </c>
       <c r="P14" t="n" s="19">
         <v>8872006.0</v>
       </c>
       <c r="Q14" t="n" s="19">
         <v>2.3263921E7</v>
       </c>
       <c r="R14" t="n" s="19">
         <v>21890.0</v>
       </c>
+      <c r="S14" t="n" s="19">
+        <v>25550.0</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B15" t="n" s="20">
         <v>6398600.0</v>
       </c>
       <c r="C15" t="n" s="20">
         <v>3050801.0</v>
       </c>
       <c r="D15" t="n" s="20">
         <v>3.8588907E7</v>
       </c>
       <c r="E15" t="n" s="20">
         <v>4.1852905E7</v>
       </c>
       <c r="F15" t="n" s="20">
         <v>4.993496E7</v>
       </c>
       <c r="G15" t="n" s="20">
         <v>5.4525774E7</v>
       </c>
       <c r="H15" t="n" s="20">
         <v>6.5410543E7</v>
       </c>
       <c r="I15" t="n" s="20">
         <v>6.9359229E7</v>
       </c>
@@ -946,54 +983,57 @@
       </c>
       <c r="K15" t="n" s="20">
         <v>1.05629444E8</v>
       </c>
       <c r="L15" t="n" s="20">
         <v>1.10776225E8</v>
       </c>
       <c r="M15" t="n" s="20">
         <v>1.14532375E8</v>
       </c>
       <c r="N15" t="n" s="20">
         <v>1.12696982E8</v>
       </c>
       <c r="O15" t="n" s="20">
         <v>1.2778429E8</v>
       </c>
       <c r="P15" t="n" s="20">
         <v>1.29943077E8</v>
       </c>
       <c r="Q15" t="n" s="20">
         <v>1.44253185E8</v>
       </c>
       <c r="R15" t="n" s="20">
         <v>183672.0</v>
       </c>
+      <c r="S15" t="n" s="20">
+        <v>192936.0</v>
+      </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B16" t="n" s="21">
         <v>36.0</v>
       </c>
       <c r="C16" t="n" s="21">
         <v>149.0</v>
       </c>
       <c r="D16" t="n" s="21">
         <v>148.0</v>
       </c>
       <c r="E16" t="n" s="21">
         <v>155.0</v>
       </c>
       <c r="F16" t="n" s="21">
         <v>156.0</v>
       </c>
       <c r="G16" t="n" s="21">
         <v>126.0</v>
       </c>
       <c r="H16" t="n" s="21">
         <v>94.0</v>
       </c>
       <c r="I16" t="n" s="21">
         <v>93.0</v>
       </c>
@@ -1002,89 +1042,92 @@
       </c>
       <c r="K16" t="n" s="21">
         <v>129.0</v>
       </c>
       <c r="L16" t="n" s="21">
         <v>127.0</v>
       </c>
       <c r="M16" t="n" s="21">
         <v>139.0</v>
       </c>
       <c r="N16" t="n" s="21">
         <v>101.0</v>
       </c>
       <c r="O16" t="n" s="21">
         <v>174.0</v>
       </c>
       <c r="P16" t="n" s="21">
         <v>199.0</v>
       </c>
       <c r="Q16" t="n" s="21">
         <v>186.0</v>
       </c>
       <c r="R16" t="n" s="21">
         <v>186.0</v>
       </c>
+      <c r="S16" t="n" s="21">
+        <v>212.0</v>
+      </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B19" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B20" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B21" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B22" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="B19:R19"/>
-[...5 lines deleted...]
-    <mergeCell ref="A25:R25"/>
+    <mergeCell ref="B19:S19"/>
+    <mergeCell ref="B20:S20"/>
+    <mergeCell ref="B21:S21"/>
+    <mergeCell ref="B22:S22"/>
+    <mergeCell ref="A1:S1"/>
+    <mergeCell ref="A2:S2"/>
+    <mergeCell ref="A25:S25"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>