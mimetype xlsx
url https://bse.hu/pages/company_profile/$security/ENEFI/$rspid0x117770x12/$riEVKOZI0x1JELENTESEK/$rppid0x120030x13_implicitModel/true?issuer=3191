--- v0 (2025-11-04)
+++ v1 (2026-11-03)
@@ -6,61 +6,64 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet0" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="479" uniqueCount="119">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="490" uniqueCount="121">
   <si>
     <t>Mid-year reports - ENEFI Asset Management Plc.</t>
   </si>
   <si>
     <t>Unaudited, consolidated, in compliance with IFRS</t>
   </si>
   <si>
     <t>Key P&amp;L Figures</t>
   </si>
   <si>
+    <t>Jan 2026 - Jun 2026 (1)</t>
+  </si>
+  <si>
     <t>Jan 2025 - Jun 2025 (1)</t>
   </si>
   <si>
     <t>Jan 2024 - Jun 2024 (1)</t>
   </si>
   <si>
     <t>Jan 2023 - Jun 2023 (1)</t>
   </si>
   <si>
     <t>Jan 2022 - Jun 2022 (2)</t>
   </si>
   <si>
     <t>Jan 2021 - Jun 2021 (2)</t>
   </si>
   <si>
     <t>Jan 2020 - Jun 2020 (2)</t>
   </si>
   <si>
     <t>Jan 2019 - Jun 2019 (2)</t>
   </si>
   <si>
     <t>Jan 2018 - Sep 2018 (3)</t>
   </si>
   <si>
     <t>Jan 2017 - Jun 2017 (4)</t>
@@ -165,50 +168,53 @@
     <t>(thousand EUR)</t>
   </si>
   <si>
     <t>Net sales</t>
   </si>
   <si>
     <t>Net interest income</t>
   </si>
   <si>
     <t>Total non-interest income</t>
   </si>
   <si>
     <t>Operating profit (EBIT)</t>
   </si>
   <si>
     <t>Net income from financial activities</t>
   </si>
   <si>
     <t>Profit before tax</t>
   </si>
   <si>
     <t>Profit after tax</t>
   </si>
   <si>
     <t>Key Balance Sheet Items</t>
+  </si>
+  <si>
+    <t>30 Jun 2026</t>
   </si>
   <si>
     <t>30 Jun 2025</t>
   </si>
   <si>
     <t>30 Jun 2024</t>
   </si>
   <si>
     <t>30 Jun 2023</t>
   </si>
   <si>
     <t>30 Jun 2022</t>
   </si>
   <si>
     <t>30 Jun 2021</t>
   </si>
   <si>
     <t>30 Jun 2020</t>
   </si>
   <si>
     <t>30 Jun 2019</t>
   </si>
   <si>
     <t>30 Sep 2018</t>
   </si>
@@ -503,96 +509,97 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:AO42"/>
+  <dimension ref="A1:AP42"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="37.2421875" customWidth="true" bestFit="true"/>
     <col min="2" max="2" width="22.23828125" customWidth="true" bestFit="true"/>
     <col min="3" max="3" width="22.23828125" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="22.23828125" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="22.23828125" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="22.23828125" customWidth="true" bestFit="true"/>
     <col min="7" max="7" width="22.23828125" customWidth="true" bestFit="true"/>
     <col min="8" max="8" width="22.23828125" customWidth="true" bestFit="true"/>
-    <col min="9" max="9" width="22.828125" customWidth="true" bestFit="true"/>
-    <col min="10" max="10" width="22.23828125" customWidth="true" bestFit="true"/>
+    <col min="9" max="9" width="22.23828125" customWidth="true" bestFit="true"/>
+    <col min="10" max="10" width="22.828125" customWidth="true" bestFit="true"/>
     <col min="11" max="11" width="22.23828125" customWidth="true" bestFit="true"/>
-    <col min="12" max="12" width="22.828125" customWidth="true" bestFit="true"/>
-[...27 lines deleted...]
-    <col min="40" max="40" width="22.23828125" customWidth="true" bestFit="true"/>
+    <col min="12" max="12" width="22.23828125" customWidth="true" bestFit="true"/>
+    <col min="13" max="13" width="22.828125" customWidth="true" bestFit="true"/>
+    <col min="14" max="14" width="22.23828125" customWidth="true" bestFit="true"/>
+    <col min="15" max="15" width="22.83203125" customWidth="true" bestFit="true"/>
+    <col min="16" max="16" width="22.91796875" customWidth="true" bestFit="true"/>
+    <col min="17" max="17" width="22.828125" customWidth="true" bestFit="true"/>
+    <col min="18" max="18" width="22.23828125" customWidth="true" bestFit="true"/>
+    <col min="19" max="19" width="22.83203125" customWidth="true" bestFit="true"/>
+    <col min="20" max="20" width="22.91796875" customWidth="true" bestFit="true"/>
+    <col min="21" max="21" width="22.828125" customWidth="true" bestFit="true"/>
+    <col min="22" max="22" width="22.23828125" customWidth="true" bestFit="true"/>
+    <col min="23" max="23" width="22.83203125" customWidth="true" bestFit="true"/>
+    <col min="24" max="24" width="22.828125" customWidth="true" bestFit="true"/>
+    <col min="25" max="25" width="22.23828125" customWidth="true" bestFit="true"/>
+    <col min="26" max="26" width="22.83203125" customWidth="true" bestFit="true"/>
+    <col min="27" max="27" width="22.91796875" customWidth="true" bestFit="true"/>
+    <col min="28" max="28" width="22.828125" customWidth="true" bestFit="true"/>
+    <col min="29" max="29" width="22.23828125" customWidth="true" bestFit="true"/>
+    <col min="30" max="30" width="22.83203125" customWidth="true" bestFit="true"/>
+    <col min="31" max="31" width="22.91796875" customWidth="true" bestFit="true"/>
+    <col min="32" max="32" width="22.828125" customWidth="true" bestFit="true"/>
+    <col min="33" max="33" width="22.23828125" customWidth="true" bestFit="true"/>
+    <col min="34" max="34" width="22.83203125" customWidth="true" bestFit="true"/>
+    <col min="35" max="35" width="22.828125" customWidth="true" bestFit="true"/>
+    <col min="36" max="36" width="22.23828125" customWidth="true" bestFit="true"/>
+    <col min="37" max="37" width="22.83203125" customWidth="true" bestFit="true"/>
+    <col min="38" max="38" width="22.91796875" customWidth="true" bestFit="true"/>
+    <col min="39" max="39" width="22.23828125" customWidth="true" bestFit="true"/>
+    <col min="40" max="40" width="22.91796875" customWidth="true" bestFit="true"/>
+    <col min="41" max="41" width="22.23828125" customWidth="true" bestFit="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4" t="s" s="1">
         <v>3</v>
       </c>
       <c r="C4" t="s" s="1">
         <v>4</v>
       </c>
       <c r="D4" t="s" s="1">
         <v>5</v>
       </c>
@@ -682,3392 +689,3476 @@
       </c>
       <c r="AG4" t="s" s="1">
         <v>34</v>
       </c>
       <c r="AH4" t="s" s="1">
         <v>35</v>
       </c>
       <c r="AI4" t="s" s="1">
         <v>36</v>
       </c>
       <c r="AJ4" t="s" s="1">
         <v>37</v>
       </c>
       <c r="AK4" t="s" s="1">
         <v>38</v>
       </c>
       <c r="AL4" t="s" s="1">
         <v>39</v>
       </c>
       <c r="AM4" t="s" s="1">
         <v>40</v>
       </c>
       <c r="AN4" t="s" s="1">
         <v>41</v>
       </c>
+      <c r="AO4" t="s" s="1">
+        <v>42</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B5" t="s" s="2">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C5" t="s" s="2">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D5" t="s" s="2">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E5" t="s" s="2">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F5" t="s" s="2">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="G5" t="s" s="2">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="H5" t="s" s="2">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="I5" t="s" s="2">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="J5" t="s" s="2">
         <v>44</v>
       </c>
       <c r="K5" t="s" s="2">
+        <v>45</v>
+      </c>
+      <c r="L5" t="s" s="2">
+        <v>45</v>
+      </c>
+      <c r="M5" t="s" s="2">
+        <v>45</v>
+      </c>
+      <c r="N5" t="s" s="2">
+        <v>45</v>
+      </c>
+      <c r="O5" t="s" s="2">
+        <v>45</v>
+      </c>
+      <c r="P5" t="s" s="2">
+        <v>45</v>
+      </c>
+      <c r="Q5" t="s" s="2">
+        <v>45</v>
+      </c>
+      <c r="R5" t="s" s="2">
+        <v>45</v>
+      </c>
+      <c r="S5" t="s" s="2">
+        <v>45</v>
+      </c>
+      <c r="T5" t="s" s="2">
+        <v>45</v>
+      </c>
+      <c r="U5" t="s" s="2">
+        <v>45</v>
+      </c>
+      <c r="V5" t="s" s="2">
+        <v>45</v>
+      </c>
+      <c r="W5" t="s" s="2">
+        <v>45</v>
+      </c>
+      <c r="X5" t="s" s="2">
+        <v>45</v>
+      </c>
+      <c r="Y5" t="s" s="2">
+        <v>45</v>
+      </c>
+      <c r="Z5" t="s" s="2">
+        <v>45</v>
+      </c>
+      <c r="AA5" t="s" s="2">
+        <v>45</v>
+      </c>
+      <c r="AB5" t="s" s="2">
+        <v>45</v>
+      </c>
+      <c r="AC5" t="s" s="2">
+        <v>45</v>
+      </c>
+      <c r="AD5" t="s" s="2">
         <v>44</v>
       </c>
-      <c r="L5" t="s" s="2">
+      <c r="AE5" t="s" s="2">
         <v>44</v>
       </c>
-      <c r="M5" t="s" s="2">
+      <c r="AF5" t="s" s="2">
         <v>44</v>
       </c>
-      <c r="N5" t="s" s="2">
+      <c r="AG5" t="s" s="2">
         <v>44</v>
       </c>
-      <c r="O5" t="s" s="2">
+      <c r="AH5" t="s" s="2">
         <v>44</v>
       </c>
-      <c r="P5" t="s" s="2">
+      <c r="AI5" t="s" s="2">
         <v>44</v>
       </c>
-      <c r="Q5" t="s" s="2">
+      <c r="AJ5" t="s" s="2">
         <v>44</v>
       </c>
-      <c r="R5" t="s" s="2">
+      <c r="AK5" t="s" s="2">
         <v>44</v>
       </c>
-      <c r="S5" t="s" s="2">
+      <c r="AL5" t="s" s="2">
         <v>44</v>
       </c>
-      <c r="T5" t="s" s="2">
+      <c r="AM5" t="s" s="2">
         <v>44</v>
       </c>
-      <c r="U5" t="s" s="2">
+      <c r="AN5" t="s" s="2">
         <v>44</v>
       </c>
-      <c r="V5" t="s" s="2">
+      <c r="AO5" t="s" s="2">
         <v>44</v>
-      </c>
-[...52 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B6" t="n" s="3">
+        <v>492386.0</v>
+      </c>
+      <c r="C6" t="n" s="3">
         <v>359826.0</v>
       </c>
-      <c r="C6" t="n" s="3">
+      <c r="D6" t="n" s="3">
         <v>274453.0</v>
       </c>
-      <c r="D6" t="n" s="3">
+      <c r="E6" t="n" s="3">
         <v>230150.0</v>
       </c>
-      <c r="E6" t="n" s="3">
+      <c r="F6" t="n" s="3">
         <v>560467.0</v>
       </c>
-      <c r="F6" t="n" s="3">
+      <c r="G6" t="n" s="3">
         <v>727424.0</v>
       </c>
-      <c r="G6" t="n" s="3">
+      <c r="H6" t="n" s="3">
         <v>702502.0</v>
       </c>
-      <c r="H6" t="n" s="3">
+      <c r="I6" t="n" s="3">
         <v>197380.0</v>
       </c>
-      <c r="I6" t="n" s="3">
+      <c r="J6" t="n" s="3">
         <v>291001.0</v>
       </c>
-      <c r="J6" t="n" s="3">
+      <c r="K6" t="n" s="3">
         <v>1363.0</v>
       </c>
-      <c r="K6" t="n" s="3">
+      <c r="L6" t="n" s="3">
         <v>1774.0</v>
       </c>
-      <c r="L6" t="n" s="3">
+      <c r="M6" t="n" s="3">
         <v>5691.0</v>
       </c>
-      <c r="M6" t="n" s="3">
+      <c r="N6" t="n" s="3">
         <v>4972.0</v>
       </c>
-      <c r="N6" t="n" s="3">
+      <c r="O6" t="n" s="3">
         <v>3165.0</v>
       </c>
-      <c r="O6" t="n" s="3">
+      <c r="P6" t="n" s="3">
         <v>7515.0</v>
       </c>
-      <c r="P6" t="n" s="3">
+      <c r="Q6" t="n" s="3">
         <v>5116.0</v>
       </c>
-      <c r="Q6" t="n" s="3">
+      <c r="R6" t="n" s="3">
         <v>4267.0</v>
       </c>
-      <c r="R6" t="n" s="3">
+      <c r="S6" t="n" s="3">
         <v>2733.0</v>
       </c>
-      <c r="S6" t="n" s="3">
+      <c r="T6" t="n" s="3">
         <v>9165.0</v>
       </c>
-      <c r="T6" t="n" s="3">
+      <c r="U6" t="n" s="3">
         <v>7645.0</v>
       </c>
-      <c r="U6" t="n" s="3">
+      <c r="V6" t="n" s="3">
         <v>11719.0</v>
       </c>
-      <c r="V6" t="n" s="3">
+      <c r="W6" t="n" s="3">
         <v>8997.0</v>
       </c>
-      <c r="W6" t="s" s="3">
-[...1 lines deleted...]
-      </c>
       <c r="X6" t="s" s="3">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="Y6" t="s" s="3">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="Z6" t="n" s="3">
+        <v>43</v>
+      </c>
+      <c r="Z6" t="s" s="3">
+        <v>43</v>
+      </c>
+      <c r="AA6" t="n" s="3">
         <v>69501.0</v>
       </c>
-      <c r="AA6" t="n" s="3">
+      <c r="AB6" t="n" s="3">
         <v>48214.0</v>
       </c>
-      <c r="AB6" t="n" s="3">
+      <c r="AC6" t="n" s="3">
         <v>37048.0</v>
       </c>
-      <c r="AC6" t="n" s="3">
+      <c r="AD6" t="n" s="3">
         <v>6286103.0</v>
       </c>
-      <c r="AD6" t="n" s="3">
+      <c r="AE6" t="n" s="3">
         <v>7827536.0</v>
       </c>
-      <c r="AE6" t="s" s="3">
-[...2 lines deleted...]
-      <c r="AF6" t="n" s="3">
+      <c r="AF6" t="s" s="3">
+        <v>43</v>
+      </c>
+      <c r="AG6" t="n" s="3">
         <v>2645009.0</v>
       </c>
-      <c r="AG6" t="n" s="3">
+      <c r="AH6" t="n" s="3">
         <v>1222650.0</v>
       </c>
-      <c r="AH6" t="n" s="3">
+      <c r="AI6" t="n" s="3">
         <v>2279546.0</v>
       </c>
-      <c r="AI6" t="n" s="3">
+      <c r="AJ6" t="n" s="3">
         <v>1212052.0</v>
       </c>
-      <c r="AJ6" t="n" s="3">
+      <c r="AK6" t="n" s="3">
         <v>710902.0</v>
       </c>
-      <c r="AK6" t="n" s="3">
+      <c r="AL6" t="n" s="3">
         <v>3019405.0</v>
       </c>
-      <c r="AL6" t="n" s="3">
+      <c r="AM6" t="n" s="3">
         <v>1479541.0</v>
       </c>
-      <c r="AM6" t="n" s="3">
+      <c r="AN6" t="n" s="3">
         <v>1873421.0</v>
       </c>
-      <c r="AN6" t="n" s="3">
+      <c r="AO6" t="n" s="3">
         <v>477551.0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B7" t="s" s="4">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C7" t="s" s="4">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D7" t="s" s="4">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E7" t="s" s="4">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F7" t="s" s="4">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G7" t="s" s="4">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="H7" t="s" s="4">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="I7" t="s" s="4">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="J7" t="s" s="4">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="K7" t="s" s="4">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L7" t="s" s="4">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="M7" t="s" s="4">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="N7" t="s" s="4">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="O7" t="s" s="4">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="P7" t="s" s="4">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="Q7" t="s" s="4">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="R7" t="s" s="4">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="S7" t="s" s="4">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="T7" t="s" s="4">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="U7" t="s" s="4">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="V7" t="s" s="4">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="W7" t="n" s="4">
+        <v>43</v>
+      </c>
+      <c r="W7" t="s" s="4">
+        <v>43</v>
+      </c>
+      <c r="X7" t="n" s="4">
         <v>728.0</v>
       </c>
-      <c r="X7" t="n" s="4">
+      <c r="Y7" t="n" s="4">
         <v>485.0</v>
       </c>
-      <c r="Y7" t="n" s="4">
+      <c r="Z7" t="n" s="4">
         <v>242523.0</v>
       </c>
-      <c r="Z7" t="s" s="4">
-[...1 lines deleted...]
-      </c>
       <c r="AA7" t="s" s="4">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="AB7" t="s" s="4">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="AC7" t="s" s="4">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="AD7" t="s" s="4">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="AE7" t="n" s="4">
+        <v>43</v>
+      </c>
+      <c r="AE7" t="s" s="4">
+        <v>43</v>
+      </c>
+      <c r="AF7" t="n" s="4">
         <v>865.0</v>
       </c>
-      <c r="AF7" t="s" s="4">
-[...1 lines deleted...]
-      </c>
       <c r="AG7" t="s" s="4">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="AH7" t="s" s="4">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="AI7" t="s" s="4">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="AJ7" t="s" s="4">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="AK7" t="s" s="4">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="AL7" t="s" s="4">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="AM7" t="s" s="4">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="AN7" t="s" s="4">
-        <v>42</v>
+        <v>43</v>
+      </c>
+      <c r="AO7" t="s" s="4">
+        <v>43</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B8" t="s" s="5">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C8" t="s" s="5">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D8" t="s" s="5">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E8" t="s" s="5">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F8" t="s" s="5">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G8" t="s" s="5">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="H8" t="s" s="5">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="I8" t="s" s="5">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="J8" t="s" s="5">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="K8" t="s" s="5">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L8" t="s" s="5">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="M8" t="s" s="5">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="N8" t="s" s="5">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="O8" t="s" s="5">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="P8" t="s" s="5">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="Q8" t="s" s="5">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="R8" t="s" s="5">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="S8" t="s" s="5">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="T8" t="s" s="5">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="U8" t="s" s="5">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="V8" t="s" s="5">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="W8" t="n" s="5">
+        <v>43</v>
+      </c>
+      <c r="W8" t="s" s="5">
+        <v>43</v>
+      </c>
+      <c r="X8" t="n" s="5">
         <v>102.0</v>
       </c>
-      <c r="X8" t="n" s="5">
+      <c r="Y8" t="n" s="5">
         <v>68.0</v>
       </c>
-      <c r="Y8" t="n" s="5">
+      <c r="Z8" t="n" s="5">
         <v>33931.0</v>
       </c>
-      <c r="Z8" t="s" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="AA8" t="s" s="5">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="AB8" t="s" s="5">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="AC8" t="s" s="5">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="AD8" t="s" s="5">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="AE8" t="n" s="5">
+        <v>43</v>
+      </c>
+      <c r="AE8" t="s" s="5">
+        <v>43</v>
+      </c>
+      <c r="AF8" t="n" s="5">
         <v>285205.0</v>
       </c>
-      <c r="AF8" t="s" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="AG8" t="s" s="5">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="AH8" t="s" s="5">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="AI8" t="s" s="5">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="AJ8" t="s" s="5">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="AK8" t="s" s="5">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="AL8" t="s" s="5">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="AM8" t="s" s="5">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="AN8" t="s" s="5">
-        <v>42</v>
+        <v>43</v>
+      </c>
+      <c r="AO8" t="s" s="5">
+        <v>43</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B9" t="n" s="7">
+        <v>-81298.0</v>
+      </c>
+      <c r="C9" t="n" s="7">
         <v>-39626.0</v>
       </c>
-      <c r="C9" t="n" s="7">
+      <c r="D9" t="n" s="7">
         <v>-84269.0</v>
       </c>
-      <c r="D9" t="n" s="7">
+      <c r="E9" t="n" s="7">
         <v>-109467.0</v>
       </c>
-      <c r="E9" t="n" s="7">
+      <c r="F9" t="n" s="7">
         <v>-177555.0</v>
       </c>
-      <c r="F9" t="n" s="7">
+      <c r="G9" t="n" s="7">
         <v>3739.0</v>
       </c>
-      <c r="G9" t="n" s="7">
+      <c r="H9" t="n" s="7">
         <v>58484.0</v>
       </c>
-      <c r="H9" t="n" s="7">
+      <c r="I9" t="n" s="7">
         <v>-25154.0</v>
       </c>
-      <c r="I9" t="n" s="7">
+      <c r="J9" t="n" s="7">
         <v>16976.0</v>
       </c>
-      <c r="J9" t="n" s="7">
+      <c r="K9" t="n" s="7">
         <v>188.0</v>
       </c>
-      <c r="K9" t="n" s="7">
+      <c r="L9" t="n" s="7">
         <v>-741.0</v>
       </c>
-      <c r="L9" t="n" s="7">
+      <c r="M9" t="n" s="7">
         <v>4429.0</v>
       </c>
-      <c r="M9" t="n" s="7">
+      <c r="N9" t="n" s="7">
         <v>4886.0</v>
       </c>
-      <c r="N9" t="n" s="7">
+      <c r="O9" t="n" s="7">
         <v>4661.0</v>
       </c>
-      <c r="O9" t="n" s="7">
+      <c r="P9" t="n" s="7">
         <v>801.0</v>
       </c>
-      <c r="P9" t="n" s="7">
+      <c r="Q9" t="n" s="7">
         <v>1992.0</v>
       </c>
-      <c r="Q9" t="n" s="7">
+      <c r="R9" t="n" s="7">
         <v>2417.0</v>
       </c>
-      <c r="R9" t="n" s="7">
+      <c r="S9" t="n" s="7">
         <v>1921.0</v>
       </c>
-      <c r="S9" t="n" s="7">
+      <c r="T9" t="n" s="7">
         <v>-6333.0</v>
       </c>
-      <c r="T9" t="n" s="7">
+      <c r="U9" t="n" s="7">
         <v>7866.0</v>
       </c>
-      <c r="U9" t="n" s="7">
+      <c r="V9" t="n" s="7">
         <v>1651.0</v>
       </c>
-      <c r="V9" t="n" s="7">
+      <c r="W9" t="n" s="7">
         <v>1561.0</v>
       </c>
-      <c r="W9" t="n" s="7">
+      <c r="X9" t="n" s="7">
         <v>2200.0</v>
       </c>
-      <c r="X9" t="n" s="7">
+      <c r="Y9" t="n" s="7">
         <v>2742.0</v>
       </c>
-      <c r="Y9" t="n" s="7">
+      <c r="Z9" t="n" s="7">
         <v>3171.0</v>
       </c>
-      <c r="Z9" t="n" s="7">
+      <c r="AA9" t="n" s="7">
         <v>1594.0</v>
       </c>
-      <c r="AA9" t="n" s="7">
+      <c r="AB9" t="n" s="7">
         <v>1574.0</v>
       </c>
-      <c r="AB9" t="n" s="7">
+      <c r="AC9" t="n" s="7">
         <v>1941.0</v>
       </c>
-      <c r="AC9" t="n" s="7">
+      <c r="AD9" t="n" s="7">
         <v>617945.0</v>
       </c>
-      <c r="AD9" t="n" s="7">
+      <c r="AE9" t="n" s="7">
         <v>1821717.0</v>
       </c>
-      <c r="AE9" t="n" s="7">
+      <c r="AF9" t="n" s="7">
         <v>1267157.0</v>
       </c>
-      <c r="AF9" t="n" s="7">
+      <c r="AG9" t="n" s="7">
         <v>656314.0</v>
       </c>
-      <c r="AG9" t="n" s="7">
+      <c r="AH9" t="n" s="7">
         <v>361033.0</v>
       </c>
-      <c r="AH9" t="n" s="7">
+      <c r="AI9" t="n" s="7">
         <v>808658.0</v>
       </c>
-      <c r="AI9" t="n" s="7">
+      <c r="AJ9" t="n" s="7">
         <v>325228.0</v>
       </c>
-      <c r="AJ9" t="n" s="7">
+      <c r="AK9" t="n" s="7">
         <v>171844.0</v>
       </c>
-      <c r="AK9" t="n" s="7">
+      <c r="AL9" t="n" s="7">
         <v>671969.0</v>
       </c>
-      <c r="AL9" t="n" s="7">
+      <c r="AM9" t="n" s="7">
         <v>563048.0</v>
       </c>
-      <c r="AM9" t="n" s="7">
+      <c r="AN9" t="n" s="7">
         <v>479582.0</v>
       </c>
-      <c r="AN9" t="n" s="7">
+      <c r="AO9" t="n" s="7">
         <v>49845.0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B10" t="n" s="8">
+        <v>-629140.0</v>
+      </c>
+      <c r="C10" t="n" s="8">
         <v>1268007.0</v>
       </c>
-      <c r="C10" t="n" s="8">
+      <c r="D10" t="n" s="8">
         <v>810216.0</v>
       </c>
-      <c r="D10" t="n" s="8">
+      <c r="E10" t="n" s="8">
         <v>-19108.0</v>
       </c>
-      <c r="E10" t="n" s="8">
+      <c r="F10" t="n" s="8">
         <v>64822.0</v>
       </c>
-      <c r="F10" t="n" s="8">
+      <c r="G10" t="n" s="8">
         <v>4348.0</v>
       </c>
-      <c r="G10" t="n" s="8">
+      <c r="H10" t="n" s="8">
         <v>78931.0</v>
       </c>
-      <c r="H10" t="n" s="8">
+      <c r="I10" t="n" s="8">
         <v>19421.0</v>
       </c>
-      <c r="I10" t="n" s="8">
+      <c r="J10" t="n" s="8">
         <v>80835.0</v>
       </c>
-      <c r="J10" t="n" s="8">
+      <c r="K10" t="n" s="8">
         <v>882.0</v>
       </c>
-      <c r="K10" t="n" s="8">
+      <c r="L10" t="n" s="8">
         <v>4616.0</v>
       </c>
-      <c r="L10" t="n" s="8">
+      <c r="M10" t="n" s="8">
         <v>-4.0</v>
       </c>
-      <c r="M10" t="n" s="8">
+      <c r="N10" t="n" s="8">
         <v>-214.0</v>
       </c>
-      <c r="N10" t="n" s="8">
+      <c r="O10" t="n" s="8">
         <v>174.0</v>
       </c>
-      <c r="O10" t="n" s="8">
+      <c r="P10" t="n" s="8">
         <v>-632.0</v>
       </c>
-      <c r="P10" t="n" s="8">
+      <c r="Q10" t="n" s="8">
         <v>-141.0</v>
       </c>
-      <c r="Q10" t="n" s="8">
+      <c r="R10" t="n" s="8">
         <v>56.0</v>
       </c>
-      <c r="R10" t="n" s="8">
+      <c r="S10" t="n" s="8">
         <v>-15.0</v>
       </c>
-      <c r="S10" t="n" s="8">
+      <c r="T10" t="n" s="8">
         <v>6804.0</v>
       </c>
-      <c r="T10" t="n" s="8">
+      <c r="U10" t="n" s="8">
         <v>-66.0</v>
       </c>
-      <c r="U10" t="n" s="8">
+      <c r="V10" t="n" s="8">
         <v>370.0</v>
       </c>
-      <c r="V10" t="n" s="8">
+      <c r="W10" t="n" s="8">
         <v>-386.0</v>
       </c>
-      <c r="W10" t="s" s="8">
-[...1 lines deleted...]
-      </c>
       <c r="X10" t="s" s="8">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="Y10" t="s" s="8">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="Z10" t="n" s="8">
+        <v>43</v>
+      </c>
+      <c r="Z10" t="s" s="8">
+        <v>43</v>
+      </c>
+      <c r="AA10" t="n" s="8">
         <v>2047.0</v>
       </c>
-      <c r="AA10" t="n" s="8">
+      <c r="AB10" t="n" s="8">
         <v>4955.0</v>
       </c>
-      <c r="AB10" t="n" s="8">
+      <c r="AC10" t="n" s="8">
         <v>6981.0</v>
       </c>
-      <c r="AC10" t="n" s="8">
+      <c r="AD10" t="n" s="8">
         <v>1609538.0</v>
       </c>
-      <c r="AD10" t="n" s="8">
+      <c r="AE10" t="n" s="8">
         <v>-46731.0</v>
       </c>
-      <c r="AE10" t="s" s="8">
-[...2 lines deleted...]
-      <c r="AF10" t="n" s="8">
+      <c r="AF10" t="s" s="8">
+        <v>43</v>
+      </c>
+      <c r="AG10" t="n" s="8">
         <v>-45582.0</v>
       </c>
-      <c r="AG10" t="n" s="8">
+      <c r="AH10" t="n" s="8">
         <v>-58597.0</v>
       </c>
-      <c r="AH10" t="n" s="8">
+      <c r="AI10" t="n" s="8">
         <v>-199107.0</v>
       </c>
-      <c r="AI10" t="n" s="8">
+      <c r="AJ10" t="n" s="8">
         <v>-128090.0</v>
       </c>
-      <c r="AJ10" t="n" s="8">
+      <c r="AK10" t="n" s="8">
         <v>-60368.0</v>
       </c>
-      <c r="AK10" t="n" s="8">
+      <c r="AL10" t="n" s="8">
         <v>-129944.0</v>
       </c>
-      <c r="AL10" t="n" s="8">
+      <c r="AM10" t="n" s="8">
         <v>-90915.0</v>
       </c>
-      <c r="AM10" t="n" s="8">
+      <c r="AN10" t="n" s="8">
         <v>-121932.0</v>
       </c>
-      <c r="AN10" t="n" s="8">
+      <c r="AO10" t="n" s="8">
         <v>-33686.0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B11" t="n" s="9">
+        <v>-828668.0</v>
+      </c>
+      <c r="C11" t="n" s="9">
         <v>1126435.0</v>
       </c>
-      <c r="C11" t="n" s="9">
+      <c r="D11" t="n" s="9">
         <v>628562.0</v>
       </c>
-      <c r="D11" t="n" s="9">
+      <c r="E11" t="n" s="9">
         <v>-226427.0</v>
       </c>
-      <c r="E11" t="n" s="9">
+      <c r="F11" t="n" s="9">
         <v>-189893.0</v>
       </c>
-      <c r="F11" t="n" s="9">
+      <c r="G11" t="n" s="9">
         <v>8087.0</v>
       </c>
-      <c r="G11" t="n" s="9">
+      <c r="H11" t="n" s="9">
         <v>137415.0</v>
       </c>
-      <c r="H11" t="n" s="9">
+      <c r="I11" t="n" s="9">
         <v>-5733.0</v>
       </c>
-      <c r="I11" t="n" s="9">
+      <c r="J11" t="n" s="9">
         <v>97811.0</v>
       </c>
-      <c r="J11" t="n" s="9">
+      <c r="K11" t="n" s="9">
         <v>1070.0</v>
       </c>
-      <c r="K11" t="n" s="9">
+      <c r="L11" t="n" s="9">
         <v>3875.0</v>
       </c>
-      <c r="L11" t="n" s="9">
+      <c r="M11" t="n" s="9">
         <v>4425.0</v>
       </c>
-      <c r="M11" t="n" s="9">
+      <c r="N11" t="n" s="9">
         <v>4672.0</v>
       </c>
-      <c r="N11" t="n" s="9">
+      <c r="O11" t="n" s="9">
         <v>4835.0</v>
       </c>
-      <c r="O11" t="n" s="9">
+      <c r="P11" t="n" s="9">
         <v>169.0</v>
       </c>
-      <c r="P11" t="n" s="9">
+      <c r="Q11" t="n" s="9">
         <v>1992.0</v>
       </c>
-      <c r="Q11" t="n" s="9">
+      <c r="R11" t="n" s="9">
         <v>2412.0</v>
       </c>
-      <c r="R11" t="n" s="9">
+      <c r="S11" t="n" s="9">
         <v>1946.0</v>
       </c>
-      <c r="S11" t="n" s="9">
+      <c r="T11" t="n" s="9">
         <v>-471.0</v>
       </c>
-      <c r="T11" t="n" s="9">
+      <c r="U11" t="n" s="9">
         <v>7800.0</v>
       </c>
-      <c r="U11" t="n" s="9">
+      <c r="V11" t="n" s="9">
         <v>2021.0</v>
       </c>
-      <c r="V11" t="n" s="9">
+      <c r="W11" t="n" s="9">
         <v>1947.0</v>
       </c>
-      <c r="W11" t="n" s="9">
+      <c r="X11" t="n" s="9">
         <v>-2279.0</v>
       </c>
-      <c r="X11" t="n" s="9">
+      <c r="Y11" t="n" s="9">
         <v>-1258.0</v>
       </c>
-      <c r="Y11" t="n" s="9">
+      <c r="Z11" t="n" s="9">
         <v>-39.0</v>
       </c>
-      <c r="Z11" t="n" s="9">
+      <c r="AA11" t="n" s="9">
         <v>3641.0</v>
       </c>
-      <c r="AA11" t="n" s="9">
+      <c r="AB11" t="n" s="9">
         <v>6528.0</v>
       </c>
-      <c r="AB11" t="n" s="9">
+      <c r="AC11" t="n" s="9">
         <v>8923.0</v>
       </c>
-      <c r="AC11" t="n" s="9">
+      <c r="AD11" t="n" s="9">
         <v>2227484.0</v>
       </c>
-      <c r="AD11" t="n" s="9">
+      <c r="AE11" t="n" s="9">
         <v>1774403.0</v>
       </c>
-      <c r="AE11" t="n" s="9">
+      <c r="AF11" t="n" s="9">
         <v>1114475.0</v>
       </c>
-      <c r="AF11" t="n" s="9">
+      <c r="AG11" t="n" s="9">
         <v>610732.0</v>
       </c>
-      <c r="AG11" t="n" s="9">
+      <c r="AH11" t="n" s="9">
         <v>302436.0</v>
       </c>
-      <c r="AH11" t="n" s="9">
+      <c r="AI11" t="n" s="9">
         <v>609551.0</v>
       </c>
-      <c r="AI11" t="n" s="9">
+      <c r="AJ11" t="n" s="9">
         <v>197139.0</v>
       </c>
-      <c r="AJ11" t="n" s="9">
+      <c r="AK11" t="n" s="9">
         <v>111476.0</v>
       </c>
-      <c r="AK11" t="n" s="9">
+      <c r="AL11" t="n" s="9">
         <v>542025.0</v>
       </c>
-      <c r="AL11" t="n" s="9">
+      <c r="AM11" t="n" s="9">
         <v>300669.0</v>
       </c>
-      <c r="AM11" t="n" s="9">
+      <c r="AN11" t="n" s="9">
         <v>357650.0</v>
       </c>
-      <c r="AN11" t="n" s="9">
+      <c r="AO11" t="n" s="9">
         <v>17135.0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B12" t="n" s="10">
+        <v>-842993.0</v>
+      </c>
+      <c r="C12" t="n" s="10">
         <v>1037841.0</v>
       </c>
-      <c r="C12" t="n" s="10">
+      <c r="D12" t="n" s="10">
         <v>625682.0</v>
       </c>
-      <c r="D12" t="n" s="10">
+      <c r="E12" t="n" s="10">
         <v>-227271.0</v>
       </c>
-      <c r="E12" t="n" s="10">
+      <c r="F12" t="n" s="10">
         <v>-208136.0</v>
       </c>
-      <c r="F12" t="n" s="10">
+      <c r="G12" t="n" s="10">
         <v>-6607.0</v>
       </c>
-      <c r="G12" t="n" s="10">
+      <c r="H12" t="n" s="10">
         <v>134174.0</v>
       </c>
-      <c r="H12" t="n" s="10">
+      <c r="I12" t="n" s="10">
         <v>-11587.0</v>
       </c>
-      <c r="I12" t="n" s="10">
+      <c r="J12" t="n" s="10">
         <v>92939.0</v>
       </c>
-      <c r="J12" t="n" s="10">
+      <c r="K12" t="n" s="10">
         <v>1070.0</v>
       </c>
-      <c r="K12" t="n" s="10">
+      <c r="L12" t="n" s="10">
         <v>4465.0</v>
       </c>
-      <c r="L12" t="n" s="10">
+      <c r="M12" t="n" s="10">
         <v>4048.0</v>
       </c>
-      <c r="M12" t="n" s="10">
+      <c r="N12" t="n" s="10">
         <v>4221.0</v>
       </c>
-      <c r="N12" t="n" s="10">
+      <c r="O12" t="n" s="10">
         <v>4599.0</v>
       </c>
-      <c r="O12" t="n" s="10">
+      <c r="P12" t="n" s="10">
         <v>-518.0</v>
       </c>
-      <c r="P12" t="n" s="10">
+      <c r="Q12" t="n" s="10">
         <v>1614.0</v>
       </c>
-      <c r="Q12" t="n" s="10">
+      <c r="R12" t="n" s="10">
         <v>1969.0</v>
       </c>
-      <c r="R12" t="n" s="10">
+      <c r="S12" t="n" s="10">
         <v>1598.0</v>
       </c>
-      <c r="S12" t="n" s="10">
+      <c r="T12" t="n" s="10">
         <v>-744.0</v>
       </c>
-      <c r="T12" t="n" s="10">
+      <c r="U12" t="n" s="10">
         <v>7536.0</v>
       </c>
-      <c r="U12" t="n" s="10">
+      <c r="V12" t="n" s="10">
         <v>1686.0</v>
       </c>
-      <c r="V12" t="n" s="10">
+      <c r="W12" t="n" s="10">
         <v>1494.0</v>
       </c>
-      <c r="W12" t="n" s="10">
+      <c r="X12" t="n" s="10">
         <v>-3503.0</v>
       </c>
-      <c r="X12" t="n" s="10">
+      <c r="Y12" t="n" s="10">
         <v>-2248.0</v>
       </c>
-      <c r="Y12" t="n" s="10">
+      <c r="Z12" t="n" s="10">
         <v>-810.0</v>
       </c>
-      <c r="Z12" t="n" s="10">
+      <c r="AA12" t="n" s="10">
         <v>1314.0</v>
       </c>
-      <c r="AA12" t="n" s="10">
+      <c r="AB12" t="n" s="10">
         <v>5353.0</v>
       </c>
-      <c r="AB12" t="n" s="10">
+      <c r="AC12" t="n" s="10">
         <v>7663.0</v>
       </c>
-      <c r="AC12" t="n" s="10">
+      <c r="AD12" t="n" s="10">
         <v>2030150.0</v>
       </c>
-      <c r="AD12" t="n" s="10">
+      <c r="AE12" t="n" s="10">
         <v>1355304.0</v>
       </c>
-      <c r="AE12" t="n" s="10">
+      <c r="AF12" t="n" s="10">
         <v>884896.0</v>
       </c>
-      <c r="AF12" t="n" s="10">
+      <c r="AG12" t="n" s="10">
         <v>482582.0</v>
       </c>
-      <c r="AG12" t="n" s="10">
+      <c r="AH12" t="n" s="10">
         <v>245421.0</v>
       </c>
-      <c r="AH12" t="n" s="10">
+      <c r="AI12" t="n" s="10">
         <v>494542.0</v>
       </c>
-      <c r="AI12" t="n" s="10">
+      <c r="AJ12" t="n" s="10">
         <v>153636.0</v>
       </c>
-      <c r="AJ12" t="n" s="10">
+      <c r="AK12" t="n" s="10">
         <v>81920.0</v>
       </c>
-      <c r="AK12" t="n" s="10">
+      <c r="AL12" t="n" s="10">
         <v>474224.0</v>
       </c>
-      <c r="AL12" t="n" s="10">
+      <c r="AM12" t="n" s="10">
         <v>270521.0</v>
       </c>
-      <c r="AM12" t="n" s="10">
+      <c r="AN12" t="n" s="10">
         <v>284738.0</v>
       </c>
-      <c r="AN12" t="n" s="10">
+      <c r="AO12" t="n" s="10">
         <v>15916.0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B14" t="s" s="11">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C14" t="s" s="11">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D14" t="s" s="11">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E14" t="s" s="11">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="F14" t="s" s="11">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="G14" t="s" s="11">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="H14" t="s" s="11">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="I14" t="s" s="11">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="J14" t="s" s="11">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="K14" t="s" s="11">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="L14" t="s" s="11">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="M14" t="s" s="11">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="N14" t="s" s="11">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="O14" t="s" s="11">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="P14" t="s" s="11">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="Q14" t="s" s="11">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="R14" t="s" s="11">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="S14" t="s" s="11">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="T14" t="s" s="11">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="U14" t="s" s="11">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="V14" t="s" s="11">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="W14" t="s" s="11">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="X14" t="s" s="11">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="Y14" t="s" s="11">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="Z14" t="s" s="11">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="AA14" t="s" s="11">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="AB14" t="s" s="11">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="AC14" t="s" s="11">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="AD14" t="s" s="11">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="AE14" t="s" s="11">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="AF14" t="s" s="11">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="AG14" t="s" s="11">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="AH14" t="s" s="11">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="AI14" t="s" s="11">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="AJ14" t="s" s="11">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="AK14" t="s" s="11">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="AL14" t="s" s="11">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AM14" t="s" s="11">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="AN14" t="s" s="11">
-        <v>91</v>
+        <v>92</v>
+      </c>
+      <c r="AO14" t="s" s="11">
+        <v>93</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B15" t="s" s="12">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C15" t="s" s="12">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D15" t="s" s="12">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E15" t="s" s="12">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F15" t="s" s="12">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="G15" t="s" s="12">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="H15" t="s" s="12">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="I15" t="s" s="12">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="J15" t="s" s="12">
         <v>44</v>
       </c>
       <c r="K15" t="s" s="12">
+        <v>45</v>
+      </c>
+      <c r="L15" t="s" s="12">
+        <v>45</v>
+      </c>
+      <c r="M15" t="s" s="12">
+        <v>45</v>
+      </c>
+      <c r="N15" t="s" s="12">
+        <v>45</v>
+      </c>
+      <c r="O15" t="s" s="12">
+        <v>45</v>
+      </c>
+      <c r="P15" t="s" s="12">
+        <v>45</v>
+      </c>
+      <c r="Q15" t="s" s="12">
+        <v>45</v>
+      </c>
+      <c r="R15" t="s" s="12">
+        <v>45</v>
+      </c>
+      <c r="S15" t="s" s="12">
+        <v>45</v>
+      </c>
+      <c r="T15" t="s" s="12">
+        <v>45</v>
+      </c>
+      <c r="U15" t="s" s="12">
+        <v>45</v>
+      </c>
+      <c r="V15" t="s" s="12">
+        <v>45</v>
+      </c>
+      <c r="W15" t="s" s="12">
+        <v>45</v>
+      </c>
+      <c r="X15" t="s" s="12">
+        <v>45</v>
+      </c>
+      <c r="Y15" t="s" s="12">
+        <v>45</v>
+      </c>
+      <c r="Z15" t="s" s="12">
+        <v>45</v>
+      </c>
+      <c r="AA15" t="s" s="12">
+        <v>45</v>
+      </c>
+      <c r="AB15" t="s" s="12">
+        <v>45</v>
+      </c>
+      <c r="AC15" t="s" s="12">
+        <v>45</v>
+      </c>
+      <c r="AD15" t="s" s="12">
         <v>44</v>
       </c>
-      <c r="L15" t="s" s="12">
+      <c r="AE15" t="s" s="12">
         <v>44</v>
       </c>
-      <c r="M15" t="s" s="12">
+      <c r="AF15" t="s" s="12">
         <v>44</v>
       </c>
-      <c r="N15" t="s" s="12">
+      <c r="AG15" t="s" s="12">
         <v>44</v>
       </c>
-      <c r="O15" t="s" s="12">
+      <c r="AH15" t="s" s="12">
         <v>44</v>
       </c>
-      <c r="P15" t="s" s="12">
+      <c r="AI15" t="s" s="12">
         <v>44</v>
       </c>
-      <c r="Q15" t="s" s="12">
+      <c r="AJ15" t="s" s="12">
         <v>44</v>
       </c>
-      <c r="R15" t="s" s="12">
+      <c r="AK15" t="s" s="12">
         <v>44</v>
       </c>
-      <c r="S15" t="s" s="12">
+      <c r="AL15" t="s" s="12">
         <v>44</v>
       </c>
-      <c r="T15" t="s" s="12">
+      <c r="AM15" t="s" s="12">
         <v>44</v>
       </c>
-      <c r="U15" t="s" s="12">
+      <c r="AN15" t="s" s="12">
         <v>44</v>
       </c>
-      <c r="V15" t="s" s="12">
+      <c r="AO15" t="s" s="12">
         <v>44</v>
-      </c>
-[...52 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B16" t="n" s="13">
+        <v>1511260.0</v>
+      </c>
+      <c r="C16" t="n" s="13">
         <v>1902958.0</v>
       </c>
-      <c r="C16" t="n" s="13">
+      <c r="D16" t="n" s="13">
         <v>1855899.0</v>
       </c>
-      <c r="D16" t="n" s="13">
+      <c r="E16" t="n" s="13">
         <v>1625288.0</v>
       </c>
-      <c r="E16" t="n" s="13">
+      <c r="F16" t="n" s="13">
         <v>1764728.0</v>
       </c>
-      <c r="F16" t="n" s="13">
+      <c r="G16" t="n" s="13">
         <v>3634858.0</v>
       </c>
-      <c r="G16" t="n" s="13">
+      <c r="H16" t="n" s="13">
         <v>4227915.0</v>
       </c>
-      <c r="H16" t="n" s="13">
+      <c r="I16" t="n" s="13">
         <v>1230270.0</v>
       </c>
-      <c r="I16" t="n" s="13">
+      <c r="J16" t="n" s="13">
         <v>1229827.0</v>
       </c>
-      <c r="J16" t="n" s="13">
+      <c r="K16" t="n" s="13">
         <v>4808.0</v>
       </c>
-      <c r="K16" t="n" s="13">
+      <c r="L16" t="n" s="13">
         <v>7780.0</v>
       </c>
-      <c r="L16" t="n" s="13">
+      <c r="M16" t="n" s="13">
         <v>30507.0</v>
       </c>
-      <c r="M16" t="n" s="13">
+      <c r="N16" t="n" s="13">
         <v>30638.0</v>
       </c>
-      <c r="N16" t="n" s="13">
+      <c r="O16" t="n" s="13">
         <v>30360.0</v>
       </c>
-      <c r="O16" t="n" s="13">
+      <c r="P16" t="n" s="13">
         <v>30490.0</v>
       </c>
-      <c r="P16" t="n" s="13">
+      <c r="Q16" t="n" s="13">
         <v>30348.0</v>
       </c>
-      <c r="Q16" t="n" s="13">
+      <c r="R16" t="n" s="13">
         <v>29813.0</v>
       </c>
-      <c r="R16" t="n" s="13">
+      <c r="S16" t="n" s="13">
         <v>29872.0</v>
       </c>
-      <c r="S16" t="n" s="13">
+      <c r="T16" t="n" s="13">
         <v>33074.0</v>
       </c>
-      <c r="T16" t="n" s="13">
+      <c r="U16" t="n" s="13">
         <v>30894.0</v>
       </c>
-      <c r="U16" t="n" s="13">
+      <c r="V16" t="n" s="13">
         <v>32439.0</v>
       </c>
-      <c r="V16" t="n" s="13">
+      <c r="W16" t="n" s="13">
         <v>38640.0</v>
       </c>
-      <c r="W16" t="s" s="13">
-[...1 lines deleted...]
-      </c>
       <c r="X16" t="s" s="13">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="Y16" t="s" s="13">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="Z16" t="n" s="13">
+        <v>43</v>
+      </c>
+      <c r="Z16" t="s" s="13">
+        <v>43</v>
+      </c>
+      <c r="AA16" t="n" s="13">
         <v>80728.0</v>
       </c>
-      <c r="AA16" t="n" s="13">
+      <c r="AB16" t="n" s="13">
         <v>87596.0</v>
       </c>
-      <c r="AB16" t="n" s="13">
+      <c r="AC16" t="n" s="13">
         <v>72326.0</v>
       </c>
-      <c r="AC16" t="n" s="13">
+      <c r="AD16" t="n" s="13">
         <v>1.7721346E7</v>
       </c>
-      <c r="AD16" t="n" s="13">
+      <c r="AE16" t="n" s="13">
         <v>8391448.0</v>
       </c>
-      <c r="AE16" t="s" s="13">
-[...2 lines deleted...]
-      <c r="AF16" t="n" s="13">
+      <c r="AF16" t="s" s="13">
+        <v>43</v>
+      </c>
+      <c r="AG16" t="n" s="13">
         <v>2634.0</v>
       </c>
-      <c r="AG16" t="n" s="13">
+      <c r="AH16" t="n" s="13">
         <v>5055399.0</v>
       </c>
-      <c r="AH16" t="n" s="13">
+      <c r="AI16" t="n" s="13">
         <v>2371524.0</v>
       </c>
-      <c r="AI16" t="n" s="13">
+      <c r="AJ16" t="n" s="13">
         <v>2238314.0</v>
       </c>
-      <c r="AJ16" t="n" s="13">
+      <c r="AK16" t="n" s="13">
         <v>2610677.0</v>
       </c>
-      <c r="AK16" t="n" s="13">
+      <c r="AL16" t="n" s="13">
         <v>2214201.0</v>
       </c>
-      <c r="AL16" t="n" s="13">
+      <c r="AM16" t="n" s="13">
         <v>2079653.0</v>
       </c>
-      <c r="AM16" t="n" s="13">
+      <c r="AN16" t="n" s="13">
         <v>4227430.0</v>
       </c>
-      <c r="AN16" t="n" s="13">
+      <c r="AO16" t="n" s="13">
         <v>2253855.0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B17" t="n" s="14">
+        <v>19370.0</v>
+      </c>
+      <c r="C17" t="n" s="14">
         <v>22060.0</v>
       </c>
-      <c r="C17" t="n" s="14">
+      <c r="D17" t="n" s="14">
         <v>26074.0</v>
       </c>
-      <c r="D17" t="n" s="14">
+      <c r="E17" t="n" s="14">
         <v>30079.0</v>
       </c>
-      <c r="E17" t="n" s="14">
+      <c r="F17" t="n" s="14">
         <v>31068.0</v>
       </c>
-      <c r="F17" t="n" s="14">
+      <c r="G17" t="n" s="14">
         <v>367462.0</v>
       </c>
-      <c r="G17" t="n" s="14">
+      <c r="H17" t="n" s="14">
         <v>19219.0</v>
       </c>
-      <c r="H17" t="n" s="14">
+      <c r="I17" t="n" s="14">
         <v>17591.0</v>
       </c>
-      <c r="I17" t="n" s="14">
+      <c r="J17" t="n" s="14">
         <v>5846.0</v>
       </c>
-      <c r="J17" t="n" s="14">
+      <c r="K17" t="n" s="14">
         <v>20.0</v>
       </c>
-      <c r="K17" t="n" s="14">
+      <c r="L17" t="n" s="14">
         <v>2527.0</v>
       </c>
-      <c r="L17" t="n" s="14">
+      <c r="M17" t="n" s="14">
         <v>6599.0</v>
       </c>
-      <c r="M17" t="n" s="14">
+      <c r="N17" t="n" s="14">
         <v>6143.0</v>
       </c>
-      <c r="N17" t="n" s="14">
+      <c r="O17" t="n" s="14">
         <v>5463.0</v>
       </c>
-      <c r="O17" t="n" s="14">
+      <c r="P17" t="n" s="14">
         <v>5507.0</v>
       </c>
-      <c r="P17" t="n" s="14">
+      <c r="Q17" t="n" s="14">
         <v>5779.0</v>
       </c>
-      <c r="Q17" t="n" s="14">
+      <c r="R17" t="n" s="14">
         <v>5699.0</v>
       </c>
-      <c r="R17" t="n" s="14">
+      <c r="S17" t="n" s="14">
         <v>5441.0</v>
       </c>
-      <c r="S17" t="n" s="14">
+      <c r="T17" t="n" s="14">
         <v>6247.0</v>
       </c>
-      <c r="T17" t="n" s="14">
+      <c r="U17" t="n" s="14">
         <v>5789.0</v>
       </c>
-      <c r="U17" t="n" s="14">
+      <c r="V17" t="n" s="14">
         <v>5883.0</v>
       </c>
-      <c r="V17" t="n" s="14">
+      <c r="W17" t="n" s="14">
         <v>7165.0</v>
       </c>
-      <c r="W17" t="s" s="14">
-[...1 lines deleted...]
-      </c>
       <c r="X17" t="s" s="14">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="Y17" t="s" s="14">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="Z17" t="n" s="14">
+        <v>43</v>
+      </c>
+      <c r="Z17" t="s" s="14">
+        <v>43</v>
+      </c>
+      <c r="AA17" t="n" s="14">
         <v>8440.0</v>
       </c>
-      <c r="AA17" t="n" s="14">
+      <c r="AB17" t="n" s="14">
         <v>10095.0</v>
       </c>
-      <c r="AB17" t="n" s="14">
+      <c r="AC17" t="n" s="14">
         <v>10610.0</v>
       </c>
-      <c r="AC17" t="n" s="14">
+      <c r="AD17" t="n" s="14">
         <v>4754129.0</v>
       </c>
-      <c r="AD17" t="n" s="14">
+      <c r="AE17" t="n" s="14">
         <v>40025.0</v>
       </c>
-      <c r="AE17" t="s" s="14">
-[...2 lines deleted...]
-      <c r="AF17" t="n" s="14">
+      <c r="AF17" t="s" s="14">
+        <v>43</v>
+      </c>
+      <c r="AG17" t="n" s="14">
         <v>15444.0</v>
       </c>
-      <c r="AG17" t="n" s="14">
+      <c r="AH17" t="n" s="14">
         <v>14139.0</v>
       </c>
-      <c r="AH17" t="n" s="14">
+      <c r="AI17" t="n" s="14">
         <v>16418.0</v>
       </c>
-      <c r="AI17" t="n" s="14">
+      <c r="AJ17" t="n" s="14">
         <v>15111.0</v>
       </c>
-      <c r="AJ17" t="n" s="14">
+      <c r="AK17" t="n" s="14">
         <v>16161.0</v>
       </c>
-      <c r="AK17" t="n" s="14">
+      <c r="AL17" t="n" s="14">
         <v>17126.0</v>
       </c>
-      <c r="AL17" t="n" s="14">
+      <c r="AM17" t="n" s="14">
         <v>400.0</v>
       </c>
-      <c r="AM17" t="n" s="14">
+      <c r="AN17" t="n" s="14">
         <v>565.0</v>
       </c>
-      <c r="AN17" t="n" s="14">
+      <c r="AO17" t="n" s="14">
         <v>520.0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B18" t="s" s="15">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C18" t="s" s="15">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D18" t="s" s="15">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E18" t="s" s="15">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F18" t="s" s="15">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G18" t="s" s="15">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="H18" t="s" s="15">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="I18" t="s" s="15">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="J18" t="s" s="15">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="K18" t="s" s="15">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L18" t="s" s="15">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="M18" t="s" s="15">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="N18" t="s" s="15">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="O18" t="s" s="15">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="P18" t="s" s="15">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="Q18" t="s" s="15">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="R18" t="s" s="15">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="S18" t="s" s="15">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="T18" t="s" s="15">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="U18" t="s" s="15">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="V18" t="s" s="15">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>43</v>
+      </c>
+      <c r="W18" t="s" s="15">
+        <v>43</v>
       </c>
       <c r="X18" t="n" s="15">
         <v>0.0</v>
       </c>
       <c r="Y18" t="n" s="15">
         <v>0.0</v>
       </c>
-      <c r="Z18" t="s" s="15">
-        <v>42</v>
+      <c r="Z18" t="n" s="15">
+        <v>0.0</v>
       </c>
       <c r="AA18" t="s" s="15">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="AB18" t="s" s="15">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="AC18" t="s" s="15">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="AD18" t="s" s="15">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="AE18" t="n" s="15">
+        <v>43</v>
+      </c>
+      <c r="AE18" t="s" s="15">
+        <v>43</v>
+      </c>
+      <c r="AF18" t="n" s="15">
         <v>0.0</v>
       </c>
-      <c r="AF18" t="s" s="15">
-[...1 lines deleted...]
-      </c>
       <c r="AG18" t="s" s="15">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="AH18" t="s" s="15">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="AI18" t="s" s="15">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="AJ18" t="s" s="15">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="AK18" t="s" s="15">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="AL18" t="s" s="15">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="AM18" t="s" s="15">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="AN18" t="s" s="15">
-        <v>42</v>
+        <v>43</v>
+      </c>
+      <c r="AO18" t="s" s="15">
+        <v>43</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B19" t="s" s="16">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C19" t="s" s="16">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D19" t="s" s="16">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E19" t="s" s="16">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F19" t="s" s="16">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G19" t="s" s="16">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="H19" t="s" s="16">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="I19" t="s" s="16">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="J19" t="s" s="16">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="K19" t="s" s="16">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L19" t="s" s="16">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="M19" t="s" s="16">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="N19" t="s" s="16">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="O19" t="s" s="16">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="P19" t="s" s="16">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="Q19" t="s" s="16">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="R19" t="s" s="16">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="S19" t="s" s="16">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="T19" t="s" s="16">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="U19" t="s" s="16">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="V19" t="s" s="16">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="W19" t="n" s="16">
+        <v>43</v>
+      </c>
+      <c r="W19" t="s" s="16">
+        <v>43</v>
+      </c>
+      <c r="X19" t="n" s="16">
         <v>50666.0</v>
       </c>
-      <c r="X19" t="n" s="16">
+      <c r="Y19" t="n" s="16">
         <v>50889.0</v>
       </c>
-      <c r="Y19" t="n" s="16">
+      <c r="Z19" t="n" s="16">
         <v>53953.0</v>
       </c>
-      <c r="Z19" t="s" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="AA19" t="s" s="16">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="AB19" t="s" s="16">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="AC19" t="s" s="16">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="AD19" t="s" s="16">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="AE19" t="n" s="16">
+        <v>43</v>
+      </c>
+      <c r="AE19" t="s" s="16">
+        <v>43</v>
+      </c>
+      <c r="AF19" t="n" s="16">
         <v>6362650.0</v>
       </c>
-      <c r="AF19" t="s" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="AG19" t="s" s="16">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="AH19" t="s" s="16">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="AI19" t="s" s="16">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="AJ19" t="s" s="16">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="AK19" t="s" s="16">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="AL19" t="s" s="16">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="AM19" t="s" s="16">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="AN19" t="s" s="16">
-        <v>42</v>
+        <v>43</v>
+      </c>
+      <c r="AO19" t="s" s="16">
+        <v>43</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B20" t="n" s="18">
+        <v>1407337.0</v>
+      </c>
+      <c r="C20" t="n" s="18">
         <v>1781706.0</v>
       </c>
-      <c r="C20" t="n" s="18">
+      <c r="D20" t="n" s="18">
         <v>1559454.0</v>
       </c>
-      <c r="D20" t="n" s="18">
+      <c r="E20" t="n" s="18">
         <v>1595209.0</v>
       </c>
-      <c r="E20" t="n" s="18">
+      <c r="F20" t="n" s="18">
         <v>1684512.0</v>
       </c>
-      <c r="F20" t="n" s="18">
+      <c r="G20" t="n" s="18">
         <v>2077121.0</v>
       </c>
-      <c r="G20" t="n" s="18">
+      <c r="H20" t="n" s="18">
         <v>1567471.0</v>
       </c>
-      <c r="H20" t="n" s="18">
+      <c r="I20" t="n" s="18">
         <v>89034.0</v>
       </c>
-      <c r="I20" t="n" s="18">
+      <c r="J20" t="n" s="18">
         <v>107528.0</v>
       </c>
-      <c r="J20" t="n" s="18">
+      <c r="K20" t="n" s="18">
         <v>1354.0</v>
       </c>
-      <c r="K20" t="n" s="18">
+      <c r="L20" t="n" s="18">
         <v>990.0</v>
       </c>
-      <c r="L20" t="n" s="18">
+      <c r="M20" t="n" s="18">
         <v>16042.0</v>
       </c>
-      <c r="M20" t="n" s="18">
+      <c r="N20" t="n" s="18">
         <v>16581.0</v>
       </c>
-      <c r="N20" t="n" s="18">
+      <c r="O20" t="n" s="18">
         <v>16664.0</v>
       </c>
-      <c r="O20" t="n" s="18">
+      <c r="P20" t="n" s="18">
         <v>17017.0</v>
       </c>
-      <c r="P20" t="n" s="18">
+      <c r="Q20" t="n" s="18">
         <v>17534.0</v>
       </c>
-      <c r="Q20" t="n" s="18">
+      <c r="R20" t="n" s="18">
         <v>17051.0</v>
       </c>
-      <c r="R20" t="n" s="18">
+      <c r="S20" t="n" s="18">
         <v>17890.0</v>
       </c>
-      <c r="S20" t="n" s="18">
+      <c r="T20" t="n" s="18">
         <v>18440.0</v>
       </c>
-      <c r="T20" t="n" s="18">
+      <c r="U20" t="n" s="18">
         <v>17162.0</v>
       </c>
-      <c r="U20" t="n" s="18">
+      <c r="V20" t="n" s="18">
         <v>17583.0</v>
       </c>
-      <c r="V20" t="n" s="18">
+      <c r="W20" t="n" s="18">
         <v>22494.0</v>
       </c>
-      <c r="W20" t="n" s="18">
+      <c r="X20" t="n" s="18">
         <v>60858.0</v>
       </c>
-      <c r="X20" t="n" s="18">
+      <c r="Y20" t="n" s="18">
         <v>65245.0</v>
       </c>
-      <c r="Y20" t="n" s="18">
+      <c r="Z20" t="n" s="18">
         <v>66365.0</v>
       </c>
-      <c r="Z20" t="n" s="18">
+      <c r="AA20" t="n" s="18">
         <v>53145.0</v>
       </c>
-      <c r="AA20" t="n" s="18">
+      <c r="AB20" t="n" s="18">
         <v>57141.0</v>
       </c>
-      <c r="AB20" t="n" s="18">
+      <c r="AC20" t="n" s="18">
         <v>60977.0</v>
       </c>
-      <c r="AC20" t="n" s="18">
+      <c r="AD20" t="n" s="18">
         <v>9960870.0</v>
       </c>
-      <c r="AD20" t="n" s="18">
+      <c r="AE20" t="n" s="18">
         <v>8308071.0</v>
       </c>
-      <c r="AE20" t="n" s="18">
+      <c r="AF20" t="n" s="18">
         <v>5685390.0</v>
       </c>
-      <c r="AF20" t="n" s="18">
+      <c r="AG20" t="n" s="18">
         <v>4473768.0</v>
       </c>
-      <c r="AG20" t="n" s="18">
+      <c r="AH20" t="n" s="18">
         <v>4996891.0</v>
       </c>
-      <c r="AH20" t="n" s="18">
+      <c r="AI20" t="n" s="18">
         <v>2281622.0</v>
       </c>
-      <c r="AI20" t="n" s="18">
+      <c r="AJ20" t="n" s="18">
         <v>2185523.0</v>
       </c>
-      <c r="AJ20" t="n" s="18">
+      <c r="AK20" t="n" s="18">
         <v>2213616.0</v>
       </c>
-      <c r="AK20" t="n" s="18">
+      <c r="AL20" t="n" s="18">
         <v>2177874.0</v>
       </c>
-      <c r="AL20" t="n" s="18">
+      <c r="AM20" t="n" s="18">
         <v>2056829.0</v>
       </c>
-      <c r="AM20" t="n" s="18">
+      <c r="AN20" t="n" s="18">
         <v>4207337.0</v>
       </c>
-      <c r="AN20" t="n" s="18">
+      <c r="AO20" t="n" s="18">
         <v>2242835.0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B21" t="n" s="19">
+        <v>84553.0</v>
+      </c>
+      <c r="C21" t="n" s="19">
         <v>99192.0</v>
       </c>
-      <c r="C21" t="n" s="19">
+      <c r="D21" t="n" s="19">
         <v>270371.0</v>
       </c>
-      <c r="D21" t="n" s="19">
+      <c r="E21" t="n" s="19">
         <v>0.0</v>
       </c>
-      <c r="E21" t="n" s="19">
+      <c r="F21" t="n" s="19">
         <v>80216.0</v>
       </c>
-      <c r="F21" t="n" s="19">
+      <c r="G21" t="n" s="19">
         <v>268312.0</v>
       </c>
-      <c r="G21" t="n" s="19">
+      <c r="H21" t="n" s="19">
         <v>1688105.0</v>
       </c>
-      <c r="H21" t="n" s="19">
+      <c r="I21" t="n" s="19">
         <v>1123645.0</v>
       </c>
-      <c r="I21" t="n" s="19">
+      <c r="J21" t="n" s="19">
         <v>813453.0</v>
       </c>
-      <c r="J21" t="n" s="19">
+      <c r="K21" t="n" s="19">
         <v>3434.0</v>
       </c>
-      <c r="K21" t="n" s="19">
+      <c r="L21" t="n" s="19">
         <v>3795.0</v>
       </c>
-      <c r="L21" t="n" s="19">
+      <c r="M21" t="n" s="19">
         <v>5477.0</v>
       </c>
-      <c r="M21" t="n" s="19">
+      <c r="N21" t="n" s="19">
         <v>5540.0</v>
       </c>
-      <c r="N21" t="n" s="19">
+      <c r="O21" t="n" s="19">
         <v>5932.0</v>
       </c>
-      <c r="O21" t="n" s="19">
+      <c r="P21" t="n" s="19">
         <v>5696.0</v>
       </c>
-      <c r="P21" t="n" s="19">
+      <c r="Q21" t="n" s="19">
         <v>4825.0</v>
       </c>
-      <c r="Q21" t="n" s="19">
+      <c r="R21" t="n" s="19">
         <v>4869.0</v>
       </c>
-      <c r="R21" t="n" s="19">
+      <c r="S21" t="n" s="19">
         <v>4362.0</v>
       </c>
-      <c r="S21" t="n" s="19">
+      <c r="T21" t="n" s="19">
         <v>4826.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5159.0</v>
       </c>
       <c r="U21" t="n" s="19">
         <v>5159.0</v>
       </c>
       <c r="V21" t="n" s="19">
         <v>5159.0</v>
       </c>
-      <c r="W21" t="s" s="19">
-        <v>42</v>
+      <c r="W21" t="n" s="19">
+        <v>5159.0</v>
       </c>
       <c r="X21" t="s" s="19">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="Y21" t="s" s="19">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>43</v>
+      </c>
+      <c r="Z21" t="s" s="19">
+        <v>43</v>
       </c>
       <c r="AA21" t="n" s="19">
         <v>0.0</v>
       </c>
       <c r="AB21" t="n" s="19">
+        <v>0.0</v>
+      </c>
+      <c r="AC21" t="n" s="19">
         <v>11.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AD21" t="n" s="19">
         <v>0.0</v>
       </c>
-      <c r="AE21" t="s" s="19">
-[...2 lines deleted...]
-      <c r="AF21" t="n" s="19">
+      <c r="AE21" t="n" s="19">
         <v>0.0</v>
       </c>
+      <c r="AF21" t="s" s="19">
+        <v>43</v>
+      </c>
       <c r="AG21" t="n" s="19">
+        <v>0.0</v>
+      </c>
+      <c r="AH21" t="n" s="19">
         <v>28886.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19201.0</v>
       </c>
       <c r="AI21" t="n" s="19">
         <v>19201.0</v>
       </c>
       <c r="AJ21" t="n" s="19">
+        <v>19201.0</v>
+      </c>
+      <c r="AK21" t="n" s="19">
         <v>20164.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19201.0</v>
       </c>
       <c r="AL21" t="n" s="19">
         <v>19201.0</v>
       </c>
       <c r="AM21" t="n" s="19">
+        <v>19201.0</v>
+      </c>
+      <c r="AN21" t="n" s="19">
         <v>19528.0</v>
       </c>
-      <c r="AN21" t="n" s="19">
+      <c r="AO21" t="n" s="19">
         <v>10500.0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B22" t="n" s="20">
+        <v>2438153.0</v>
+      </c>
+      <c r="C22" t="n" s="20">
         <v>2867052.0</v>
       </c>
-      <c r="C22" t="n" s="20">
+      <c r="D22" t="n" s="20">
         <v>1981408.0</v>
       </c>
-      <c r="D22" t="n" s="20">
+      <c r="E22" t="n" s="20">
         <v>1726494.0</v>
       </c>
-      <c r="E22" t="n" s="20">
+      <c r="F22" t="n" s="20">
         <v>2907814.0</v>
       </c>
-      <c r="F22" t="n" s="20">
+      <c r="G22" t="n" s="20">
         <v>1961459.0</v>
       </c>
-      <c r="G22" t="n" s="20">
+      <c r="H22" t="n" s="20">
         <v>1052750.0</v>
       </c>
-      <c r="H22" t="n" s="20">
+      <c r="I22" t="n" s="20">
         <v>393215.0</v>
       </c>
-      <c r="I22" t="n" s="20">
+      <c r="J22" t="n" s="20">
         <v>672809.0</v>
       </c>
-      <c r="J22" t="n" s="20">
+      <c r="K22" t="n" s="20">
         <v>1789.0</v>
       </c>
-      <c r="K22" t="n" s="20">
+      <c r="L22" t="n" s="20">
         <v>3299.0</v>
       </c>
-      <c r="L22" t="n" s="20">
+      <c r="M22" t="n" s="20">
         <v>9399.0</v>
       </c>
-      <c r="M22" t="n" s="20">
+      <c r="N22" t="n" s="20">
         <v>10404.0</v>
       </c>
-      <c r="N22" t="n" s="20">
+      <c r="O22" t="n" s="20">
         <v>13009.0</v>
       </c>
-      <c r="O22" t="n" s="20">
+      <c r="P22" t="n" s="20">
         <v>9847.0</v>
       </c>
-      <c r="P22" t="n" s="20">
+      <c r="Q22" t="n" s="20">
         <v>8125.0</v>
       </c>
-      <c r="Q22" t="n" s="20">
+      <c r="R22" t="n" s="20">
         <v>8907.0</v>
       </c>
-      <c r="R22" t="n" s="20">
+      <c r="S22" t="n" s="20">
         <v>10980.0</v>
       </c>
-      <c r="S22" t="n" s="20">
+      <c r="T22" t="n" s="20">
         <v>9563.0</v>
       </c>
-      <c r="T22" t="n" s="20">
+      <c r="U22" t="n" s="20">
         <v>13210.0</v>
       </c>
-      <c r="U22" t="n" s="20">
+      <c r="V22" t="n" s="20">
         <v>16942.0</v>
       </c>
-      <c r="V22" t="n" s="20">
+      <c r="W22" t="n" s="20">
         <v>18844.0</v>
       </c>
-      <c r="W22" t="s" s="20">
-[...1 lines deleted...]
-      </c>
       <c r="X22" t="s" s="20">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="Y22" t="s" s="20">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="Z22" t="n" s="20">
+        <v>43</v>
+      </c>
+      <c r="Z22" t="s" s="20">
+        <v>43</v>
+      </c>
+      <c r="AA22" t="n" s="20">
         <v>35263.0</v>
       </c>
-      <c r="AA22" t="n" s="20">
+      <c r="AB22" t="n" s="20">
         <v>32807.0</v>
       </c>
-      <c r="AB22" t="n" s="20">
+      <c r="AC22" t="n" s="20">
         <v>58799.0</v>
       </c>
-      <c r="AC22" t="n" s="20">
+      <c r="AD22" t="n" s="20">
         <v>1.3647479E7</v>
       </c>
-      <c r="AD22" t="n" s="20">
+      <c r="AE22" t="n" s="20">
         <v>6328422.0</v>
       </c>
-      <c r="AE22" t="s" s="20">
-[...2 lines deleted...]
-      <c r="AF22" t="n" s="20">
+      <c r="AF22" t="s" s="20">
+        <v>43</v>
+      </c>
+      <c r="AG22" t="n" s="20">
         <v>3443245.0</v>
       </c>
-      <c r="AG22" t="n" s="20">
+      <c r="AH22" t="n" s="20">
         <v>2018064.0</v>
       </c>
-      <c r="AH22" t="n" s="20">
+      <c r="AI22" t="n" s="20">
         <v>3237679.0</v>
       </c>
-      <c r="AI22" t="n" s="20">
+      <c r="AJ22" t="n" s="20">
         <v>1834597.0</v>
       </c>
-      <c r="AJ22" t="n" s="20">
+      <c r="AK22" t="n" s="20">
         <v>1437710.0</v>
       </c>
-      <c r="AK22" t="n" s="20">
+      <c r="AL22" t="n" s="20">
         <v>2139666.0</v>
       </c>
-      <c r="AL22" t="n" s="20">
+      <c r="AM22" t="n" s="20">
         <v>1469433.0</v>
       </c>
-      <c r="AM22" t="n" s="20">
+      <c r="AN22" t="n" s="20">
         <v>1072135.0</v>
       </c>
-      <c r="AN22" t="n" s="20">
+      <c r="AO22" t="n" s="20">
         <v>245208.0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B23" t="n" s="21">
+        <v>9175.0</v>
+      </c>
+      <c r="C23" t="n" s="21">
         <v>5886.0</v>
       </c>
-      <c r="C23" t="n" s="21">
+      <c r="D23" t="n" s="21">
         <v>3505.0</v>
       </c>
-      <c r="D23" t="n" s="21">
+      <c r="E23" t="n" s="21">
         <v>3969.0</v>
       </c>
-      <c r="E23" t="n" s="21">
+      <c r="F23" t="n" s="21">
         <v>5439.0</v>
       </c>
-      <c r="F23" t="n" s="21">
+      <c r="G23" t="n" s="21">
         <v>16853.0</v>
       </c>
-      <c r="G23" t="n" s="21">
+      <c r="H23" t="n" s="21">
         <v>3923.0</v>
       </c>
-      <c r="H23" t="s" s="21">
-[...2 lines deleted...]
-      <c r="I23" t="n" s="21">
+      <c r="I23" t="s" s="21">
+        <v>43</v>
+      </c>
+      <c r="J23" t="n" s="21">
         <v>144.0</v>
       </c>
-      <c r="J23" t="n" s="21">
+      <c r="K23" t="n" s="21">
         <v>10.0</v>
       </c>
-      <c r="K23" t="n" s="21">
+      <c r="L23" t="n" s="21">
         <v>19.0</v>
       </c>
-      <c r="L23" t="n" s="21">
+      <c r="M23" t="n" s="21">
         <v>1574.0</v>
       </c>
-      <c r="M23" t="n" s="21">
+      <c r="N23" t="n" s="21">
         <v>1514.0</v>
       </c>
-      <c r="N23" t="n" s="21">
+      <c r="O23" t="n" s="21">
         <v>1928.0</v>
       </c>
-      <c r="O23" t="n" s="21">
+      <c r="P23" t="n" s="21">
         <v>3061.0</v>
       </c>
-      <c r="P23" t="n" s="21">
+      <c r="Q23" t="n" s="21">
         <v>2705.0</v>
       </c>
-      <c r="Q23" t="n" s="21">
+      <c r="R23" t="n" s="21">
         <v>2031.0</v>
       </c>
-      <c r="R23" t="n" s="21">
+      <c r="S23" t="n" s="21">
         <v>2270.0</v>
       </c>
-      <c r="S23" t="n" s="21">
+      <c r="T23" t="n" s="21">
         <v>2528.0</v>
       </c>
-      <c r="T23" t="n" s="21">
+      <c r="U23" t="n" s="21">
         <v>1863.0</v>
       </c>
-      <c r="U23" t="n" s="21">
+      <c r="V23" t="n" s="21">
         <v>1272.0</v>
       </c>
-      <c r="V23" t="n" s="21">
+      <c r="W23" t="n" s="21">
         <v>1030.0</v>
       </c>
-      <c r="W23" t="s" s="21">
-[...1 lines deleted...]
-      </c>
       <c r="X23" t="s" s="21">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="Y23" t="s" s="21">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="Z23" t="n" s="21">
+        <v>43</v>
+      </c>
+      <c r="Z23" t="s" s="21">
+        <v>43</v>
+      </c>
+      <c r="AA23" t="n" s="21">
         <v>5348.0</v>
       </c>
-      <c r="AA23" t="n" s="21">
+      <c r="AB23" t="n" s="21">
         <v>4190.0</v>
       </c>
-      <c r="AB23" t="n" s="21">
+      <c r="AC23" t="n" s="21">
         <v>4017.0</v>
       </c>
-      <c r="AC23" t="n" s="21">
+      <c r="AD23" t="n" s="21">
         <v>3069431.0</v>
       </c>
-      <c r="AD23" t="n" s="21">
+      <c r="AE23" t="n" s="21">
         <v>299362.0</v>
       </c>
-      <c r="AE23" t="s" s="21">
-[...3 lines deleted...]
-        <v>16532.0</v>
+      <c r="AF23" t="s" s="21">
+        <v>43</v>
       </c>
       <c r="AG23" t="n" s="21">
         <v>16532.0</v>
       </c>
       <c r="AH23" t="n" s="21">
+        <v>16532.0</v>
+      </c>
+      <c r="AI23" t="n" s="21">
         <v>438590.0</v>
       </c>
-      <c r="AI23" t="n" s="21">
+      <c r="AJ23" t="n" s="21">
         <v>102729.0</v>
       </c>
-      <c r="AJ23" t="n" s="21">
+      <c r="AK23" t="n" s="21">
         <v>102351.0</v>
       </c>
-      <c r="AK23" t="n" s="21">
+      <c r="AL23" t="n" s="21">
         <v>93291.0</v>
       </c>
-      <c r="AL23" t="n" s="21">
+      <c r="AM23" t="n" s="21">
         <v>61098.0</v>
       </c>
-      <c r="AM23" t="n" s="21">
+      <c r="AN23" t="n" s="21">
         <v>52637.0</v>
       </c>
-      <c r="AN23" t="n" s="21">
+      <c r="AO23" t="n" s="21">
         <v>1089.0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B24" t="n" s="22">
+        <v>3949413.0</v>
+      </c>
+      <c r="C24" t="n" s="22">
         <v>4770010.0</v>
       </c>
-      <c r="C24" t="n" s="22">
+      <c r="D24" t="n" s="22">
         <v>3837307.0</v>
       </c>
-      <c r="D24" t="n" s="22">
+      <c r="E24" t="n" s="22">
         <v>3351782.0</v>
       </c>
-      <c r="E24" t="n" s="22">
+      <c r="F24" t="n" s="22">
         <v>4703610.0</v>
       </c>
-      <c r="F24" t="n" s="22">
+      <c r="G24" t="n" s="22">
         <v>5596317.0</v>
       </c>
-      <c r="G24" t="n" s="22">
+      <c r="H24" t="n" s="22">
         <v>5280665.0</v>
       </c>
-      <c r="H24" t="n" s="22">
+      <c r="I24" t="n" s="22">
         <v>1623485.0</v>
       </c>
-      <c r="I24" t="n" s="22">
+      <c r="J24" t="n" s="22">
         <v>1902636.0</v>
       </c>
-      <c r="J24" t="n" s="22">
+      <c r="K24" t="n" s="22">
         <v>6597.0</v>
       </c>
-      <c r="K24" t="n" s="22">
+      <c r="L24" t="n" s="22">
         <v>11078.0</v>
       </c>
-      <c r="L24" t="n" s="22">
+      <c r="M24" t="n" s="22">
         <v>39906.0</v>
       </c>
-      <c r="M24" t="n" s="22">
+      <c r="N24" t="n" s="22">
         <v>41042.0</v>
       </c>
-      <c r="N24" t="n" s="22">
+      <c r="O24" t="n" s="22">
         <v>43369.0</v>
       </c>
-      <c r="O24" t="n" s="22">
+      <c r="P24" t="n" s="22">
         <v>40337.0</v>
       </c>
-      <c r="P24" t="n" s="22">
+      <c r="Q24" t="n" s="22">
         <v>38473.0</v>
       </c>
-      <c r="Q24" t="n" s="22">
+      <c r="R24" t="n" s="22">
         <v>38720.0</v>
       </c>
-      <c r="R24" t="n" s="22">
+      <c r="S24" t="n" s="22">
         <v>40852.0</v>
       </c>
-      <c r="S24" t="n" s="22">
+      <c r="T24" t="n" s="22">
         <v>42637.0</v>
       </c>
-      <c r="T24" t="n" s="22">
+      <c r="U24" t="n" s="22">
         <v>44104.0</v>
       </c>
-      <c r="U24" t="n" s="22">
+      <c r="V24" t="n" s="22">
         <v>49382.0</v>
       </c>
-      <c r="V24" t="n" s="22">
+      <c r="W24" t="n" s="22">
         <v>57484.0</v>
       </c>
-      <c r="W24" t="n" s="22">
+      <c r="X24" t="n" s="22">
         <v>96216.0</v>
       </c>
-      <c r="X24" t="n" s="22">
+      <c r="Y24" t="n" s="22">
         <v>96477.0</v>
       </c>
-      <c r="Y24" t="n" s="22">
+      <c r="Z24" t="n" s="22">
         <v>105537.0</v>
       </c>
-      <c r="Z24" t="n" s="22">
+      <c r="AA24" t="n" s="22">
         <v>115991.0</v>
       </c>
-      <c r="AA24" t="n" s="22">
+      <c r="AB24" t="n" s="22">
         <v>120403.0</v>
       </c>
-      <c r="AB24" t="n" s="22">
+      <c r="AC24" t="n" s="22">
         <v>131125.0</v>
       </c>
-      <c r="AC24" t="n" s="22">
+      <c r="AD24" t="n" s="22">
         <v>3.1368825E7</v>
       </c>
-      <c r="AD24" t="n" s="22">
+      <c r="AE24" t="n" s="22">
         <v>1.471987E7</v>
       </c>
-      <c r="AE24" t="n" s="22">
+      <c r="AF24" t="n" s="22">
         <v>1.1814988E7</v>
       </c>
-      <c r="AF24" t="n" s="22">
+      <c r="AG24" t="n" s="22">
         <v>7970794.0</v>
       </c>
-      <c r="AG24" t="n" s="22">
+      <c r="AH24" t="n" s="22">
         <v>7073462.0</v>
       </c>
-      <c r="AH24" t="n" s="22">
+      <c r="AI24" t="n" s="22">
         <v>5609203.0</v>
       </c>
-      <c r="AI24" t="n" s="22">
+      <c r="AJ24" t="n" s="22">
         <v>4072911.0</v>
       </c>
-      <c r="AJ24" t="n" s="22">
+      <c r="AK24" t="n" s="22">
         <v>4048387.0</v>
       </c>
-      <c r="AK24" t="n" s="22">
+      <c r="AL24" t="n" s="22">
         <v>4353867.0</v>
       </c>
-      <c r="AL24" t="n" s="22">
+      <c r="AM24" t="n" s="22">
         <v>3549086.0</v>
       </c>
-      <c r="AM24" t="n" s="22">
+      <c r="AN24" t="n" s="22">
         <v>5352202.0</v>
       </c>
-      <c r="AN24" t="n" s="22">
+      <c r="AO24" t="n" s="22">
         <v>2595579.0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B25" t="s" s="23">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C25" t="s" s="23">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D25" t="s" s="23">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E25" t="s" s="23">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F25" t="s" s="23">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G25" t="s" s="23">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="H25" t="s" s="23">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="I25" t="s" s="23">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="J25" t="s" s="23">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="K25" t="s" s="23">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L25" t="s" s="23">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="M25" t="s" s="23">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="N25" t="s" s="23">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="O25" t="s" s="23">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="P25" t="s" s="23">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="Q25" t="s" s="23">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="R25" t="s" s="23">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="S25" t="s" s="23">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="T25" t="s" s="23">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="U25" t="s" s="23">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="V25" t="s" s="23">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>43</v>
+      </c>
+      <c r="W25" t="s" s="23">
+        <v>43</v>
       </c>
       <c r="X25" t="n" s="23">
         <v>0.0</v>
       </c>
       <c r="Y25" t="n" s="23">
         <v>0.0</v>
       </c>
-      <c r="Z25" t="s" s="23">
-        <v>42</v>
+      <c r="Z25" t="n" s="23">
+        <v>0.0</v>
       </c>
       <c r="AA25" t="s" s="23">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="AB25" t="s" s="23">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="AC25" t="s" s="23">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="AD25" t="s" s="23">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="AE25" t="n" s="23">
+        <v>43</v>
+      </c>
+      <c r="AE25" t="s" s="23">
+        <v>43</v>
+      </c>
+      <c r="AF25" t="n" s="23">
         <v>3083974.0</v>
       </c>
-      <c r="AF25" t="s" s="23">
-[...1 lines deleted...]
-      </c>
       <c r="AG25" t="s" s="23">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="AH25" t="s" s="23">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="AI25" t="s" s="23">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="AJ25" t="s" s="23">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="AK25" t="s" s="23">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="AL25" t="s" s="23">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="AM25" t="s" s="23">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="AN25" t="s" s="23">
-        <v>42</v>
+        <v>43</v>
+      </c>
+      <c r="AO25" t="s" s="23">
+        <v>43</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B26" t="s" s="24">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C26" t="s" s="24">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D26" t="s" s="24">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E26" t="s" s="24">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F26" t="s" s="24">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G26" t="s" s="24">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="H26" t="s" s="24">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="I26" t="s" s="24">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="J26" t="s" s="24">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="K26" t="s" s="24">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L26" t="s" s="24">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="M26" t="s" s="24">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="N26" t="s" s="24">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="O26" t="s" s="24">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="P26" t="s" s="24">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="Q26" t="s" s="24">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="R26" t="s" s="24">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="S26" t="s" s="24">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="T26" t="s" s="24">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="U26" t="s" s="24">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="V26" t="s" s="24">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="W26" t="n" s="24">
+        <v>43</v>
+      </c>
+      <c r="W26" t="s" s="24">
+        <v>43</v>
+      </c>
+      <c r="X26" t="n" s="24">
         <v>9612.0</v>
       </c>
-      <c r="X26" t="n" s="24">
+      <c r="Y26" t="n" s="24">
         <v>12273.0</v>
       </c>
-      <c r="Y26" t="n" s="24">
+      <c r="Z26" t="n" s="24">
         <v>10588.0</v>
       </c>
-      <c r="Z26" t="s" s="24">
-[...1 lines deleted...]
-      </c>
       <c r="AA26" t="s" s="24">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="AB26" t="s" s="24">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="AC26" t="s" s="24">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="AD26" t="s" s="24">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="AE26" t="n" s="24">
+        <v>43</v>
+      </c>
+      <c r="AE26" t="s" s="24">
+        <v>43</v>
+      </c>
+      <c r="AF26" t="n" s="24">
         <v>281329.0</v>
       </c>
-      <c r="AF26" t="s" s="24">
-[...1 lines deleted...]
-      </c>
       <c r="AG26" t="s" s="24">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="AH26" t="s" s="24">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="AI26" t="s" s="24">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="AJ26" t="s" s="24">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="AK26" t="s" s="24">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="AL26" t="s" s="24">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="AM26" t="s" s="24">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="AN26" t="s" s="24">
-        <v>42</v>
+        <v>43</v>
+      </c>
+      <c r="AO26" t="s" s="24">
+        <v>43</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B27" t="s" s="26">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C27" t="s" s="26">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D27" t="s" s="26">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E27" t="s" s="26">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F27" t="s" s="26">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G27" t="s" s="26">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="H27" t="s" s="26">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="I27" t="s" s="26">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="J27" t="s" s="26">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="K27" t="s" s="26">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L27" t="s" s="26">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="M27" t="s" s="26">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="N27" t="s" s="26">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="O27" t="s" s="26">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="P27" t="s" s="26">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="Q27" t="s" s="26">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="R27" t="s" s="26">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="S27" t="s" s="26">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="T27" t="s" s="26">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="U27" t="s" s="26">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="V27" t="s" s="26">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="W27" t="n" s="26">
+        <v>43</v>
+      </c>
+      <c r="W27" t="s" s="26">
+        <v>43</v>
+      </c>
+      <c r="X27" t="n" s="26">
         <v>85165.0</v>
       </c>
-      <c r="X27" t="n" s="26">
+      <c r="Y27" t="n" s="26">
         <v>84171.0</v>
       </c>
-      <c r="Y27" t="n" s="26">
+      <c r="Z27" t="n" s="26">
         <v>85314.0</v>
       </c>
-      <c r="Z27" t="s" s="26">
-[...1 lines deleted...]
-      </c>
       <c r="AA27" t="s" s="26">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="AB27" t="s" s="26">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="AC27" t="s" s="26">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="AD27" t="s" s="26">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="AE27" t="n" s="26">
+        <v>43</v>
+      </c>
+      <c r="AE27" t="s" s="26">
+        <v>43</v>
+      </c>
+      <c r="AF27" t="n" s="26">
         <v>8387126.0</v>
       </c>
-      <c r="AF27" t="s" s="26">
-[...1 lines deleted...]
-      </c>
       <c r="AG27" t="s" s="26">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="AH27" t="s" s="26">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="AI27" t="s" s="26">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="AJ27" t="s" s="26">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="AK27" t="s" s="26">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="AL27" t="s" s="26">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="AM27" t="s" s="26">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="AN27" t="s" s="26">
-        <v>42</v>
+        <v>43</v>
+      </c>
+      <c r="AO27" t="s" s="26">
+        <v>43</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B28" t="n" s="27">
+        <v>3411000.0</v>
+      </c>
+      <c r="C28" t="n" s="27">
         <v>4133871.0</v>
       </c>
-      <c r="C28" t="n" s="27">
+      <c r="D28" t="n" s="27">
         <v>3280066.0</v>
       </c>
-      <c r="D28" t="n" s="27">
+      <c r="E28" t="n" s="27">
         <v>2735244.0</v>
       </c>
-      <c r="E28" t="n" s="27">
+      <c r="F28" t="n" s="27">
         <v>3029958.0</v>
       </c>
-      <c r="F28" t="n" s="27">
+      <c r="G28" t="n" s="27">
         <v>4660572.0</v>
       </c>
-      <c r="G28" t="n" s="27">
+      <c r="H28" t="n" s="27">
         <v>4223398.0</v>
       </c>
-      <c r="H28" t="n" s="27">
+      <c r="I28" t="n" s="27">
         <v>1380585.0</v>
       </c>
-      <c r="I28" t="n" s="27">
+      <c r="J28" t="n" s="27">
         <v>1483809.0</v>
       </c>
-      <c r="J28" t="n" s="27">
+      <c r="K28" t="n" s="27">
         <v>4407.0</v>
       </c>
-      <c r="K28" t="n" s="27">
+      <c r="L28" t="n" s="27">
         <v>7374.0</v>
       </c>
-      <c r="L28" t="n" s="27">
+      <c r="M28" t="n" s="27">
         <v>20802.0</v>
       </c>
-      <c r="M28" t="n" s="27">
+      <c r="N28" t="n" s="27">
         <v>21403.0</v>
       </c>
-      <c r="N28" t="n" s="27">
+      <c r="O28" t="n" s="27">
         <v>22328.0</v>
       </c>
-      <c r="O28" t="n" s="27">
+      <c r="P28" t="n" s="27">
         <v>15603.0</v>
       </c>
-      <c r="P28" t="n" s="27">
+      <c r="Q28" t="n" s="27">
         <v>17184.0</v>
       </c>
-      <c r="Q28" t="n" s="27">
+      <c r="R28" t="n" s="27">
         <v>17691.0</v>
       </c>
-      <c r="R28" t="n" s="27">
+      <c r="S28" t="n" s="27">
         <v>18131.0</v>
       </c>
-      <c r="S28" t="n" s="27">
+      <c r="T28" t="n" s="27">
         <v>18651.0</v>
       </c>
-      <c r="T28" t="n" s="27">
+      <c r="U28" t="n" s="27">
         <v>22443.0</v>
       </c>
-      <c r="U28" t="n" s="27">
+      <c r="V28" t="n" s="27">
         <v>-1580.0</v>
       </c>
-      <c r="V28" t="n" s="27">
+      <c r="W28" t="n" s="27">
         <v>-270.0</v>
       </c>
-      <c r="W28" t="n" s="27">
+      <c r="X28" t="n" s="27">
         <v>11051.0</v>
       </c>
-      <c r="X28" t="n" s="27">
+      <c r="Y28" t="n" s="27">
         <v>12306.0</v>
       </c>
-      <c r="Y28" t="n" s="27">
+      <c r="Z28" t="n" s="27">
         <v>20223.0</v>
       </c>
-      <c r="Z28" t="n" s="27">
+      <c r="AA28" t="n" s="27">
         <v>22718.0</v>
       </c>
-      <c r="AA28" t="n" s="27">
+      <c r="AB28" t="n" s="27">
         <v>36142.0</v>
       </c>
-      <c r="AB28" t="n" s="27">
+      <c r="AC28" t="n" s="27">
         <v>34992.0</v>
       </c>
-      <c r="AC28" t="n" s="27">
+      <c r="AD28" t="n" s="27">
         <v>6952832.0</v>
       </c>
-      <c r="AD28" t="n" s="27">
+      <c r="AE28" t="n" s="27">
         <v>3888399.0</v>
       </c>
-      <c r="AE28" t="n" s="27">
+      <c r="AF28" t="n" s="27">
         <v>3427862.0</v>
       </c>
-      <c r="AF28" t="n" s="27">
+      <c r="AG28" t="n" s="27">
         <v>3028299.0</v>
       </c>
-      <c r="AG28" t="n" s="27">
+      <c r="AH28" t="n" s="27">
         <v>2796894.0</v>
       </c>
-      <c r="AH28" t="n" s="27">
+      <c r="AI28" t="n" s="27">
         <v>2277182.0</v>
       </c>
-      <c r="AI28" t="n" s="27">
+      <c r="AJ28" t="n" s="27">
         <v>839646.0</v>
       </c>
-      <c r="AJ28" t="n" s="27">
+      <c r="AK28" t="n" s="27">
         <v>773343.0</v>
       </c>
-      <c r="AK28" t="n" s="27">
+      <c r="AL28" t="n" s="27">
         <v>650458.0</v>
       </c>
-      <c r="AL28" t="n" s="27">
+      <c r="AM28" t="n" s="27">
         <v>664132.0</v>
       </c>
-      <c r="AM28" t="n" s="27">
+      <c r="AN28" t="n" s="27">
         <v>2555816.0</v>
       </c>
-      <c r="AN28" t="n" s="27">
+      <c r="AO28" t="n" s="27">
         <v>1002296.0</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B29" t="n" s="28">
         <v>132700.0</v>
       </c>
       <c r="C29" t="n" s="28">
-        <v>166061.0</v>
+        <v>132700.0</v>
       </c>
       <c r="D29" t="n" s="28">
         <v>166061.0</v>
       </c>
       <c r="E29" t="n" s="28">
         <v>166061.0</v>
       </c>
       <c r="F29" t="n" s="28">
         <v>166061.0</v>
       </c>
       <c r="G29" t="n" s="28">
         <v>166061.0</v>
       </c>
       <c r="H29" t="n" s="28">
-        <v>100000.0</v>
+        <v>166061.0</v>
       </c>
       <c r="I29" t="n" s="28">
         <v>100000.0</v>
       </c>
       <c r="J29" t="n" s="28">
-        <v>970.0</v>
+        <v>100000.0</v>
       </c>
       <c r="K29" t="n" s="28">
         <v>970.0</v>
       </c>
       <c r="L29" t="n" s="28">
         <v>970.0</v>
       </c>
       <c r="M29" t="n" s="28">
         <v>970.0</v>
       </c>
       <c r="N29" t="n" s="28">
         <v>970.0</v>
       </c>
       <c r="O29" t="n" s="28">
         <v>970.0</v>
       </c>
       <c r="P29" t="n" s="28">
-        <v>1775.0</v>
+        <v>970.0</v>
       </c>
       <c r="Q29" t="n" s="28">
         <v>1775.0</v>
       </c>
       <c r="R29" t="n" s="28">
         <v>1775.0</v>
       </c>
       <c r="S29" t="n" s="28">
         <v>1775.0</v>
       </c>
       <c r="T29" t="n" s="28">
+        <v>1775.0</v>
+      </c>
+      <c r="U29" t="n" s="28">
         <v>1754.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>94.0</v>
       </c>
       <c r="V29" t="n" s="28">
         <v>94.0</v>
       </c>
       <c r="W29" t="n" s="28">
-        <v>99.0</v>
+        <v>94.0</v>
       </c>
       <c r="X29" t="n" s="28">
         <v>99.0</v>
       </c>
       <c r="Y29" t="n" s="28">
         <v>99.0</v>
       </c>
       <c r="Z29" t="n" s="28">
         <v>99.0</v>
       </c>
       <c r="AA29" t="n" s="28">
         <v>99.0</v>
       </c>
       <c r="AB29" t="n" s="28">
         <v>99.0</v>
       </c>
       <c r="AC29" t="n" s="28">
-        <v>24000.0</v>
+        <v>99.0</v>
       </c>
       <c r="AD29" t="n" s="28">
         <v>24000.0</v>
       </c>
       <c r="AE29" t="n" s="28">
+        <v>24000.0</v>
+      </c>
+      <c r="AF29" t="n" s="28">
         <v>25250.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24000.0</v>
       </c>
       <c r="AG29" t="n" s="28">
         <v>24000.0</v>
       </c>
       <c r="AH29" t="n" s="28">
         <v>24000.0</v>
       </c>
       <c r="AI29" t="n" s="28">
-        <v>20000.0</v>
+        <v>24000.0</v>
       </c>
       <c r="AJ29" t="n" s="28">
         <v>20000.0</v>
       </c>
       <c r="AK29" t="n" s="28">
         <v>20000.0</v>
       </c>
       <c r="AL29" t="n" s="28">
         <v>20000.0</v>
       </c>
       <c r="AM29" t="n" s="28">
         <v>20000.0</v>
       </c>
       <c r="AN29" t="n" s="28">
+        <v>20000.0</v>
+      </c>
+      <c r="AO29" t="n" s="28">
         <v>20000.0</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B30" t="n" s="29">
         <v>0.0</v>
       </c>
       <c r="C30" t="n" s="29">
         <v>0.0</v>
       </c>
       <c r="D30" t="n" s="29">
+        <v>0.0</v>
+      </c>
+      <c r="E30" t="n" s="29">
         <v>840.0</v>
       </c>
-      <c r="E30" t="n" s="29">
+      <c r="F30" t="n" s="29">
         <v>38352.0</v>
       </c>
-      <c r="F30" t="n" s="29">
+      <c r="G30" t="n" s="29">
         <v>76181.0</v>
       </c>
-      <c r="G30" t="n" s="29">
+      <c r="H30" t="n" s="29">
         <v>189304.0</v>
       </c>
-      <c r="H30" t="n" s="29">
+      <c r="I30" t="n" s="29">
         <v>161734.0</v>
       </c>
-      <c r="I30" t="n" s="29">
+      <c r="J30" t="n" s="29">
         <v>97564.0</v>
       </c>
-      <c r="J30" t="n" s="29">
+      <c r="K30" t="n" s="29">
         <v>386.0</v>
       </c>
-      <c r="K30" t="n" s="29">
+      <c r="L30" t="n" s="29">
         <v>1194.0</v>
       </c>
-      <c r="L30" t="n" s="29">
+      <c r="M30" t="n" s="29">
         <v>11133.0</v>
       </c>
-      <c r="M30" t="n" s="29">
+      <c r="N30" t="n" s="29">
         <v>11752.0</v>
       </c>
-      <c r="N30" t="n" s="29">
+      <c r="O30" t="n" s="29">
         <v>12382.0</v>
       </c>
-      <c r="O30" t="n" s="29">
+      <c r="P30" t="n" s="29">
         <v>14768.0</v>
       </c>
-      <c r="P30" t="n" s="29">
+      <c r="Q30" t="n" s="29">
         <v>12770.0</v>
       </c>
-      <c r="Q30" t="n" s="29">
+      <c r="R30" t="n" s="29">
         <v>12664.0</v>
       </c>
-      <c r="R30" t="n" s="29">
+      <c r="S30" t="n" s="29">
         <v>13438.0</v>
       </c>
-      <c r="S30" t="n" s="29">
+      <c r="T30" t="n" s="29">
         <v>13158.0</v>
       </c>
-      <c r="T30" t="n" s="29">
+      <c r="U30" t="n" s="29">
         <v>14048.0</v>
       </c>
-      <c r="U30" t="n" s="29">
+      <c r="V30" t="n" s="29">
         <v>14748.0</v>
       </c>
-      <c r="V30" t="n" s="29">
+      <c r="W30" t="n" s="29">
         <v>14873.0</v>
       </c>
-      <c r="W30" t="s" s="29">
-[...1 lines deleted...]
-      </c>
       <c r="X30" t="s" s="29">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="Y30" t="s" s="29">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="Z30" t="n" s="29">
+        <v>43</v>
+      </c>
+      <c r="Z30" t="s" s="29">
+        <v>43</v>
+      </c>
+      <c r="AA30" t="n" s="29">
         <v>57740.0</v>
       </c>
-      <c r="AA30" t="n" s="29">
+      <c r="AB30" t="n" s="29">
         <v>51769.0</v>
       </c>
-      <c r="AB30" t="n" s="29">
+      <c r="AC30" t="n" s="29">
         <v>51406.0</v>
       </c>
-      <c r="AC30" t="n" s="29">
+      <c r="AD30" t="n" s="29">
         <v>1.6789669E7</v>
       </c>
-      <c r="AD30" t="n" s="29">
+      <c r="AE30" t="n" s="29">
         <v>8439433.0</v>
       </c>
-      <c r="AE30" t="s" s="29">
-[...2 lines deleted...]
-      <c r="AF30" t="n" s="29">
+      <c r="AF30" t="s" s="29">
+        <v>43</v>
+      </c>
+      <c r="AG30" t="n" s="29">
         <v>3275872.0</v>
       </c>
-      <c r="AG30" t="n" s="29">
+      <c r="AH30" t="n" s="29">
         <v>2839348.0</v>
       </c>
-      <c r="AH30" t="n" s="29">
+      <c r="AI30" t="n" s="29">
         <v>2472776.0</v>
       </c>
-      <c r="AI30" t="n" s="29">
+      <c r="AJ30" t="n" s="29">
         <v>2480663.0</v>
       </c>
-      <c r="AJ30" t="n" s="29">
+      <c r="AK30" t="n" s="29">
         <v>2193323.0</v>
       </c>
-      <c r="AK30" t="n" s="29">
+      <c r="AL30" t="n" s="29">
         <v>2079228.0</v>
       </c>
-      <c r="AL30" t="n" s="29">
+      <c r="AM30" t="n" s="29">
         <v>2092093.0</v>
       </c>
-      <c r="AM30" t="n" s="29">
+      <c r="AN30" t="n" s="29">
         <v>1746918.0</v>
       </c>
-      <c r="AN30" t="n" s="29">
+      <c r="AO30" t="n" s="29">
         <v>1032008.0</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B31" t="n" s="30">
+        <v>317069.0</v>
+      </c>
+      <c r="C31" t="n" s="30">
         <v>636139.0</v>
       </c>
-      <c r="C31" t="n" s="30">
+      <c r="D31" t="n" s="30">
         <v>557240.0</v>
       </c>
-      <c r="D31" t="n" s="30">
+      <c r="E31" t="n" s="30">
         <v>615698.0</v>
       </c>
-      <c r="E31" t="n" s="30">
+      <c r="F31" t="n" s="30">
         <v>1635300.0</v>
       </c>
-      <c r="F31" t="n" s="30">
+      <c r="G31" t="n" s="30">
         <v>859564.0</v>
       </c>
-      <c r="G31" t="n" s="30">
+      <c r="H31" t="n" s="30">
         <v>867963.0</v>
       </c>
-      <c r="H31" t="n" s="30">
+      <c r="I31" t="n" s="30">
         <v>81166.0</v>
       </c>
-      <c r="I31" t="n" s="30">
+      <c r="J31" t="n" s="30">
         <v>321263.0</v>
       </c>
-      <c r="J31" t="n" s="30">
+      <c r="K31" t="n" s="30">
         <v>1803.0</v>
       </c>
-      <c r="K31" t="n" s="30">
+      <c r="L31" t="n" s="30">
         <v>2510.0</v>
       </c>
-      <c r="L31" t="n" s="30">
+      <c r="M31" t="n" s="30">
         <v>7971.0</v>
       </c>
-      <c r="M31" t="n" s="30">
+      <c r="N31" t="n" s="30">
         <v>7888.0</v>
       </c>
-      <c r="N31" t="n" s="30">
+      <c r="O31" t="n" s="30">
         <v>8659.0</v>
       </c>
-      <c r="O31" t="n" s="30">
+      <c r="P31" t="n" s="30">
         <v>9966.0</v>
       </c>
-      <c r="P31" t="n" s="30">
+      <c r="Q31" t="n" s="30">
         <v>8518.0</v>
       </c>
-      <c r="Q31" t="n" s="30">
+      <c r="R31" t="n" s="30">
         <v>8364.0</v>
       </c>
-      <c r="R31" t="n" s="30">
+      <c r="S31" t="n" s="30">
         <v>9283.0</v>
       </c>
-      <c r="S31" t="n" s="30">
+      <c r="T31" t="n" s="30">
         <v>10827.0</v>
       </c>
-      <c r="T31" t="n" s="30">
+      <c r="U31" t="n" s="30">
         <v>7613.0</v>
       </c>
-      <c r="U31" t="n" s="30">
+      <c r="V31" t="n" s="30">
         <v>36214.0</v>
       </c>
-      <c r="V31" t="n" s="30">
+      <c r="W31" t="n" s="30">
         <v>42882.0</v>
       </c>
-      <c r="W31" t="s" s="30">
-[...1 lines deleted...]
-      </c>
       <c r="X31" t="s" s="30">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="Y31" t="s" s="30">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="Z31" t="n" s="30">
+        <v>43</v>
+      </c>
+      <c r="Z31" t="s" s="30">
+        <v>43</v>
+      </c>
+      <c r="AA31" t="n" s="30">
         <v>35533.0</v>
       </c>
-      <c r="AA31" t="n" s="30">
+      <c r="AB31" t="n" s="30">
         <v>32492.0</v>
       </c>
-      <c r="AB31" t="n" s="30">
+      <c r="AC31" t="n" s="30">
         <v>44728.0</v>
       </c>
-      <c r="AC31" t="n" s="30">
+      <c r="AD31" t="n" s="30">
         <v>7626325.0</v>
       </c>
-      <c r="AD31" t="n" s="30">
+      <c r="AE31" t="n" s="30">
         <v>2392038.0</v>
       </c>
-      <c r="AE31" t="s" s="30">
-[...2 lines deleted...]
-      <c r="AF31" t="n" s="30">
+      <c r="AF31" t="s" s="30">
+        <v>43</v>
+      </c>
+      <c r="AG31" t="n" s="30">
         <v>1666623.0</v>
       </c>
-      <c r="AG31" t="n" s="30">
+      <c r="AH31" t="n" s="30">
         <v>1437221.0</v>
       </c>
-      <c r="AH31" t="n" s="30">
+      <c r="AI31" t="n" s="30">
         <v>859245.0</v>
       </c>
-      <c r="AI31" t="n" s="30">
+      <c r="AJ31" t="n" s="30">
         <v>752602.0</v>
       </c>
-      <c r="AJ31" t="n" s="30">
+      <c r="AK31" t="n" s="30">
         <v>807801.0</v>
       </c>
-      <c r="AK31" t="n" s="30">
+      <c r="AL31" t="n" s="30">
         <v>1624180.0</v>
       </c>
-      <c r="AL31" t="n" s="30">
+      <c r="AM31" t="n" s="30">
         <v>792861.0</v>
       </c>
-      <c r="AM31" t="n" s="30">
+      <c r="AN31" t="n" s="30">
         <v>1049468.0</v>
       </c>
-      <c r="AN31" t="n" s="30">
+      <c r="AO31" t="n" s="30">
         <v>360934.0</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B32" t="n" s="31">
+        <v>3949413.0</v>
+      </c>
+      <c r="C32" t="n" s="31">
         <v>4770010.0</v>
       </c>
-      <c r="C32" t="n" s="31">
+      <c r="D32" t="n" s="31">
         <v>3837307.0</v>
       </c>
-      <c r="D32" t="n" s="31">
+      <c r="E32" t="n" s="31">
         <v>3351782.0</v>
       </c>
-      <c r="E32" t="n" s="31">
+      <c r="F32" t="n" s="31">
         <v>4703610.0</v>
       </c>
-      <c r="F32" t="n" s="31">
+      <c r="G32" t="n" s="31">
         <v>5596317.0</v>
       </c>
-      <c r="G32" t="n" s="31">
+      <c r="H32" t="n" s="31">
         <v>5280665.0</v>
       </c>
-      <c r="H32" t="n" s="31">
+      <c r="I32" t="n" s="31">
         <v>1623485.0</v>
       </c>
-      <c r="I32" t="n" s="31">
+      <c r="J32" t="n" s="31">
         <v>1902636.0</v>
       </c>
-      <c r="J32" t="n" s="31">
+      <c r="K32" t="n" s="31">
         <v>6597.0</v>
       </c>
-      <c r="K32" t="n" s="31">
+      <c r="L32" t="n" s="31">
         <v>11078.0</v>
       </c>
-      <c r="L32" t="n" s="31">
+      <c r="M32" t="n" s="31">
         <v>39906.0</v>
       </c>
-      <c r="M32" t="n" s="31">
+      <c r="N32" t="n" s="31">
         <v>41042.0</v>
       </c>
-      <c r="N32" t="n" s="31">
+      <c r="O32" t="n" s="31">
         <v>43369.0</v>
       </c>
-      <c r="O32" t="n" s="31">
+      <c r="P32" t="n" s="31">
         <v>40337.0</v>
       </c>
-      <c r="P32" t="n" s="31">
+      <c r="Q32" t="n" s="31">
         <v>38473.0</v>
       </c>
-      <c r="Q32" t="n" s="31">
+      <c r="R32" t="n" s="31">
         <v>38720.0</v>
       </c>
-      <c r="R32" t="n" s="31">
+      <c r="S32" t="n" s="31">
         <v>40852.0</v>
       </c>
-      <c r="S32" t="n" s="31">
+      <c r="T32" t="n" s="31">
         <v>42637.0</v>
       </c>
-      <c r="T32" t="n" s="31">
+      <c r="U32" t="n" s="31">
         <v>44104.0</v>
       </c>
-      <c r="U32" t="n" s="31">
+      <c r="V32" t="n" s="31">
         <v>49382.0</v>
       </c>
-      <c r="V32" t="n" s="31">
+      <c r="W32" t="n" s="31">
         <v>57484.0</v>
       </c>
-      <c r="W32" t="n" s="31">
+      <c r="X32" t="n" s="31">
         <v>96216.0</v>
       </c>
-      <c r="X32" t="n" s="31">
+      <c r="Y32" t="n" s="31">
         <v>96477.0</v>
       </c>
-      <c r="Y32" t="n" s="31">
+      <c r="Z32" t="n" s="31">
         <v>105537.0</v>
       </c>
-      <c r="Z32" t="n" s="31">
+      <c r="AA32" t="n" s="31">
         <v>115991.0</v>
       </c>
-      <c r="AA32" t="n" s="31">
+      <c r="AB32" t="n" s="31">
         <v>120403.0</v>
       </c>
-      <c r="AB32" t="n" s="31">
+      <c r="AC32" t="n" s="31">
         <v>131125.0</v>
       </c>
-      <c r="AC32" t="n" s="31">
+      <c r="AD32" t="n" s="31">
         <v>3.1368825E7</v>
       </c>
-      <c r="AD32" t="n" s="31">
+      <c r="AE32" t="n" s="31">
         <v>1.471987E7</v>
       </c>
-      <c r="AE32" t="n" s="31">
+      <c r="AF32" t="n" s="31">
         <v>1.1814988E7</v>
       </c>
-      <c r="AF32" t="n" s="31">
+      <c r="AG32" t="n" s="31">
         <v>7970794.0</v>
       </c>
-      <c r="AG32" t="n" s="31">
+      <c r="AH32" t="n" s="31">
         <v>7073462.0</v>
       </c>
-      <c r="AH32" t="n" s="31">
+      <c r="AI32" t="n" s="31">
         <v>5609203.0</v>
       </c>
-      <c r="AI32" t="n" s="31">
+      <c r="AJ32" t="n" s="31">
         <v>4072911.0</v>
       </c>
-      <c r="AJ32" t="n" s="31">
+      <c r="AK32" t="n" s="31">
         <v>4048387.0</v>
       </c>
-      <c r="AK32" t="n" s="31">
+      <c r="AL32" t="n" s="31">
         <v>4353867.0</v>
       </c>
-      <c r="AL32" t="n" s="31">
+      <c r="AM32" t="n" s="31">
         <v>3549086.0</v>
       </c>
-      <c r="AM32" t="n" s="31">
+      <c r="AN32" t="n" s="31">
         <v>5352202.0</v>
       </c>
-      <c r="AN32" t="n" s="31">
+      <c r="AO32" t="n" s="31">
         <v>2595579.0</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B35" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B36" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B37" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B38" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B39" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="B35:AN35"/>
-[...6 lines deleted...]
-    <mergeCell ref="A42:AN42"/>
+    <mergeCell ref="B35:AO35"/>
+    <mergeCell ref="B36:AO36"/>
+    <mergeCell ref="B37:AO37"/>
+    <mergeCell ref="B38:AO38"/>
+    <mergeCell ref="B39:AO39"/>
+    <mergeCell ref="A1:AO1"/>
+    <mergeCell ref="A2:AO2"/>
+    <mergeCell ref="A42:AO42"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>