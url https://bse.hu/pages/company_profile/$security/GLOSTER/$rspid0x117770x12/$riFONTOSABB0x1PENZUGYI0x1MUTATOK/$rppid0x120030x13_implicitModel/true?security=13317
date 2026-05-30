--- v0 (2026-04-02)
+++ v1 (2026-05-30)
@@ -68,160 +68,173 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:H7"/>
+  <dimension ref="A1:I7"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="43.34765625" customWidth="true" bestFit="true"/>
     <col min="2" max="2" width="14.45703125" customWidth="true" bestFit="true"/>
     <col min="3" max="3" width="14.45703125" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="14.45703125" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="14.45703125" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="14.45703125" customWidth="true" bestFit="true"/>
     <col min="7" max="7" width="14.45703125" customWidth="true" bestFit="true"/>
+    <col min="8" max="8" width="14.45703125" customWidth="true" bestFit="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="B4" t="n">
         <v>2019.0</v>
       </c>
       <c r="C4" t="n">
         <v>2020.0</v>
       </c>
       <c r="D4" t="n">
         <v>2021.0</v>
       </c>
       <c r="E4" t="n">
         <v>2022.0</v>
       </c>
       <c r="F4" t="n">
         <v>2023.0</v>
       </c>
       <c r="G4" t="n">
         <v>2024.0</v>
       </c>
+      <c r="H4" t="n">
+        <v>2025.0</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5" t="n">
         <v>2.1157567649019624</v>
       </c>
       <c r="C5" t="n">
         <v>0.7141152036299824</v>
       </c>
       <c r="D5" t="n">
         <v>0.5702731620166606</v>
       </c>
       <c r="E5" t="n">
         <v>0.7526355210340884</v>
       </c>
       <c r="F5" t="n">
         <v>1.4326685033829314</v>
       </c>
       <c r="G5" t="n">
         <v>1.4782770896842823</v>
       </c>
+      <c r="H5" t="n">
+        <v>1.9346870772556684</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>3</v>
       </c>
       <c r="B6" t="n">
         <v>0.29455063516561797</v>
       </c>
       <c r="C6" t="n">
         <v>0.09630299743523556</v>
       </c>
       <c r="D6" t="n">
         <v>0.1318592757692274</v>
       </c>
       <c r="E6" t="n">
         <v>0.11392175876039708</v>
       </c>
       <c r="F6" t="n">
         <v>0.08650428141173852</v>
       </c>
       <c r="G6" t="n">
         <v>0.13679085510716968</v>
       </c>
+      <c r="H6" t="n">
+        <v>0.21303241928230873</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>4</v>
       </c>
       <c r="B7" t="n">
         <v>0.08194224434809892</v>
       </c>
       <c r="C7" t="n">
         <v>0.05309654784303843</v>
       </c>
       <c r="D7" t="n">
         <v>0.0815226021237685</v>
       </c>
       <c r="E7" t="n">
         <v>0.06358932392857532</v>
       </c>
       <c r="F7" t="n">
         <v>0.035559420155867286</v>
       </c>
       <c r="G7" t="n">
         <v>0.05519594870023029</v>
       </c>
+      <c r="H7" t="n">
+        <v>0.07259118729671274</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:G1"/>
-    <mergeCell ref="A2:G2"/>
+    <mergeCell ref="A1:H1"/>
+    <mergeCell ref="A2:H2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>