--- v0 (2025-10-24)
+++ v1 (2026-11-03)
@@ -6,140 +6,152 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet0" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="35">
   <si>
     <t>Mid-year reports - Goodwill Pharma Plc.</t>
   </si>
   <si>
     <t>non-audited, consolidated, in compliance with has; Business Year: January 1 - June 30</t>
   </si>
   <si>
     <t>Key P&amp;L Figures</t>
   </si>
   <si>
-    <t>Jan 2025 - Jun 2025 (1)</t>
-[...5 lines deleted...]
-    <t>Jan 2023 - Jun 2023 (1)</t>
+    <t>Jan 2026 - Jun 2026 (1)</t>
+  </si>
+  <si>
+    <t>Jan 2025 - Jun 2025 (2)</t>
+  </si>
+  <si>
+    <t>Jan 2024 - Jun 2024 (2)</t>
+  </si>
+  <si>
+    <t>Jan 2023 - Jun 2023 (2)</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>(thousand HUF)</t>
   </si>
   <si>
     <t>Net sales</t>
   </si>
   <si>
     <t>Operating profit (EBIT)</t>
   </si>
   <si>
     <t>Net income from financial activities</t>
   </si>
   <si>
     <t>Profit before tax</t>
   </si>
   <si>
     <t>Profit after tax</t>
   </si>
   <si>
     <t>Key Balance Sheet Items</t>
   </si>
   <si>
+    <t>30 Jun 2026</t>
+  </si>
+  <si>
     <t>30 Jun 2025</t>
   </si>
   <si>
     <t>30 Jun 2024</t>
   </si>
   <si>
     <t>30 Jun 2023</t>
   </si>
   <si>
     <t>Fixed Assets</t>
   </si>
   <si>
     <t>Intangible Assets</t>
   </si>
   <si>
     <t>Tangible assets</t>
   </si>
   <si>
     <t>Invested financial assets</t>
   </si>
   <si>
     <t>Current Assets</t>
   </si>
   <si>
     <t>Inventory</t>
   </si>
   <si>
     <t>Total assets</t>
   </si>
   <si>
     <t>Shareholders equity</t>
   </si>
   <si>
     <t>Share capital</t>
   </si>
   <si>
     <t>Long-term liabilities</t>
   </si>
   <si>
     <t>Short-term liabilities</t>
   </si>
   <si>
     <t>Total liabilities and shareholders equity</t>
   </si>
   <si>
     <t>(1)</t>
+  </si>
+  <si>
+    <t>non-audited, consolidated, IFRS; Business Year: January 1 - June 30</t>
+  </si>
+  <si>
+    <t>(2)</t>
   </si>
   <si>
     <t>The information provided herein is for information purposes only and contains data submitted or uploaded by issuers. Data presented herein may be modified based on base period data in subsequent financial reports. The Budapest Stock Exchange Ltd. makes no representation or warranty as to the accuracy, completeness or authenticity of the data. For detailed terms of use, principles of data protection and liability provisions please refer to the relevant legal disclaimer. For further information please consult the relevant financial statements disclosed by the issuer.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -239,377 +251,450 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:E31"/>
+  <dimension ref="A1:F32"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
-    <col min="1" max="1" width="131.91796875" customWidth="true" bestFit="true"/>
-    <col min="2" max="2" width="26.609375" customWidth="true" bestFit="true"/>
+    <col min="1" max="1" width="105.53515625" customWidth="true" bestFit="true"/>
+    <col min="2" max="2" width="22.23828125" customWidth="true" bestFit="true"/>
     <col min="3" max="3" width="22.23828125" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="22.23828125" customWidth="true" bestFit="true"/>
+    <col min="5" max="5" width="22.23828125" customWidth="true" bestFit="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4" t="s" s="1">
         <v>3</v>
       </c>
       <c r="C4" t="s" s="1">
         <v>4</v>
       </c>
       <c r="D4" t="s" s="1">
         <v>5</v>
       </c>
+      <c r="E4" t="s" s="1">
+        <v>6</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B5" t="s" s="2">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="C5" t="s" s="2">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="D5" t="s" s="2">
-        <v>7</v>
+        <v>8</v>
+      </c>
+      <c r="E5" t="s" s="2">
+        <v>8</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B6" t="n" s="3">
+        <v>1.2407639E7</v>
+      </c>
+      <c r="C6" t="n" s="3">
         <v>1.139917E7</v>
       </c>
-      <c r="C6" t="n" s="3">
+      <c r="D6" t="n" s="3">
         <v>8180634.0</v>
       </c>
-      <c r="D6" t="n" s="3">
+      <c r="E6" t="n" s="3">
         <v>7105631.0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B7" t="n" s="7">
+        <v>1180549.0</v>
+      </c>
+      <c r="C7" t="n" s="7">
         <v>5490067.0</v>
       </c>
-      <c r="C7" t="n" s="7">
+      <c r="D7" t="n" s="7">
         <v>1434858.0</v>
       </c>
-      <c r="D7" t="n" s="7">
+      <c r="E7" t="n" s="7">
         <v>747423.0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B8" t="n" s="8">
+        <v>-234712.0</v>
+      </c>
+      <c r="C8" t="n" s="8">
         <v>-320538.0</v>
       </c>
-      <c r="C8" t="n" s="8">
+      <c r="D8" t="n" s="8">
         <v>-18462.0</v>
       </c>
-      <c r="D8" t="n" s="8">
+      <c r="E8" t="n" s="8">
         <v>96747.0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B9" t="n" s="9">
+        <v>945837.0</v>
+      </c>
+      <c r="C9" t="n" s="9">
         <v>5313864.0</v>
       </c>
-      <c r="C9" t="n" s="9">
+      <c r="D9" t="n" s="9">
         <v>1416396.0</v>
       </c>
-      <c r="D9" t="n" s="9">
+      <c r="E9" t="n" s="9">
         <v>844170.0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B10" t="n" s="10">
+        <v>837520.0</v>
+      </c>
+      <c r="C10" t="n" s="10">
         <v>4551035.0</v>
       </c>
-      <c r="C10" t="n" s="10">
+      <c r="D10" t="n" s="10">
         <v>1272021.0</v>
       </c>
-      <c r="D10" t="n" s="10">
+      <c r="E10" t="n" s="10">
         <v>819834.0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B12" t="s" s="11">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C12" t="s" s="11">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D12" t="s" s="11">
-        <v>16</v>
+        <v>17</v>
+      </c>
+      <c r="E12" t="s" s="11">
+        <v>18</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B13" t="s" s="12">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="C13" t="s" s="12">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="D13" t="s" s="12">
-        <v>7</v>
+        <v>8</v>
+      </c>
+      <c r="E13" t="s" s="12">
+        <v>8</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="B14" t="n" s="13">
+        <v>1.2809227E7</v>
+      </c>
+      <c r="C14" t="n" s="13">
         <v>1.2272565E7</v>
       </c>
-      <c r="C14" t="n" s="13">
+      <c r="D14" t="n" s="13">
         <v>8645265.0</v>
       </c>
-      <c r="D14" t="n" s="13">
+      <c r="E14" t="n" s="13">
         <v>6687192.0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="B15" t="n" s="14">
+        <v>876630.0</v>
+      </c>
+      <c r="C15" t="n" s="14">
         <v>701585.0</v>
       </c>
-      <c r="C15" t="n" s="14">
+      <c r="D15" t="n" s="14">
         <v>540484.0</v>
       </c>
-      <c r="D15" t="n" s="14">
+      <c r="E15" t="n" s="14">
         <v>675173.0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="B16" t="n" s="18">
+        <v>1.0880266E7</v>
+      </c>
+      <c r="C16" t="n" s="18">
         <v>1.1005521E7</v>
       </c>
-      <c r="C16" t="n" s="18">
+      <c r="D16" t="n" s="18">
         <v>7471444.0</v>
       </c>
-      <c r="D16" t="n" s="18">
+      <c r="E16" t="n" s="18">
         <v>5998892.0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B17" t="n" s="19">
+        <v>0.0</v>
+      </c>
+      <c r="C17" t="n" s="19">
         <v>683.0</v>
       </c>
-      <c r="C17" t="n" s="19">
+      <c r="D17" t="n" s="19">
         <v>677.0</v>
       </c>
-      <c r="D17" t="n" s="19">
+      <c r="E17" t="n" s="19">
         <v>13127.0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="B18" t="n" s="20">
+        <v>1.2873386E7</v>
+      </c>
+      <c r="C18" t="n" s="20">
         <v>1.6128873E7</v>
       </c>
-      <c r="C18" t="n" s="20">
+      <c r="D18" t="n" s="20">
         <v>1.1682041E7</v>
       </c>
-      <c r="D18" t="n" s="20">
+      <c r="E18" t="n" s="20">
         <v>8204112.0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="B19" t="n" s="21">
+        <v>7753788.0</v>
+      </c>
+      <c r="C19" t="n" s="21">
         <v>6318689.0</v>
       </c>
-      <c r="C19" t="n" s="21">
+      <c r="D19" t="n" s="21">
         <v>4841923.0</v>
       </c>
-      <c r="D19" t="n" s="21">
+      <c r="E19" t="n" s="21">
         <v>3863518.0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="B20" t="n" s="22">
+        <v>2.5682613E7</v>
+      </c>
+      <c r="C20" t="n" s="22">
         <v>2.8401438E7</v>
       </c>
-      <c r="C20" t="n" s="22">
+      <c r="D20" t="n" s="22">
         <v>2.0327306E7</v>
       </c>
-      <c r="D20" t="n" s="22">
+      <c r="E20" t="n" s="22">
         <v>1.5166001E7</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="B21" t="n" s="27">
+        <v>1.0344621E7</v>
+      </c>
+      <c r="C21" t="n" s="27">
         <v>1.2383509E7</v>
       </c>
-      <c r="C21" t="n" s="27">
+      <c r="D21" t="n" s="27">
         <v>8200516.0</v>
       </c>
-      <c r="D21" t="n" s="27">
+      <c r="E21" t="n" s="27">
         <v>5181750.0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B22" t="n" s="28">
         <v>1071764.0</v>
       </c>
       <c r="C22" t="n" s="28">
         <v>1071764.0</v>
       </c>
       <c r="D22" t="n" s="28">
+        <v>1071764.0</v>
+      </c>
+      <c r="E22" t="n" s="28">
         <v>1001579.0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B23" t="n" s="29">
+        <v>5105645.0</v>
+      </c>
+      <c r="C23" t="n" s="29">
         <v>6141496.0</v>
       </c>
-      <c r="C23" t="n" s="29">
+      <c r="D23" t="n" s="29">
         <v>5358669.0</v>
       </c>
-      <c r="D23" t="n" s="29">
+      <c r="E23" t="n" s="29">
         <v>3948907.0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B24" t="n" s="30">
+        <v>1.0232347E7</v>
+      </c>
+      <c r="C24" t="n" s="30">
         <v>9876432.0</v>
       </c>
-      <c r="C24" t="n" s="30">
+      <c r="D24" t="n" s="30">
         <v>6768121.0</v>
       </c>
-      <c r="D24" t="n" s="30">
+      <c r="E24" t="n" s="30">
         <v>2726132.0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B25" t="n" s="31">
+        <v>2.5682613E7</v>
+      </c>
+      <c r="C25" t="n" s="31">
         <v>2.8401438E7</v>
       </c>
-      <c r="C25" t="n" s="31">
+      <c r="D25" t="n" s="31">
         <v>2.0327306E7</v>
       </c>
-      <c r="D25" t="n" s="31">
+      <c r="E25" t="n" s="31">
         <v>1.5166001E7</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B28" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="s">
+        <v>33</v>
+      </c>
+      <c r="B29" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="31">
-[...1 lines deleted...]
-        <v>30</v>
+    <row r="32">
+      <c r="A32" t="s">
+        <v>34</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="B28:D28"/>
-[...2 lines deleted...]
-    <mergeCell ref="A31:D31"/>
+    <mergeCell ref="B28:E28"/>
+    <mergeCell ref="B29:E29"/>
+    <mergeCell ref="A1:E1"/>
+    <mergeCell ref="A2:E2"/>
+    <mergeCell ref="A32:E32"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>