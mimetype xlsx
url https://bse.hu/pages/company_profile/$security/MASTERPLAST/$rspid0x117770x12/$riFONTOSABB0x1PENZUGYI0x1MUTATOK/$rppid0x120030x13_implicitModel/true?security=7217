--- v0 (2026-02-04)
+++ v1 (2026-05-05)
@@ -68,73 +68,74 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:R7"/>
+  <dimension ref="A1:S7"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="43.34765625" customWidth="true" bestFit="true"/>
     <col min="2" max="2" width="14.45703125" customWidth="true" bestFit="true"/>
     <col min="3" max="3" width="14.45703125" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="14.45703125" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="15.1171875" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="14.45703125" customWidth="true" bestFit="true"/>
     <col min="7" max="7" width="14.45703125" customWidth="true" bestFit="true"/>
     <col min="8" max="8" width="14.45703125" customWidth="true" bestFit="true"/>
     <col min="9" max="9" width="14.45703125" customWidth="true" bestFit="true"/>
     <col min="10" max="10" width="14.45703125" customWidth="true" bestFit="true"/>
     <col min="11" max="11" width="14.45703125" customWidth="true" bestFit="true"/>
     <col min="12" max="12" width="14.45703125" customWidth="true" bestFit="true"/>
     <col min="13" max="13" width="14.45703125" customWidth="true" bestFit="true"/>
     <col min="14" max="14" width="14.45703125" customWidth="true" bestFit="true"/>
     <col min="15" max="15" width="14.45703125" customWidth="true" bestFit="true"/>
     <col min="16" max="16" width="15.1171875" customWidth="true" bestFit="true"/>
     <col min="17" max="17" width="15.1171875" customWidth="true" bestFit="true"/>
+    <col min="18" max="18" width="15.1171875" customWidth="true" bestFit="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="B4" t="n">
         <v>2009.0</v>
       </c>
       <c r="C4" t="n">
         <v>2010.0</v>
       </c>
       <c r="D4" t="n">
         <v>2011.0</v>
       </c>
       <c r="E4" t="n">
         <v>2012.0</v>
       </c>
@@ -152,50 +153,53 @@
       </c>
       <c r="J4" t="n">
         <v>2017.0</v>
       </c>
       <c r="K4" t="n">
         <v>2018.0</v>
       </c>
       <c r="L4" t="n">
         <v>2019.0</v>
       </c>
       <c r="M4" t="n">
         <v>2020.0</v>
       </c>
       <c r="N4" t="n">
         <v>2021.0</v>
       </c>
       <c r="O4" t="n">
         <v>2022.0</v>
       </c>
       <c r="P4" t="n">
         <v>2023.0</v>
       </c>
       <c r="Q4" t="n">
         <v>2024.0</v>
       </c>
+      <c r="R4" t="n">
+        <v>2025.0</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5" t="n">
         <v>1.909592744888188</v>
       </c>
       <c r="C5" t="n">
         <v>2.0836892531455615</v>
       </c>
       <c r="D5" t="n">
         <v>1.8057654306637219</v>
       </c>
       <c r="E5" t="n">
         <v>1.2941588580436114</v>
       </c>
       <c r="F5" t="n">
         <v>1.280247559274756</v>
       </c>
       <c r="G5" t="n">
         <v>1.4870775347912524</v>
       </c>
       <c r="H5" t="n">
         <v>1.3934522314326383</v>
@@ -205,50 +209,53 @@
       </c>
       <c r="J5" t="n">
         <v>1.6051863365811123</v>
       </c>
       <c r="K5" t="n">
         <v>1.5505786612413701</v>
       </c>
       <c r="L5" t="n">
         <v>1.4804943875360363</v>
       </c>
       <c r="M5" t="n">
         <v>2.5782093357563265</v>
       </c>
       <c r="N5" t="n">
         <v>2.704677032503515</v>
       </c>
       <c r="O5" t="n">
         <v>1.8358705226982295</v>
       </c>
       <c r="P5" t="n">
         <v>2.0909371827131062</v>
       </c>
       <c r="Q5" t="n">
         <v>2.2752508969462495</v>
       </c>
+      <c r="R5" t="n">
+        <v>2.1656991744066048</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>3</v>
       </c>
       <c r="B6" t="n">
         <v>0.011322030079423196</v>
       </c>
       <c r="C6" t="n">
         <v>0.009350109661779984</v>
       </c>
       <c r="D6" t="n">
         <v>0.09246774381029874</v>
       </c>
       <c r="E6" t="n">
         <v>-0.051405552149925565</v>
       </c>
       <c r="F6" t="n">
         <v>0.05295502092050209</v>
       </c>
       <c r="G6" t="n">
         <v>0.035415414489805355</v>
       </c>
       <c r="H6" t="n">
         <v>0.10738507912584777</v>
@@ -258,50 +265,53 @@
       </c>
       <c r="J6" t="n">
         <v>0.10164158168100997</v>
       </c>
       <c r="K6" t="n">
         <v>0.11092952673181469</v>
       </c>
       <c r="L6" t="n">
         <v>0.1460774090658161</v>
       </c>
       <c r="M6" t="n">
         <v>0.17464536602565842</v>
       </c>
       <c r="N6" t="n">
         <v>0.33227193780497893</v>
       </c>
       <c r="O6" t="n">
         <v>0.1947866651778514</v>
       </c>
       <c r="P6" t="n">
         <v>-0.22969731750025751</v>
       </c>
       <c r="Q6" t="n">
         <v>-0.0767323049451912</v>
       </c>
+      <c r="R6" t="n">
+        <v>-0.23958333333333334</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>4</v>
       </c>
       <c r="B7" t="n">
         <v>0.003891276571030317</v>
       </c>
       <c r="C7" t="n">
         <v>0.003032117990566744</v>
       </c>
       <c r="D7" t="n">
         <v>0.03295633441047311</v>
       </c>
       <c r="E7" t="n">
         <v>-0.022406718198301364</v>
       </c>
       <c r="F7" t="n">
         <v>0.023222920927387754</v>
       </c>
       <c r="G7" t="n">
         <v>0.01423977097391854</v>
       </c>
       <c r="H7" t="n">
         <v>0.0448654037886341</v>
@@ -311,47 +321,50 @@
       </c>
       <c r="J7" t="n">
         <v>0.03901509087998603</v>
       </c>
       <c r="K7" t="n">
         <v>0.04349190574574365</v>
       </c>
       <c r="L7" t="n">
         <v>0.05888971315529179</v>
       </c>
       <c r="M7" t="n">
         <v>0.04880803486829638</v>
       </c>
       <c r="N7" t="n">
         <v>0.08968985282380716</v>
       </c>
       <c r="O7" t="n">
         <v>0.06868672727431817</v>
       </c>
       <c r="P7" t="n">
         <v>-0.07431351639562783</v>
       </c>
       <c r="Q7" t="n">
         <v>-0.02342779836242668</v>
       </c>
+      <c r="R7" t="n">
+        <v>-0.07568101709419124</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:Q1"/>
-    <mergeCell ref="A2:Q2"/>
+    <mergeCell ref="A1:R1"/>
+    <mergeCell ref="A2:R2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>