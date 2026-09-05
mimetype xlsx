--- v0 (2025-10-13)
+++ v1 (2026-09-05)
@@ -6,61 +6,64 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet0" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="242" uniqueCount="137">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="246" uniqueCount="139">
   <si>
     <t>Mid-year reports - MOL Plc.</t>
   </si>
   <si>
     <t>Unaudited, consolidated, in compliance with IFRS</t>
   </si>
   <si>
     <t>Key P&amp;L Figures</t>
   </si>
   <si>
+    <t>Jan 2026 - Jun 2026 (1)</t>
+  </si>
+  <si>
     <t>Jan 2025 - Jun 2025 (1)</t>
   </si>
   <si>
     <t>Jan 2024 - Jun 2024 (1)</t>
   </si>
   <si>
     <t>Jan 2023 - Jun 2023 (2)</t>
   </si>
   <si>
     <t>Jan 2022 - Jun 2022 (3)</t>
   </si>
   <si>
     <t>Jan 2021 - Jun 2021 (3)</t>
   </si>
   <si>
     <t>Jan 2020 - Jun 2020 (3)</t>
   </si>
   <si>
     <t>Jan 2019 - Jun 2019 (4)</t>
   </si>
   <si>
     <t>Jan 2018 - Jun 2018 (4)</t>
   </si>
   <si>
     <t>Jan 2017 - Jun 2017 (4)</t>
@@ -195,50 +198,53 @@
     <t>Jan 2006 - Jun 2006 (5)</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>(million HUF)</t>
   </si>
   <si>
     <t>Net sales</t>
   </si>
   <si>
     <t>Operating profit (EBIT)</t>
   </si>
   <si>
     <t>Net income from financial activities</t>
   </si>
   <si>
     <t>Profit before tax</t>
   </si>
   <si>
     <t>Profit after tax</t>
   </si>
   <si>
     <t>Key Balance Sheet Items</t>
+  </si>
+  <si>
+    <t>30 Jun 2026</t>
   </si>
   <si>
     <t>30 Jun 2025</t>
   </si>
   <si>
     <t>30 Jun 2024</t>
   </si>
   <si>
     <t>30 Jun 2023</t>
   </si>
   <si>
     <t>30 Jun 2022</t>
   </si>
   <si>
     <t>30 Jun 2021</t>
   </si>
   <si>
     <t>30 Jun 2020</t>
   </si>
   <si>
     <t>30 Jun 2019</t>
   </si>
   <si>
     <t>30 Jun 2018</t>
   </si>
@@ -557,109 +563,110 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:BB35"/>
+  <dimension ref="A1:BC35"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="37.2421875" customWidth="true" bestFit="true"/>
     <col min="2" max="2" width="22.23828125" customWidth="true" bestFit="true"/>
     <col min="3" max="3" width="22.23828125" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="22.23828125" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="22.23828125" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="22.23828125" customWidth="true" bestFit="true"/>
     <col min="7" max="7" width="22.23828125" customWidth="true" bestFit="true"/>
     <col min="8" max="8" width="22.23828125" customWidth="true" bestFit="true"/>
     <col min="9" max="9" width="22.23828125" customWidth="true" bestFit="true"/>
     <col min="10" max="10" width="22.23828125" customWidth="true" bestFit="true"/>
-    <col min="11" max="11" width="22.91796875" customWidth="true" bestFit="true"/>
-[...41 lines deleted...]
-    <col min="53" max="53" width="22.23828125" customWidth="true" bestFit="true"/>
+    <col min="11" max="11" width="22.23828125" customWidth="true" bestFit="true"/>
+    <col min="12" max="12" width="22.91796875" customWidth="true" bestFit="true"/>
+    <col min="13" max="13" width="22.828125" customWidth="true" bestFit="true"/>
+    <col min="14" max="14" width="22.23828125" customWidth="true" bestFit="true"/>
+    <col min="15" max="15" width="22.83203125" customWidth="true" bestFit="true"/>
+    <col min="16" max="16" width="22.91796875" customWidth="true" bestFit="true"/>
+    <col min="17" max="17" width="22.828125" customWidth="true" bestFit="true"/>
+    <col min="18" max="18" width="22.23828125" customWidth="true" bestFit="true"/>
+    <col min="19" max="19" width="22.83203125" customWidth="true" bestFit="true"/>
+    <col min="20" max="20" width="22.91796875" customWidth="true" bestFit="true"/>
+    <col min="21" max="21" width="22.828125" customWidth="true" bestFit="true"/>
+    <col min="22" max="22" width="22.23828125" customWidth="true" bestFit="true"/>
+    <col min="23" max="23" width="22.83203125" customWidth="true" bestFit="true"/>
+    <col min="24" max="24" width="22.91796875" customWidth="true" bestFit="true"/>
+    <col min="25" max="25" width="22.828125" customWidth="true" bestFit="true"/>
+    <col min="26" max="26" width="22.23828125" customWidth="true" bestFit="true"/>
+    <col min="27" max="27" width="22.83203125" customWidth="true" bestFit="true"/>
+    <col min="28" max="28" width="22.91796875" customWidth="true" bestFit="true"/>
+    <col min="29" max="29" width="22.828125" customWidth="true" bestFit="true"/>
+    <col min="30" max="30" width="22.23828125" customWidth="true" bestFit="true"/>
+    <col min="31" max="31" width="22.83203125" customWidth="true" bestFit="true"/>
+    <col min="32" max="32" width="22.91796875" customWidth="true" bestFit="true"/>
+    <col min="33" max="33" width="22.828125" customWidth="true" bestFit="true"/>
+    <col min="34" max="34" width="22.23828125" customWidth="true" bestFit="true"/>
+    <col min="35" max="35" width="22.83203125" customWidth="true" bestFit="true"/>
+    <col min="36" max="36" width="22.91796875" customWidth="true" bestFit="true"/>
+    <col min="37" max="37" width="22.828125" customWidth="true" bestFit="true"/>
+    <col min="38" max="38" width="22.23828125" customWidth="true" bestFit="true"/>
+    <col min="39" max="39" width="22.83203125" customWidth="true" bestFit="true"/>
+    <col min="40" max="40" width="22.91796875" customWidth="true" bestFit="true"/>
+    <col min="41" max="41" width="22.828125" customWidth="true" bestFit="true"/>
+    <col min="42" max="42" width="22.23828125" customWidth="true" bestFit="true"/>
+    <col min="43" max="43" width="22.83203125" customWidth="true" bestFit="true"/>
+    <col min="44" max="44" width="22.91796875" customWidth="true" bestFit="true"/>
+    <col min="45" max="45" width="22.828125" customWidth="true" bestFit="true"/>
+    <col min="46" max="46" width="22.23828125" customWidth="true" bestFit="true"/>
+    <col min="47" max="47" width="22.83203125" customWidth="true" bestFit="true"/>
+    <col min="48" max="48" width="22.91796875" customWidth="true" bestFit="true"/>
+    <col min="49" max="49" width="22.828125" customWidth="true" bestFit="true"/>
+    <col min="50" max="50" width="22.23828125" customWidth="true" bestFit="true"/>
+    <col min="51" max="51" width="22.83203125" customWidth="true" bestFit="true"/>
+    <col min="52" max="52" width="22.91796875" customWidth="true" bestFit="true"/>
+    <col min="53" max="53" width="22.828125" customWidth="true" bestFit="true"/>
+    <col min="54" max="54" width="22.23828125" customWidth="true" bestFit="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4" t="s" s="1">
         <v>3</v>
       </c>
       <c r="C4" t="s" s="1">
         <v>4</v>
       </c>
       <c r="D4" t="s" s="1">
         <v>5</v>
       </c>
@@ -788,3318 +795,3381 @@
       </c>
       <c r="AT4" t="s" s="1">
         <v>47</v>
       </c>
       <c r="AU4" t="s" s="1">
         <v>48</v>
       </c>
       <c r="AV4" t="s" s="1">
         <v>49</v>
       </c>
       <c r="AW4" t="s" s="1">
         <v>50</v>
       </c>
       <c r="AX4" t="s" s="1">
         <v>51</v>
       </c>
       <c r="AY4" t="s" s="1">
         <v>52</v>
       </c>
       <c r="AZ4" t="s" s="1">
         <v>53</v>
       </c>
       <c r="BA4" t="s" s="1">
         <v>54</v>
       </c>
+      <c r="BB4" t="s" s="1">
+        <v>55</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B5" t="s" s="2">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C5" t="s" s="2">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D5" t="s" s="2">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E5" t="s" s="2">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="F5" t="s" s="2">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="G5" t="s" s="2">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="H5" t="s" s="2">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="I5" t="s" s="2">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="J5" t="s" s="2">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="K5" t="s" s="2">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="L5" t="s" s="2">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="M5" t="s" s="2">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="N5" t="s" s="2">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="O5" t="s" s="2">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="P5" t="s" s="2">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="Q5" t="s" s="2">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="R5" t="s" s="2">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="S5" t="s" s="2">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="T5" t="s" s="2">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="U5" t="s" s="2">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="V5" t="s" s="2">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="W5" t="s" s="2">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="X5" t="s" s="2">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="Y5" t="s" s="2">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="Z5" t="s" s="2">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AA5" t="s" s="2">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AB5" t="s" s="2">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AC5" t="s" s="2">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AD5" t="s" s="2">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AE5" t="s" s="2">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AF5" t="s" s="2">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AG5" t="s" s="2">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AH5" t="s" s="2">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AI5" t="s" s="2">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AJ5" t="s" s="2">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AK5" t="s" s="2">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AL5" t="s" s="2">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AM5" t="s" s="2">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AN5" t="s" s="2">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AO5" t="s" s="2">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AP5" t="s" s="2">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AQ5" t="s" s="2">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AR5" t="s" s="2">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AS5" t="s" s="2">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AT5" t="s" s="2">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AU5" t="s" s="2">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AV5" t="s" s="2">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AW5" t="s" s="2">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AX5" t="s" s="2">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AY5" t="s" s="2">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AZ5" t="s" s="2">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="BA5" t="s" s="2">
-        <v>56</v>
+        <v>57</v>
+      </c>
+      <c r="BB5" t="s" s="2">
+        <v>57</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B6" t="n" s="3">
+        <v>4926699.0</v>
+      </c>
+      <c r="C6" t="n" s="3">
         <v>4369990.0</v>
       </c>
-      <c r="C6" t="n" s="3">
+      <c r="D6" t="n" s="3">
         <v>4418850.0</v>
       </c>
-      <c r="D6" t="n" s="3">
+      <c r="E6" t="n" s="3">
         <v>4007364.0</v>
       </c>
-      <c r="E6" t="n" s="3">
+      <c r="F6" t="n" s="3">
         <v>4433466.0</v>
       </c>
-      <c r="F6" t="n" s="3">
+      <c r="G6" t="n" s="3">
         <v>2539968.0</v>
       </c>
-      <c r="G6" t="n" s="3">
+      <c r="H6" t="n" s="3">
         <v>1943399.0</v>
       </c>
-      <c r="H6" t="n" s="3">
+      <c r="I6" t="n" s="3">
         <v>2483427.0</v>
       </c>
-      <c r="I6" t="n" s="3">
+      <c r="J6" t="n" s="3">
         <v>2335686.0</v>
       </c>
-      <c r="J6" t="n" s="3">
+      <c r="K6" t="n" s="3">
         <v>1963664.0</v>
       </c>
-      <c r="K6" t="n" s="3">
+      <c r="L6" t="n" s="3">
         <v>3553005.0</v>
       </c>
-      <c r="L6" t="n" s="3">
+      <c r="M6" t="n" s="3">
         <v>2569924.0</v>
       </c>
-      <c r="M6" t="n" s="3">
+      <c r="N6" t="n" s="3">
         <v>1613022.0</v>
       </c>
-      <c r="N6" t="n" s="3">
+      <c r="O6" t="n" s="3">
         <v>699362.0</v>
       </c>
-      <c r="O6" t="n" s="3">
+      <c r="P6" t="n" s="3">
         <v>4102578.0</v>
       </c>
-      <c r="P6" t="n" s="3">
+      <c r="Q6" t="n" s="3">
         <v>3173527.0</v>
       </c>
-      <c r="Q6" t="n" s="3">
+      <c r="R6" t="n" s="3">
         <v>2051092.0</v>
       </c>
-      <c r="R6" t="n" s="3">
+      <c r="S6" t="n" s="3">
         <v>921888.0</v>
       </c>
-      <c r="S6" t="n" s="3">
+      <c r="T6" t="n" s="3">
         <v>4869394.0</v>
       </c>
-      <c r="T6" t="n" s="3">
+      <c r="U6" t="n" s="3">
         <v>3694905.0</v>
       </c>
-      <c r="U6" t="n" s="3">
+      <c r="V6" t="n" s="3">
         <v>2353049.0</v>
       </c>
-      <c r="V6" t="n" s="3">
+      <c r="W6" t="n" s="3">
         <v>1120881.0</v>
       </c>
-      <c r="W6" t="n" s="3">
+      <c r="X6" t="n" s="3">
         <v>5401059.0</v>
       </c>
-      <c r="X6" t="n" s="3">
+      <c r="Y6" t="n" s="3">
         <v>4042162.0</v>
       </c>
-      <c r="Y6" t="n" s="3">
+      <c r="Z6" t="n" s="3">
         <v>2613235.0</v>
       </c>
-      <c r="Z6" t="n" s="3">
+      <c r="AA6" t="n" s="3">
         <v>1293242.0</v>
       </c>
-      <c r="AA6" t="n" s="3">
+      <c r="AB6" t="n" s="3">
         <v>5527070.0</v>
       </c>
-      <c r="AB6" t="n" s="3">
+      <c r="AC6" t="n" s="3">
         <v>4099551.0</v>
       </c>
-      <c r="AC6" t="n" s="3">
+      <c r="AD6" t="n" s="3">
         <v>2667441.0</v>
       </c>
-      <c r="AD6" t="n" s="3">
+      <c r="AE6" t="n" s="3">
         <v>1348310.0</v>
       </c>
-      <c r="AE6" t="n" s="3">
+      <c r="AF6" t="n" s="3">
         <v>5341314.0</v>
       </c>
-      <c r="AF6" t="n" s="3">
+      <c r="AG6" t="n" s="3">
         <v>3853268.0</v>
       </c>
-      <c r="AG6" t="n" s="3">
+      <c r="AH6" t="n" s="3">
         <v>2475598.0</v>
       </c>
-      <c r="AH6" t="n" s="3">
+      <c r="AI6" t="n" s="3">
         <v>1177212.0</v>
       </c>
-      <c r="AI6" t="n" s="3">
+      <c r="AJ6" t="n" s="3">
         <v>4296971.0</v>
       </c>
-      <c r="AJ6" t="n" s="3">
+      <c r="AK6" t="n" s="3">
         <v>3096565.0</v>
       </c>
-      <c r="AK6" t="n" s="3">
+      <c r="AL6" t="n" s="3">
         <v>1914631.0</v>
       </c>
-      <c r="AL6" t="n" s="3">
+      <c r="AM6" t="n" s="3">
         <v>866224.0</v>
       </c>
-      <c r="AM6" t="n" s="3">
+      <c r="AN6" t="n" s="3">
         <v>3233445.0</v>
       </c>
-      <c r="AN6" t="n" s="3">
+      <c r="AO6" t="n" s="3">
         <v>2253142.0</v>
       </c>
-      <c r="AO6" t="n" s="3">
+      <c r="AP6" t="n" s="3">
         <v>1331148.0</v>
       </c>
-      <c r="AP6" t="n" s="3">
+      <c r="AQ6" t="n" s="3">
         <v>632575.0</v>
       </c>
-      <c r="AQ6" t="n" s="3">
+      <c r="AR6" t="n" s="3">
         <v>3535084.0</v>
       </c>
-      <c r="AR6" t="n" s="3">
+      <c r="AS6" t="n" s="3">
         <v>2682974.0</v>
       </c>
-      <c r="AS6" t="n" s="3">
+      <c r="AT6" t="n" s="3">
         <v>1706547.0</v>
       </c>
-      <c r="AT6" t="n" s="3">
+      <c r="AU6" t="n" s="3">
         <v>786128.0</v>
       </c>
-      <c r="AU6" t="n" s="3">
+      <c r="AV6" t="n" s="3">
         <v>2593951.0</v>
       </c>
-      <c r="AV6" t="n" s="3">
+      <c r="AW6" t="n" s="3">
         <v>1807525.0</v>
       </c>
-      <c r="AW6" t="n" s="3">
+      <c r="AX6" t="n" s="3">
         <v>1122392.0</v>
       </c>
-      <c r="AX6" t="n" s="3">
+      <c r="AY6" t="n" s="3">
         <v>515836.0</v>
       </c>
-      <c r="AY6" t="n" s="3">
+      <c r="AZ6" t="n" s="3">
         <v>627916.0</v>
       </c>
-      <c r="AZ6" t="n" s="3">
+      <c r="BA6" t="n" s="3">
         <v>2263145.0</v>
       </c>
-      <c r="BA6" t="n" s="3">
+      <c r="BB6" t="n" s="3">
         <v>1589192.0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B7" t="n" s="7">
+        <v>393840.0</v>
+      </c>
+      <c r="C7" t="n" s="7">
         <v>257722.0</v>
       </c>
-      <c r="C7" t="n" s="7">
+      <c r="D7" t="n" s="7">
         <v>348302.0</v>
       </c>
-      <c r="D7" t="n" s="7">
+      <c r="E7" t="n" s="7">
         <v>245862.0</v>
       </c>
-      <c r="E7" t="n" s="7">
+      <c r="F7" t="n" s="7">
         <v>595560.0</v>
       </c>
-      <c r="F7" t="n" s="7">
+      <c r="G7" t="n" s="7">
         <v>260498.0</v>
       </c>
-      <c r="G7" t="n" s="7">
+      <c r="H7" t="n" s="7">
         <v>17954.0</v>
       </c>
-      <c r="H7" t="n" s="7">
+      <c r="I7" t="n" s="7">
         <v>146668.0</v>
       </c>
-      <c r="I7" t="n" s="7">
+      <c r="J7" t="n" s="7">
         <v>188042.0</v>
       </c>
-      <c r="J7" t="n" s="7">
+      <c r="K7" t="n" s="7">
         <v>226416.0</v>
       </c>
-      <c r="K7" t="n" s="7">
+      <c r="L7" t="n" s="7">
         <v>307905.0</v>
       </c>
-      <c r="L7" t="n" s="7">
+      <c r="M7" t="n" s="7">
         <v>250030.0</v>
       </c>
-      <c r="M7" t="n" s="7">
+      <c r="N7" t="n" s="7">
         <v>161775.0</v>
       </c>
-      <c r="N7" t="n" s="7">
+      <c r="O7" t="n" s="7">
         <v>58029.0</v>
       </c>
-      <c r="O7" t="n" s="7">
+      <c r="P7" t="n" s="7">
         <v>-215998.0</v>
       </c>
-      <c r="P7" t="n" s="7">
+      <c r="Q7" t="n" s="7">
         <v>255732.0</v>
       </c>
-      <c r="Q7" t="n" s="7">
+      <c r="R7" t="n" s="7">
         <v>175330.0</v>
       </c>
-      <c r="R7" t="n" s="7">
+      <c r="S7" t="n" s="7">
         <v>64563.0</v>
       </c>
-      <c r="S7" t="n" s="7">
+      <c r="T7" t="n" s="7">
         <v>40862.0</v>
       </c>
-      <c r="T7" t="n" s="7">
+      <c r="U7" t="n" s="7">
         <v>169987.0</v>
       </c>
-      <c r="U7" t="n" s="7">
+      <c r="V7" t="n" s="7">
         <v>79131.0</v>
       </c>
-      <c r="V7" t="n" s="7">
+      <c r="W7" t="n" s="7">
         <v>46390.0</v>
       </c>
-      <c r="W7" t="n" s="7">
+      <c r="X7" t="n" s="7">
         <v>-18710.0</v>
       </c>
-      <c r="X7" t="n" s="7">
+      <c r="Y7" t="n" s="7">
         <v>25807.0</v>
       </c>
-      <c r="Y7" t="n" s="7">
+      <c r="Z7" t="n" s="7">
         <v>87973.0</v>
       </c>
-      <c r="Z7" t="n" s="7">
+      <c r="AA7" t="n" s="7">
         <v>65432.0</v>
       </c>
-      <c r="AA7" t="n" s="7">
+      <c r="AB7" t="n" s="7">
         <v>220451.0</v>
       </c>
-      <c r="AB7" t="n" s="7">
+      <c r="AC7" t="n" s="7">
         <v>187449.0</v>
       </c>
-      <c r="AC7" t="n" s="7">
+      <c r="AD7" t="n" s="7">
         <v>84407.0</v>
       </c>
-      <c r="AD7" t="n" s="7">
+      <c r="AE7" t="n" s="7">
         <v>83343.0</v>
       </c>
-      <c r="AE7" t="n" s="7">
+      <c r="AF7" t="n" s="7">
         <v>251577.0</v>
       </c>
-      <c r="AF7" t="n" s="7">
+      <c r="AG7" t="n" s="7">
         <v>238333.0</v>
       </c>
-      <c r="AG7" t="n" s="7">
+      <c r="AH7" t="n" s="7">
         <v>187566.0</v>
       </c>
-      <c r="AH7" t="n" s="7">
+      <c r="AI7" t="n" s="7">
         <v>109127.0</v>
       </c>
-      <c r="AI7" t="n" s="7">
+      <c r="AJ7" t="n" s="7">
         <v>240596.0</v>
       </c>
-      <c r="AJ7" t="n" s="7">
+      <c r="AK7" t="n" s="7">
         <v>215100.0</v>
       </c>
-      <c r="AK7" t="n" s="7">
+      <c r="AL7" t="n" s="7">
         <v>119014.0</v>
       </c>
-      <c r="AL7" t="n" s="7">
+      <c r="AM7" t="n" s="7">
         <v>59484.0</v>
       </c>
-      <c r="AM7" t="n" s="7">
+      <c r="AN7" t="n" s="7">
         <v>243239.0</v>
       </c>
-      <c r="AN7" t="n" s="7">
+      <c r="AO7" t="n" s="7">
         <v>187238.0</v>
       </c>
-      <c r="AO7" t="n" s="7">
+      <c r="AP7" t="n" s="7">
         <v>146255.0</v>
       </c>
-      <c r="AP7" t="n" s="7">
+      <c r="AQ7" t="n" s="7">
         <v>67409.0</v>
       </c>
-      <c r="AQ7" t="n" s="7">
+      <c r="AR7" t="n" s="7">
         <v>199412.0</v>
       </c>
-      <c r="AR7" t="n" s="7">
+      <c r="AS7" t="n" s="7">
         <v>193036.0</v>
       </c>
-      <c r="AS7" t="n" s="7">
+      <c r="AT7" t="n" s="7">
         <v>156394.0</v>
       </c>
-      <c r="AT7" t="n" s="7">
+      <c r="AU7" t="n" s="7">
         <v>67301.0</v>
       </c>
-      <c r="AU7" t="n" s="7">
+      <c r="AV7" t="n" s="7">
         <v>355505.0</v>
       </c>
-      <c r="AV7" t="n" s="7">
+      <c r="AW7" t="n" s="7">
         <v>262603.0</v>
       </c>
-      <c r="AW7" t="n" s="7">
+      <c r="AX7" t="n" s="7">
         <v>166638.0</v>
       </c>
-      <c r="AX7" t="n" s="7">
+      <c r="AY7" t="n" s="7">
         <v>75100.0</v>
       </c>
-      <c r="AY7" t="n" s="7">
+      <c r="AZ7" t="n" s="7">
         <v>45887.0</v>
       </c>
-      <c r="AZ7" t="n" s="7">
+      <c r="BA7" t="n" s="7">
         <v>352247.0</v>
       </c>
-      <c r="BA7" t="n" s="7">
+      <c r="BB7" t="n" s="7">
         <v>257493.0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B8" t="n" s="8">
+        <v>-33586.0</v>
+      </c>
+      <c r="C8" t="n" s="8">
         <v>20141.0</v>
       </c>
-      <c r="C8" t="n" s="8">
+      <c r="D8" t="n" s="8">
         <v>-26811.0</v>
       </c>
-      <c r="D8" t="n" s="8">
+      <c r="E8" t="n" s="8">
         <v>34645.0</v>
       </c>
-      <c r="E8" t="n" s="8">
+      <c r="F8" t="n" s="8">
         <v>-22914.0</v>
       </c>
-      <c r="F8" t="n" s="8">
+      <c r="G8" t="n" s="8">
         <v>15020.0</v>
       </c>
-      <c r="G8" t="n" s="8">
+      <c r="H8" t="n" s="8">
         <v>-90657.0</v>
       </c>
-      <c r="H8" t="n" s="8">
+      <c r="I8" t="n" s="8">
         <v>-6160.0</v>
       </c>
-      <c r="I8" t="n" s="8">
+      <c r="J8" t="n" s="8">
         <v>-26148.0</v>
       </c>
-      <c r="J8" t="n" s="8">
+      <c r="K8" t="n" s="8">
         <v>1569.0</v>
       </c>
-      <c r="K8" t="n" s="8">
+      <c r="L8" t="n" s="8">
         <v>-49752.0</v>
       </c>
-      <c r="L8" t="n" s="8">
+      <c r="M8" t="n" s="8">
         <v>-17368.0</v>
       </c>
-      <c r="M8" t="n" s="8">
+      <c r="N8" t="n" s="8">
         <v>-11224.0</v>
       </c>
-      <c r="N8" t="n" s="8">
+      <c r="O8" t="n" s="8">
         <v>677.0</v>
       </c>
-      <c r="O8" t="n" s="8">
+      <c r="P8" t="n" s="8">
         <v>92874.0</v>
       </c>
-      <c r="P8" t="n" s="8">
+      <c r="Q8" t="n" s="8">
         <v>-78472.0</v>
       </c>
-      <c r="Q8" t="n" s="8">
+      <c r="R8" t="n" s="8">
         <v>-67638.0</v>
       </c>
-      <c r="R8" t="n" s="8">
+      <c r="S8" t="n" s="8">
         <v>-57308.0</v>
       </c>
-      <c r="S8" t="n" s="8">
+      <c r="T8" t="n" s="8">
         <v>-103636.0</v>
       </c>
-      <c r="T8" t="n" s="8">
+      <c r="U8" t="n" s="8">
         <v>-72376.0</v>
       </c>
-      <c r="U8" t="n" s="8">
+      <c r="V8" t="n" s="8">
         <v>-31526.0</v>
       </c>
-      <c r="V8" t="n" s="8">
+      <c r="W8" t="n" s="8">
         <v>-20158.0</v>
       </c>
-      <c r="W8" t="n" s="8">
+      <c r="X8" t="n" s="8">
         <v>-57114.0</v>
       </c>
-      <c r="X8" t="n" s="8">
+      <c r="Y8" t="n" s="8">
         <v>-47258.0</v>
       </c>
-      <c r="Y8" t="n" s="8">
+      <c r="Z8" t="n" s="8">
         <v>-25595.0</v>
       </c>
-      <c r="Z8" t="n" s="8">
+      <c r="AA8" t="n" s="8">
         <v>7928.0</v>
       </c>
-      <c r="AA8" t="n" s="8">
+      <c r="AB8" t="n" s="8">
         <v>-46669.0</v>
       </c>
-      <c r="AB8" t="n" s="8">
+      <c r="AC8" t="n" s="8">
         <v>-27858.0</v>
       </c>
-      <c r="AC8" t="n" s="8">
+      <c r="AD8" t="n" s="8">
         <v>-22998.0</v>
       </c>
-      <c r="AD8" t="n" s="8">
+      <c r="AE8" t="n" s="8">
         <v>-4695.0</v>
       </c>
-      <c r="AE8" t="n" s="8">
+      <c r="AF8" t="n" s="8">
         <v>-56969.0</v>
       </c>
-      <c r="AF8" t="n" s="8">
+      <c r="AG8" t="n" s="8">
         <v>71.0</v>
       </c>
-      <c r="AG8" t="n" s="8">
+      <c r="AH8" t="n" s="8">
         <v>18393.0</v>
       </c>
-      <c r="AH8" t="n" s="8">
+      <c r="AI8" t="n" s="8">
         <v>28647.0</v>
       </c>
-      <c r="AI8" t="n" s="8">
+      <c r="AJ8" t="n" s="8">
         <v>-83386.0</v>
       </c>
-      <c r="AJ8" t="n" s="8">
+      <c r="AK8" t="n" s="8">
         <v>-59402.0</v>
       </c>
-      <c r="AK8" t="n" s="8">
+      <c r="AL8" t="n" s="8">
         <v>-100707.0</v>
       </c>
-      <c r="AL8" t="n" s="8">
+      <c r="AM8" t="n" s="8">
         <v>-23470.0</v>
       </c>
-      <c r="AM8" t="n" s="8">
+      <c r="AN8" t="n" s="8">
         <v>-59001.0</v>
       </c>
-      <c r="AN8" t="n" s="8">
+      <c r="AO8" t="n" s="8">
         <v>-23697.0</v>
       </c>
-      <c r="AO8" t="n" s="8">
+      <c r="AP8" t="n" s="8">
         <v>43561.0</v>
       </c>
-      <c r="AP8" t="n" s="8">
+      <c r="AQ8" t="n" s="8">
         <v>-147128.0</v>
       </c>
-      <c r="AQ8" t="n" s="8">
+      <c r="AR8" t="n" s="8">
         <v>-16006.0</v>
       </c>
-      <c r="AR8" t="n" s="8">
+      <c r="AS8" t="n" s="8">
         <v>-2876.0</v>
       </c>
-      <c r="AS8" t="n" s="8">
+      <c r="AT8" t="n" s="8">
         <v>-38852.0</v>
       </c>
-      <c r="AT8" t="n" s="8">
+      <c r="AU8" t="n" s="8">
         <v>-1304.0</v>
       </c>
-      <c r="AU8" t="n" s="8">
+      <c r="AV8" t="n" s="8">
         <v>-16567.0</v>
       </c>
-      <c r="AV8" t="n" s="8">
+      <c r="AW8" t="n" s="8">
         <v>-28295.0</v>
       </c>
-      <c r="AW8" t="n" s="8">
+      <c r="AX8" t="n" s="8">
         <v>33244.0</v>
       </c>
-      <c r="AX8" t="n" s="8">
+      <c r="AY8" t="n" s="8">
         <v>-1582.0</v>
       </c>
-      <c r="AY8" t="n" s="8">
+      <c r="AZ8" t="n" s="8">
         <v>10795.0</v>
       </c>
-      <c r="AZ8" t="n" s="8">
+      <c r="BA8" t="n" s="8">
         <v>26823.0</v>
       </c>
-      <c r="BA8" t="n" s="8">
+      <c r="BB8" t="n" s="8">
         <v>4998.0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B9" t="n" s="9">
+        <v>378826.0</v>
+      </c>
+      <c r="C9" t="n" s="9">
         <v>295183.0</v>
       </c>
-      <c r="C9" t="n" s="9">
+      <c r="D9" t="n" s="9">
         <v>331836.0</v>
       </c>
-      <c r="D9" t="n" s="9">
+      <c r="E9" t="n" s="9">
         <v>287417.0</v>
       </c>
-      <c r="E9" t="n" s="9">
+      <c r="F9" t="n" s="9">
         <v>578159.0</v>
       </c>
-      <c r="F9" t="n" s="9">
+      <c r="G9" t="n" s="9">
         <v>278347.0</v>
       </c>
-      <c r="G9" t="n" s="9">
+      <c r="H9" t="n" s="9">
         <v>-85039.0</v>
       </c>
-      <c r="H9" t="n" s="9">
+      <c r="I9" t="n" s="9">
         <v>144835.0</v>
       </c>
-      <c r="I9" t="n" s="9">
+      <c r="J9" t="n" s="9">
         <v>168378.0</v>
       </c>
-      <c r="J9" t="n" s="9">
+      <c r="K9" t="n" s="9">
         <v>228492.0</v>
       </c>
-      <c r="K9" t="n" s="9">
+      <c r="L9" t="n" s="9">
         <v>272543.0</v>
       </c>
-      <c r="L9" t="n" s="9">
+      <c r="M9" t="n" s="9">
         <v>235174.0</v>
       </c>
-      <c r="M9" t="n" s="9">
+      <c r="N9" t="n" s="9">
         <v>157214.0</v>
       </c>
-      <c r="N9" t="n" s="9">
+      <c r="O9" t="n" s="9">
         <v>60149.0</v>
       </c>
-      <c r="O9" t="n" s="9">
+      <c r="P9" t="n" s="9">
         <v>-303099.0</v>
       </c>
-      <c r="P9" t="n" s="9">
+      <c r="Q9" t="n" s="9">
         <v>186654.0</v>
       </c>
-      <c r="Q9" t="n" s="9">
+      <c r="R9" t="n" s="9">
         <v>114730.0</v>
       </c>
-      <c r="R9" t="n" s="9">
+      <c r="S9" t="n" s="9">
         <v>11288.0</v>
       </c>
-      <c r="S9" t="n" s="9">
+      <c r="T9" t="n" s="9">
         <v>-43932.0</v>
       </c>
-      <c r="T9" t="n" s="9">
+      <c r="U9" t="n" s="9">
         <v>114185.0</v>
       </c>
-      <c r="U9" t="n" s="9">
+      <c r="V9" t="n" s="9">
         <v>58693.0</v>
       </c>
-      <c r="V9" t="n" s="9">
+      <c r="W9" t="n" s="9">
         <v>31405.0</v>
       </c>
-      <c r="W9" t="n" s="9">
+      <c r="X9" t="n" s="9">
         <v>-55840.0</v>
       </c>
-      <c r="X9" t="n" s="9">
+      <c r="Y9" t="n" s="9">
         <v>-5629.0</v>
       </c>
-      <c r="Y9" t="n" s="9">
+      <c r="Z9" t="n" s="9">
         <v>73342.0</v>
       </c>
-      <c r="Z9" t="n" s="9">
+      <c r="AA9" t="n" s="9">
         <v>63668.0</v>
       </c>
-      <c r="AA9" t="n" s="9">
+      <c r="AB9" t="n" s="9">
         <v>206690.0</v>
       </c>
-      <c r="AB9" t="n" s="9">
+      <c r="AC9" t="n" s="9">
         <v>185942.0</v>
       </c>
-      <c r="AC9" t="n" s="9">
+      <c r="AD9" t="n" s="9">
         <v>79430.0</v>
       </c>
-      <c r="AD9" t="n" s="9">
+      <c r="AE9" t="n" s="9">
         <v>89963.0</v>
       </c>
-      <c r="AE9" t="n" s="9">
+      <c r="AF9" t="n" s="9">
         <v>214149.0</v>
       </c>
-      <c r="AF9" t="n" s="9">
+      <c r="AG9" t="n" s="9">
         <v>248878.0</v>
       </c>
-      <c r="AG9" t="n" s="9">
+      <c r="AH9" t="n" s="9">
         <v>211767.0</v>
       </c>
-      <c r="AH9" t="n" s="9">
+      <c r="AI9" t="n" s="9">
         <v>140719.0</v>
       </c>
-      <c r="AI9" t="n" s="9">
+      <c r="AJ9" t="n" s="9">
         <v>169635.0</v>
       </c>
-      <c r="AJ9" t="n" s="9">
+      <c r="AK9" t="n" s="9">
         <v>164846.0</v>
       </c>
-      <c r="AK9" t="n" s="9">
+      <c r="AL9" t="n" s="9">
         <v>22842.0</v>
       </c>
-      <c r="AL9" t="n" s="9">
+      <c r="AM9" t="n" s="9">
         <v>38839.0</v>
       </c>
-      <c r="AM9" t="n" s="9">
+      <c r="AN9" t="n" s="9">
         <v>182562.0</v>
       </c>
-      <c r="AN9" t="n" s="9">
+      <c r="AO9" t="n" s="9">
         <v>170440.0</v>
       </c>
-      <c r="AO9" t="n" s="9">
+      <c r="AP9" t="n" s="9">
         <v>109164.0</v>
       </c>
-      <c r="AP9" t="n" s="9">
+      <c r="AQ9" t="n" s="9">
         <v>-92080.0</v>
       </c>
-      <c r="AQ9" t="n" s="9">
+      <c r="AR9" t="n" s="9">
         <v>158196.0</v>
       </c>
-      <c r="AR9" t="n" s="9">
+      <c r="AS9" t="n" s="9">
         <v>191378.0</v>
       </c>
-      <c r="AS9" t="n" s="9">
+      <c r="AT9" t="n" s="9">
         <v>201345.0</v>
       </c>
-      <c r="AT9" t="n" s="9">
+      <c r="AU9" t="n" s="9">
         <v>73287.0</v>
       </c>
-      <c r="AU9" t="n" s="9">
+      <c r="AV9" t="n" s="9">
         <v>344256.0</v>
       </c>
-      <c r="AV9" t="n" s="9">
+      <c r="AW9" t="n" s="9">
         <v>239082.0</v>
       </c>
-      <c r="AW9" t="n" s="9">
+      <c r="AX9" t="n" s="9">
         <v>135233.0</v>
       </c>
-      <c r="AX9" t="n" s="9">
+      <c r="AY9" t="n" s="9">
         <v>77759.0</v>
       </c>
-      <c r="AY9" t="n" s="9">
+      <c r="AZ9" t="n" s="9">
         <v>36460.0</v>
       </c>
-      <c r="AZ9" t="n" s="9">
+      <c r="BA9" t="n" s="9">
         <v>329251.0</v>
       </c>
-      <c r="BA9" t="n" s="9">
+      <c r="BB9" t="n" s="9">
         <v>222388.0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B10" t="n" s="10">
+        <v>283466.0</v>
+      </c>
+      <c r="C10" t="n" s="10">
         <v>190419.0</v>
       </c>
-      <c r="C10" t="n" s="10">
+      <c r="D10" t="n" s="10">
         <v>220286.0</v>
       </c>
-      <c r="D10" t="n" s="10">
+      <c r="E10" t="n" s="10">
         <v>245648.0</v>
       </c>
-      <c r="E10" t="n" s="10">
+      <c r="F10" t="n" s="10">
         <v>490462.0</v>
       </c>
-      <c r="F10" t="n" s="10">
+      <c r="G10" t="n" s="10">
         <v>276649.0</v>
       </c>
-      <c r="G10" t="n" s="10">
+      <c r="H10" t="n" s="10">
         <v>-89956.0</v>
       </c>
-      <c r="H10" t="n" s="10">
+      <c r="I10" t="n" s="10">
         <v>126436.0</v>
       </c>
-      <c r="I10" t="n" s="10">
+      <c r="J10" t="n" s="10">
         <v>133197.0</v>
       </c>
-      <c r="J10" t="n" s="10">
+      <c r="K10" t="n" s="10">
         <v>182669.0</v>
       </c>
-      <c r="K10" t="n" s="10">
+      <c r="L10" t="n" s="10">
         <v>263497.0</v>
       </c>
-      <c r="L10" t="n" s="10">
+      <c r="M10" t="n" s="10">
         <v>220034.0</v>
       </c>
-      <c r="M10" t="n" s="10">
+      <c r="N10" t="n" s="10">
         <v>160720.0</v>
       </c>
-      <c r="N10" t="n" s="10">
+      <c r="O10" t="n" s="10">
         <v>77177.0</v>
       </c>
-      <c r="O10" t="n" s="10">
+      <c r="P10" t="n" s="10">
         <v>-256554.0</v>
       </c>
-      <c r="P10" t="n" s="10">
+      <c r="Q10" t="n" s="10">
         <v>163060.0</v>
       </c>
-      <c r="Q10" t="n" s="10">
+      <c r="R10" t="n" s="10">
         <v>69946.0</v>
       </c>
-      <c r="R10" t="n" s="10">
+      <c r="S10" t="n" s="10">
         <v>5670.0</v>
       </c>
-      <c r="S10" t="n" s="10">
+      <c r="T10" t="n" s="10">
         <v>-49741.0</v>
       </c>
-      <c r="T10" t="n" s="10">
+      <c r="U10" t="n" s="10">
         <v>73414.0</v>
       </c>
-      <c r="U10" t="n" s="10">
+      <c r="V10" t="n" s="10">
         <v>44879.0</v>
       </c>
-      <c r="V10" t="n" s="10">
+      <c r="W10" t="n" s="10">
         <v>20836.0</v>
       </c>
-      <c r="W10" t="n" s="10">
+      <c r="X10" t="n" s="10">
         <v>21609.0</v>
       </c>
-      <c r="X10" t="n" s="10">
+      <c r="Y10" t="n" s="10">
         <v>16749.0</v>
       </c>
-      <c r="Y10" t="n" s="10">
+      <c r="Z10" t="n" s="10">
         <v>52336.0</v>
       </c>
-      <c r="Z10" t="n" s="10">
+      <c r="AA10" t="n" s="10">
         <v>32321.0</v>
       </c>
-      <c r="AA10" t="n" s="10">
+      <c r="AB10" t="n" s="10">
         <v>149651.0</v>
       </c>
-      <c r="AB10" t="n" s="10">
+      <c r="AC10" t="n" s="10">
         <v>141912.0</v>
       </c>
-      <c r="AC10" t="n" s="10">
+      <c r="AD10" t="n" s="10">
         <v>74366.0</v>
       </c>
-      <c r="AD10" t="n" s="10">
+      <c r="AE10" t="n" s="10">
         <v>73690.0</v>
       </c>
-      <c r="AE10" t="n" s="10">
+      <c r="AF10" t="n" s="10">
         <v>152068.0</v>
       </c>
-      <c r="AF10" t="n" s="10">
+      <c r="AG10" t="n" s="10">
         <v>183039.0</v>
       </c>
-      <c r="AG10" t="n" s="10">
+      <c r="AH10" t="n" s="10">
         <v>146631.0</v>
       </c>
-      <c r="AH10" t="n" s="10">
+      <c r="AI10" t="n" s="10">
         <v>92663.0</v>
       </c>
-      <c r="AI10" t="n" s="10">
+      <c r="AJ10" t="n" s="10">
         <v>100823.0</v>
       </c>
-      <c r="AJ10" t="n" s="10">
+      <c r="AK10" t="n" s="10">
         <v>103969.0</v>
       </c>
-      <c r="AK10" t="n" s="10">
+      <c r="AL10" t="n" s="10">
         <v>-41049.0</v>
       </c>
-      <c r="AL10" t="n" s="10">
+      <c r="AM10" t="n" s="10">
         <v>11551.0</v>
       </c>
-      <c r="AM10" t="n" s="10">
+      <c r="AN10" t="n" s="10">
         <v>103909.0</v>
       </c>
-      <c r="AN10" t="n" s="10">
+      <c r="AO10" t="n" s="10">
         <v>83371.0</v>
       </c>
-      <c r="AO10" t="n" s="10">
+      <c r="AP10" t="n" s="10">
         <v>63626.0</v>
       </c>
-      <c r="AP10" t="n" s="10">
+      <c r="AQ10" t="n" s="10">
         <v>-117722.0</v>
       </c>
-      <c r="AQ10" t="n" s="10">
+      <c r="AR10" t="n" s="10">
         <v>141136.0</v>
       </c>
-      <c r="AR10" t="n" s="10">
+      <c r="AS10" t="n" s="10">
         <v>174095.0</v>
       </c>
-      <c r="AS10" t="n" s="10">
+      <c r="AT10" t="n" s="10">
         <v>179191.0</v>
       </c>
-      <c r="AT10" t="n" s="10">
+      <c r="AU10" t="n" s="10">
         <v>65043.0</v>
       </c>
-      <c r="AU10" t="n" s="10">
+      <c r="AV10" t="n" s="10">
         <v>262403.0</v>
       </c>
-      <c r="AV10" t="n" s="10">
+      <c r="AW10" t="n" s="10">
         <v>164192.0</v>
       </c>
-      <c r="AW10" t="n" s="10">
+      <c r="AX10" t="n" s="10">
         <v>90182.0</v>
       </c>
-      <c r="AX10" t="n" s="10">
+      <c r="AY10" t="n" s="10">
         <v>62587.0</v>
       </c>
-      <c r="AY10" t="n" s="10">
+      <c r="AZ10" t="n" s="10">
         <v>29830.0</v>
       </c>
-      <c r="AZ10" t="n" s="10">
+      <c r="BA10" t="n" s="10">
         <v>307696.0</v>
       </c>
-      <c r="BA10" t="n" s="10">
+      <c r="BB10" t="n" s="10">
         <v>210240.0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B12" t="s" s="11">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C12" t="s" s="11">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D12" t="s" s="11">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="E12" t="s" s="11">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F12" t="s" s="11">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="G12" t="s" s="11">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="H12" t="s" s="11">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="I12" t="s" s="11">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="J12" t="s" s="11">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="K12" t="s" s="11">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="L12" t="s" s="11">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="M12" t="s" s="11">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="N12" t="s" s="11">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="O12" t="s" s="11">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="P12" t="s" s="11">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="Q12" t="s" s="11">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="R12" t="s" s="11">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="S12" t="s" s="11">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="T12" t="s" s="11">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="U12" t="s" s="11">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="V12" t="s" s="11">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="W12" t="s" s="11">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="X12" t="s" s="11">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="Y12" t="s" s="11">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="Z12" t="s" s="11">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="AA12" t="s" s="11">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="AB12" t="s" s="11">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AC12" t="s" s="11">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="AD12" t="s" s="11">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="AE12" t="s" s="11">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="AF12" t="s" s="11">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="AG12" t="s" s="11">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="AH12" t="s" s="11">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="AI12" t="s" s="11">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AJ12" t="s" s="11">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AK12" t="s" s="11">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="AL12" t="s" s="11">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="AM12" t="s" s="11">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AN12" t="s" s="11">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="AO12" t="s" s="11">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="AP12" t="s" s="11">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AQ12" t="s" s="11">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="AR12" t="s" s="11">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AS12" t="s" s="11">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AT12" t="s" s="11">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="AU12" t="s" s="11">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AV12" t="s" s="11">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AW12" t="s" s="11">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="AX12" t="s" s="11">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AY12" t="s" s="11">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AZ12" t="s" s="11">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="BA12" t="s" s="11">
-        <v>114</v>
+        <v>115</v>
+      </c>
+      <c r="BB12" t="s" s="11">
+        <v>116</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B13" t="s" s="12">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C13" t="s" s="12">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D13" t="s" s="12">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E13" t="s" s="12">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="F13" t="s" s="12">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="G13" t="s" s="12">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="H13" t="s" s="12">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="I13" t="s" s="12">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="J13" t="s" s="12">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="K13" t="s" s="12">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="L13" t="s" s="12">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="M13" t="s" s="12">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="N13" t="s" s="12">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="O13" t="s" s="12">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="P13" t="s" s="12">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="Q13" t="s" s="12">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="R13" t="s" s="12">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="S13" t="s" s="12">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="T13" t="s" s="12">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="U13" t="s" s="12">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="V13" t="s" s="12">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="W13" t="s" s="12">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="X13" t="s" s="12">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="Y13" t="s" s="12">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="Z13" t="s" s="12">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AA13" t="s" s="12">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AB13" t="s" s="12">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AC13" t="s" s="12">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AD13" t="s" s="12">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AE13" t="s" s="12">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AF13" t="s" s="12">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AG13" t="s" s="12">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AH13" t="s" s="12">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AI13" t="s" s="12">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AJ13" t="s" s="12">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AK13" t="s" s="12">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AL13" t="s" s="12">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AM13" t="s" s="12">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AN13" t="s" s="12">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AO13" t="s" s="12">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AP13" t="s" s="12">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AQ13" t="s" s="12">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AR13" t="s" s="12">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AS13" t="s" s="12">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AT13" t="s" s="12">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AU13" t="s" s="12">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AV13" t="s" s="12">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AW13" t="s" s="12">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AX13" t="s" s="12">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AY13" t="s" s="12">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AZ13" t="s" s="12">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="BA13" t="s" s="12">
-        <v>56</v>
+        <v>57</v>
+      </c>
+      <c r="BB13" t="s" s="12">
+        <v>57</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B14" t="n" s="13">
+        <v>5446477.0</v>
+      </c>
+      <c r="C14" t="n" s="13">
         <v>5590402.0</v>
       </c>
-      <c r="C14" t="n" s="13">
+      <c r="D14" t="n" s="13">
         <v>5475526.0</v>
       </c>
-      <c r="D14" t="n" s="13">
+      <c r="E14" t="n" s="13">
         <v>4982807.0</v>
       </c>
-      <c r="E14" t="n" s="13">
+      <c r="F14" t="n" s="13">
         <v>4806431.0</v>
       </c>
-      <c r="F14" t="n" s="13">
+      <c r="G14" t="n" s="13">
         <v>4177274.0</v>
       </c>
-      <c r="G14" t="n" s="13">
+      <c r="H14" t="n" s="13">
         <v>4231229.0</v>
       </c>
-      <c r="H14" t="n" s="13">
+      <c r="I14" t="n" s="13">
         <v>3161742.0</v>
       </c>
-      <c r="I14" t="n" s="13">
+      <c r="J14" t="n" s="13">
         <v>2927628.0</v>
       </c>
-      <c r="J14" t="n" s="13">
+      <c r="K14" t="n" s="13">
         <v>2786143.0</v>
       </c>
-      <c r="K14" t="n" s="13">
+      <c r="L14" t="n" s="13">
         <v>2867180.0</v>
       </c>
-      <c r="L14" t="n" s="13">
+      <c r="M14" t="n" s="13">
         <v>2896448.0</v>
       </c>
-      <c r="M14" t="n" s="13">
+      <c r="N14" t="n" s="13">
         <v>2908148.0</v>
       </c>
-      <c r="N14" t="n" s="13">
+      <c r="O14" t="n" s="13">
         <v>2889792.0</v>
       </c>
-      <c r="O14" t="n" s="13">
+      <c r="P14" t="n" s="13">
         <v>2860697.0</v>
       </c>
-      <c r="P14" t="n" s="13">
+      <c r="Q14" t="n" s="13">
         <v>3370419.0</v>
       </c>
-      <c r="Q14" t="n" s="13">
+      <c r="R14" t="n" s="13">
         <v>3329676.0</v>
       </c>
-      <c r="R14" t="n" s="13">
+      <c r="S14" t="n" s="13">
         <v>3236043.0</v>
       </c>
-      <c r="S14" t="n" s="13">
+      <c r="T14" t="n" s="13">
         <v>3247706.0</v>
       </c>
-      <c r="T14" t="n" s="13">
+      <c r="U14" t="n" s="13">
         <v>3091429.0</v>
       </c>
-      <c r="U14" t="n" s="13">
+      <c r="V14" t="n" s="13">
         <v>3012247.0</v>
       </c>
-      <c r="V14" t="n" s="13">
+      <c r="W14" t="n" s="13">
         <v>2918218.0</v>
       </c>
-      <c r="W14" t="n" s="13">
+      <c r="X14" t="n" s="13">
         <v>2799101.0</v>
       </c>
-      <c r="X14" t="n" s="13">
+      <c r="Y14" t="n" s="13">
         <v>2875207.0</v>
       </c>
-      <c r="Y14" t="n" s="13">
+      <c r="Z14" t="n" s="13">
         <v>3030148.0</v>
       </c>
-      <c r="Z14" t="n" s="13">
+      <c r="AA14" t="n" s="13">
         <v>3131453.0</v>
       </c>
-      <c r="AA14" t="n" s="13">
+      <c r="AB14" t="n" s="13">
         <v>3173131.0</v>
       </c>
-      <c r="AB14" t="n" s="13">
+      <c r="AC14" t="n" s="13">
         <v>3108167.0</v>
       </c>
-      <c r="AC14" t="n" s="13">
+      <c r="AD14" t="n" s="13">
         <v>3157004.0</v>
       </c>
-      <c r="AD14" t="n" s="13">
+      <c r="AE14" t="n" s="13">
         <v>3213730.0</v>
       </c>
-      <c r="AE14" t="n" s="13">
+      <c r="AF14" t="n" s="13">
         <v>3366283.0</v>
       </c>
-      <c r="AF14" t="n" s="13">
+      <c r="AG14" t="n" s="13">
         <v>3168890.0</v>
       </c>
-      <c r="AG14" t="n" s="13">
+      <c r="AH14" t="n" s="13">
         <v>2948316.0</v>
       </c>
-      <c r="AH14" t="n" s="13">
+      <c r="AI14" t="n" s="13">
         <v>2996711.0</v>
       </c>
-      <c r="AI14" t="n" s="13">
+      <c r="AJ14" t="n" s="13">
         <v>3148404.0</v>
       </c>
-      <c r="AJ14" t="n" s="13">
+      <c r="AK14" t="n" s="13">
         <v>3145370.0</v>
       </c>
-      <c r="AK14" t="n" s="13">
+      <c r="AL14" t="n" s="13">
         <v>3265736.0</v>
       </c>
-      <c r="AL14" t="n" s="13">
+      <c r="AM14" t="n" s="13">
         <v>3113286.0</v>
       </c>
-      <c r="AM14" t="n" s="13">
+      <c r="AN14" t="n" s="13">
         <v>3135925.0</v>
       </c>
-      <c r="AN14" t="n" s="13">
+      <c r="AO14" t="n" s="13">
         <v>2793048.0</v>
       </c>
-      <c r="AO14" t="n" s="13">
+      <c r="AP14" t="n" s="13">
         <v>2745754.0</v>
       </c>
-      <c r="AP14" t="n" s="13">
+      <c r="AQ14" t="n" s="13">
         <v>2193900.0</v>
       </c>
-      <c r="AQ14" t="n" s="13">
+      <c r="AR14" t="n" s="13">
         <v>2041799.0</v>
       </c>
-      <c r="AR14" t="n" s="13">
+      <c r="AS14" t="n" s="13">
         <v>1662163.0</v>
       </c>
-      <c r="AS14" t="n" s="13">
+      <c r="AT14" t="n" s="13">
         <v>1609612.0</v>
       </c>
-      <c r="AT14" t="n" s="13">
+      <c r="AU14" t="n" s="13">
         <v>1596107.0</v>
       </c>
-      <c r="AU14" t="n" s="13">
+      <c r="AV14" t="n" s="13">
         <v>1544236.0</v>
       </c>
-      <c r="AV14" t="n" s="13">
+      <c r="AW14" t="n" s="13">
         <v>1291602.0</v>
       </c>
-      <c r="AW14" t="n" s="13">
+      <c r="AX14" t="n" s="13">
         <v>1271200.0</v>
       </c>
-      <c r="AX14" t="n" s="13">
+      <c r="AY14" t="n" s="13">
         <v>1280870.0</v>
       </c>
-      <c r="AY14" t="n" s="13">
+      <c r="AZ14" t="n" s="13">
         <v>1300348.0</v>
       </c>
-      <c r="AZ14" t="n" s="13">
+      <c r="BA14" t="n" s="13">
         <v>1242907.0</v>
       </c>
-      <c r="BA14" t="n" s="13">
+      <c r="BB14" t="n" s="13">
         <v>1256918.0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B15" t="n" s="14">
+        <v>417727.0</v>
+      </c>
+      <c r="C15" t="n" s="14">
         <v>490346.0</v>
       </c>
-      <c r="C15" t="n" s="14">
+      <c r="D15" t="n" s="14">
         <v>480851.0</v>
       </c>
-      <c r="D15" t="n" s="14">
+      <c r="E15" t="n" s="14">
         <v>557455.0</v>
       </c>
-      <c r="E15" t="n" s="14">
+      <c r="F15" t="n" s="14">
         <v>439088.0</v>
       </c>
-      <c r="F15" t="n" s="14">
+      <c r="G15" t="n" s="14">
         <v>375334.0</v>
       </c>
-      <c r="G15" t="n" s="14">
+      <c r="H15" t="n" s="14">
         <v>293168.0</v>
       </c>
-      <c r="H15" t="n" s="14">
+      <c r="I15" t="n" s="14">
         <v>189670.0</v>
       </c>
-      <c r="I15" t="n" s="14">
+      <c r="J15" t="n" s="14">
         <v>184671.0</v>
       </c>
-      <c r="J15" t="n" s="14">
+      <c r="K15" t="n" s="14">
         <v>186532.0</v>
       </c>
-      <c r="K15" t="n" s="14">
+      <c r="L15" t="n" s="14">
         <v>183561.0</v>
       </c>
-      <c r="L15" t="n" s="14">
+      <c r="M15" t="n" s="14">
         <v>215717.0</v>
       </c>
-      <c r="M15" t="n" s="14">
+      <c r="N15" t="n" s="14">
         <v>232365.0</v>
       </c>
-      <c r="N15" t="n" s="14">
+      <c r="O15" t="n" s="14">
         <v>233078.0</v>
       </c>
-      <c r="O15" t="n" s="14">
+      <c r="P15" t="n" s="14">
         <v>235412.0</v>
       </c>
-      <c r="P15" t="n" s="14">
+      <c r="Q15" t="n" s="14">
         <v>430289.0</v>
       </c>
-      <c r="Q15" t="n" s="14">
+      <c r="R15" t="n" s="14">
         <v>418093.0</v>
       </c>
-      <c r="R15" t="n" s="14">
+      <c r="S15" t="n" s="14">
         <v>387047.0</v>
       </c>
-      <c r="S15" t="n" s="14">
+      <c r="T15" t="n" s="14">
         <v>371923.0</v>
       </c>
-      <c r="T15" t="n" s="14">
+      <c r="U15" t="n" s="14">
         <v>376698.0</v>
       </c>
-      <c r="U15" t="n" s="14">
+      <c r="V15" t="n" s="14">
         <v>353275.0</v>
       </c>
-      <c r="V15" t="n" s="14">
+      <c r="W15" t="n" s="14">
         <v>394861.0</v>
       </c>
-      <c r="W15" t="n" s="14">
+      <c r="X15" t="n" s="14">
         <v>322845.0</v>
       </c>
-      <c r="X15" t="n" s="14">
+      <c r="Y15" t="n" s="14">
         <v>340978.0</v>
       </c>
-      <c r="Y15" t="n" s="14">
+      <c r="Z15" t="n" s="14">
         <v>357749.0</v>
       </c>
-      <c r="Z15" t="n" s="14">
+      <c r="AA15" t="n" s="14">
         <v>367826.0</v>
       </c>
-      <c r="AA15" t="n" s="14">
+      <c r="AB15" t="n" s="14">
         <v>347088.0</v>
       </c>
-      <c r="AB15" t="n" s="14">
+      <c r="AC15" t="n" s="14">
         <v>313177.0</v>
       </c>
-      <c r="AC15" t="n" s="14">
+      <c r="AD15" t="n" s="14">
         <v>309881.0</v>
       </c>
-      <c r="AD15" t="n" s="14">
+      <c r="AE15" t="n" s="14">
         <v>317476.0</v>
       </c>
-      <c r="AE15" t="n" s="14">
+      <c r="AF15" t="n" s="14">
         <v>336795.0</v>
       </c>
-      <c r="AF15" t="n" s="14">
+      <c r="AG15" t="n" s="14">
         <v>333107.0</v>
       </c>
-      <c r="AG15" t="n" s="14">
+      <c r="AH15" t="n" s="14">
         <v>304094.0</v>
       </c>
-      <c r="AH15" t="n" s="14">
+      <c r="AI15" t="n" s="14">
         <v>306417.0</v>
       </c>
-      <c r="AI15" t="n" s="14">
+      <c r="AJ15" t="n" s="14">
         <v>315350.0</v>
       </c>
-      <c r="AJ15" t="n" s="14">
+      <c r="AK15" t="n" s="14">
         <v>375151.0</v>
       </c>
-      <c r="AK15" t="n" s="14">
+      <c r="AL15" t="n" s="14">
         <v>392410.0</v>
       </c>
-      <c r="AL15" t="n" s="14">
+      <c r="AM15" t="n" s="14">
         <v>430179.0</v>
       </c>
-      <c r="AM15" t="n" s="14">
+      <c r="AN15" t="n" s="14">
         <v>400329.0</v>
       </c>
-      <c r="AN15" t="n" s="14">
+      <c r="AO15" t="n" s="14">
         <v>335234.0</v>
       </c>
-      <c r="AO15" t="n" s="14">
+      <c r="AP15" t="n" s="14">
         <v>336854.0</v>
       </c>
-      <c r="AP15" t="n" s="14">
+      <c r="AQ15" t="n" s="14">
         <v>212802.0</v>
       </c>
-      <c r="AQ15" t="n" s="14">
+      <c r="AR15" t="n" s="14">
         <v>191342.0</v>
       </c>
-      <c r="AR15" t="n" s="14">
+      <c r="AS15" t="n" s="14">
         <v>174500.0</v>
       </c>
-      <c r="AS15" t="n" s="14">
+      <c r="AT15" t="n" s="14">
         <v>167439.0</v>
       </c>
-      <c r="AT15" t="n" s="14">
+      <c r="AU15" t="n" s="14">
         <v>166600.0</v>
       </c>
-      <c r="AU15" t="n" s="14">
+      <c r="AV15" t="n" s="14">
         <v>169190.0</v>
       </c>
-      <c r="AV15" t="n" s="14">
+      <c r="AW15" t="n" s="14">
         <v>103372.0</v>
       </c>
-      <c r="AW15" t="n" s="14">
+      <c r="AX15" t="n" s="14">
         <v>103798.0</v>
       </c>
-      <c r="AX15" t="n" s="14">
+      <c r="AY15" t="n" s="14">
         <v>89745.0</v>
       </c>
-      <c r="AY15" t="n" s="14">
+      <c r="AZ15" t="n" s="14">
         <v>92598.0</v>
       </c>
-      <c r="AZ15" t="n" s="14">
+      <c r="BA15" t="n" s="14">
         <v>39394.0</v>
       </c>
-      <c r="BA15" t="n" s="14">
+      <c r="BB15" t="n" s="14">
         <v>39135.0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B16" t="n" s="18">
+        <v>4257774.0</v>
+      </c>
+      <c r="C16" t="n" s="18">
         <v>4351003.0</v>
       </c>
-      <c r="C16" t="n" s="18">
+      <c r="D16" t="n" s="18">
         <v>4234465.0</v>
       </c>
-      <c r="D16" t="n" s="18">
+      <c r="E16" t="n" s="18">
         <v>3707374.0</v>
       </c>
-      <c r="E16" t="n" s="18">
+      <c r="F16" t="n" s="18">
         <v>3633162.0</v>
       </c>
-      <c r="F16" t="n" s="18">
+      <c r="G16" t="n" s="18">
         <v>3167387.0</v>
       </c>
-      <c r="G16" t="n" s="18">
+      <c r="H16" t="n" s="18">
         <v>3358789.0</v>
       </c>
-      <c r="H16" t="n" s="18">
+      <c r="I16" t="n" s="18">
         <v>2417925.0</v>
       </c>
-      <c r="I16" t="n" s="18">
+      <c r="J16" t="n" s="18">
         <v>2299009.0</v>
       </c>
-      <c r="J16" t="n" s="18">
+      <c r="K16" t="n" s="18">
         <v>2148755.0</v>
       </c>
-      <c r="K16" t="n" s="18">
+      <c r="L16" t="n" s="18">
         <v>2193419.0</v>
       </c>
-      <c r="L16" t="n" s="18">
+      <c r="M16" t="n" s="18">
         <v>2171855.0</v>
       </c>
-      <c r="M16" t="n" s="18">
+      <c r="N16" t="n" s="18">
         <v>2231518.0</v>
       </c>
-      <c r="N16" t="n" s="18">
+      <c r="O16" t="n" s="18">
         <v>2224559.0</v>
       </c>
-      <c r="O16" t="n" s="18">
+      <c r="P16" t="n" s="18">
         <v>2229059.0</v>
       </c>
-      <c r="P16" t="n" s="18">
+      <c r="Q16" t="n" s="18">
         <v>2552921.0</v>
       </c>
-      <c r="Q16" t="n" s="18">
+      <c r="R16" t="n" s="18">
         <v>2552762.0</v>
       </c>
-      <c r="R16" t="n" s="18">
+      <c r="S16" t="n" s="18">
         <v>2474601.0</v>
       </c>
-      <c r="S16" t="n" s="18">
+      <c r="T16" t="n" s="18">
         <v>2511986.0</v>
       </c>
-      <c r="T16" t="n" s="18">
+      <c r="U16" t="n" s="18">
         <v>2427386.0</v>
       </c>
-      <c r="U16" t="n" s="18">
+      <c r="V16" t="n" s="18">
         <v>2389359.0</v>
       </c>
-      <c r="V16" t="n" s="18">
+      <c r="W16" t="n" s="18">
         <v>2281648.0</v>
       </c>
-      <c r="W16" t="n" s="18">
+      <c r="X16" t="n" s="18">
         <v>2253399.0</v>
       </c>
-      <c r="X16" t="n" s="18">
+      <c r="Y16" t="n" s="18">
         <v>2319129.0</v>
       </c>
-      <c r="Y16" t="n" s="18">
+      <c r="Z16" t="n" s="18">
         <v>2481346.0</v>
       </c>
-      <c r="Z16" t="n" s="18">
+      <c r="AA16" t="n" s="18">
         <v>2567493.0</v>
       </c>
-      <c r="AA16" t="n" s="18">
+      <c r="AB16" t="n" s="18">
         <v>2612545.0</v>
       </c>
-      <c r="AB16" t="n" s="18">
+      <c r="AC16" t="n" s="18">
         <v>2586282.0</v>
       </c>
-      <c r="AC16" t="n" s="18">
+      <c r="AD16" t="n" s="18">
         <v>2633011.0</v>
       </c>
-      <c r="AD16" t="n" s="18">
+      <c r="AE16" t="n" s="18">
         <v>2683526.0</v>
       </c>
-      <c r="AE16" t="n" s="18">
+      <c r="AF16" t="n" s="18">
         <v>2825228.0</v>
       </c>
-      <c r="AF16" t="n" s="18">
+      <c r="AG16" t="n" s="18">
         <v>2669796.0</v>
       </c>
-      <c r="AG16" t="n" s="18">
+      <c r="AH16" t="n" s="18">
         <v>2501831.0</v>
       </c>
-      <c r="AH16" t="n" s="18">
+      <c r="AI16" t="n" s="18">
         <v>2548611.0</v>
       </c>
-      <c r="AI16" t="n" s="18">
+      <c r="AJ16" t="n" s="18">
         <v>2679710.0</v>
       </c>
-      <c r="AJ16" t="n" s="18">
+      <c r="AK16" t="n" s="18">
         <v>2610744.0</v>
       </c>
-      <c r="AK16" t="n" s="18">
+      <c r="AL16" t="n" s="18">
         <v>2701378.0</v>
       </c>
-      <c r="AL16" t="n" s="18">
+      <c r="AM16" t="n" s="18">
         <v>2530176.0</v>
       </c>
-      <c r="AM16" t="n" s="18">
+      <c r="AN16" t="n" s="18">
         <v>2577151.0</v>
       </c>
-      <c r="AN16" t="n" s="18">
+      <c r="AO16" t="n" s="18">
         <v>2287974.0</v>
       </c>
-      <c r="AO16" t="n" s="18">
+      <c r="AP16" t="n" s="18">
         <v>2226148.0</v>
       </c>
-      <c r="AP16" t="n" s="18">
+      <c r="AQ16" t="n" s="18">
         <v>1529462.0</v>
       </c>
-      <c r="AQ16" t="n" s="18">
+      <c r="AR16" t="n" s="18">
         <v>1415832.0</v>
       </c>
-      <c r="AR16" t="n" s="18">
+      <c r="AS16" t="n" s="18">
         <v>1282049.0</v>
       </c>
-      <c r="AS16" t="n" s="18">
+      <c r="AT16" t="n" s="18">
         <v>1240795.0</v>
       </c>
-      <c r="AT16" t="n" s="18">
+      <c r="AU16" t="n" s="18">
         <v>1204926.0</v>
       </c>
-      <c r="AU16" t="n" s="18">
+      <c r="AV16" t="n" s="18">
         <v>1180254.0</v>
       </c>
-      <c r="AV16" t="n" s="18">
+      <c r="AW16" t="n" s="18">
         <v>998095.0</v>
       </c>
-      <c r="AW16" t="n" s="18">
+      <c r="AX16" t="n" s="18">
         <v>985068.0</v>
       </c>
-      <c r="AX16" t="n" s="18">
+      <c r="AY16" t="n" s="18">
         <v>1008564.0</v>
       </c>
-      <c r="AY16" t="n" s="18">
+      <c r="AZ16" t="n" s="18">
         <v>1027148.0</v>
       </c>
-      <c r="AZ16" t="n" s="18">
+      <c r="BA16" t="n" s="18">
         <v>1009045.0</v>
       </c>
-      <c r="BA16" t="n" s="18">
+      <c r="BB16" t="n" s="18">
         <v>1010417.0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B17" t="n" s="19">
+        <v>468335.0</v>
+      </c>
+      <c r="C17" t="n" s="19">
         <v>505640.0</v>
       </c>
-      <c r="C17" t="n" s="19">
+      <c r="D17" t="n" s="19">
         <v>534104.0</v>
       </c>
-      <c r="D17" t="n" s="19">
+      <c r="E17" t="n" s="19">
         <v>500239.0</v>
       </c>
-      <c r="E17" t="n" s="19">
+      <c r="F17" t="n" s="19">
         <v>734179.0</v>
       </c>
-      <c r="F17" t="n" s="19">
+      <c r="G17" t="n" s="19">
         <v>424913.0</v>
       </c>
-      <c r="G17" t="n" s="19">
+      <c r="H17" t="n" s="19">
         <v>361963.0</v>
       </c>
-      <c r="H17" t="n" s="19">
+      <c r="I17" t="n" s="19">
         <v>337963.0</v>
       </c>
-      <c r="I17" t="n" s="19">
+      <c r="J17" t="n" s="19">
         <v>282343.0</v>
       </c>
-      <c r="J17" t="n" s="19">
+      <c r="K17" t="n" s="19">
         <v>450856.0</v>
       </c>
-      <c r="K17" t="n" s="19">
+      <c r="L17" t="n" s="19">
         <v>490200.0</v>
       </c>
-      <c r="L17" t="n" s="19">
+      <c r="M17" t="n" s="19">
         <v>508875.0</v>
       </c>
-      <c r="M17" t="n" s="19">
+      <c r="N17" t="n" s="19">
         <v>444265.0</v>
       </c>
-      <c r="N17" t="n" s="19">
+      <c r="O17" t="n" s="19">
         <v>432155.0</v>
       </c>
-      <c r="O17" t="n" s="19">
+      <c r="P17" t="n" s="19">
         <v>396226.0</v>
       </c>
-      <c r="P17" t="n" s="19">
+      <c r="Q17" t="n" s="19">
         <v>387209.0</v>
       </c>
-      <c r="Q17" t="n" s="19">
+      <c r="R17" t="n" s="19">
         <v>358821.0</v>
       </c>
-      <c r="R17" t="n" s="19">
+      <c r="S17" t="n" s="19">
         <v>374395.0</v>
       </c>
-      <c r="S17" t="n" s="19">
+      <c r="T17" t="n" s="19">
         <v>363797.0</v>
       </c>
-      <c r="T17" t="n" s="19">
+      <c r="U17" t="n" s="19">
         <v>287345.0</v>
       </c>
-      <c r="U17" t="n" s="19">
+      <c r="V17" t="n" s="19">
         <v>269613.0</v>
       </c>
-      <c r="V17" t="n" s="19">
+      <c r="W17" t="n" s="19">
         <v>241709.0</v>
       </c>
-      <c r="W17" t="n" s="19">
+      <c r="X17" t="n" s="19">
         <v>222857.0</v>
       </c>
-      <c r="X17" t="n" s="19">
+      <c r="Y17" t="n" s="19">
         <v>215100.0</v>
       </c>
-      <c r="Y17" t="n" s="19">
+      <c r="Z17" t="n" s="19">
         <v>191053.0</v>
       </c>
-      <c r="Z17" t="n" s="19">
+      <c r="AA17" t="n" s="19">
         <v>196134.0</v>
       </c>
-      <c r="AA17" t="n" s="19">
+      <c r="AB17" t="n" s="19">
         <v>213498.0</v>
       </c>
-      <c r="AB17" t="n" s="19">
+      <c r="AC17" t="n" s="19">
         <v>208708.0</v>
       </c>
-      <c r="AC17" t="n" s="19">
+      <c r="AD17" t="n" s="19">
         <v>214112.0</v>
       </c>
-      <c r="AD17" t="n" s="19">
+      <c r="AE17" t="n" s="19">
         <v>212728.0</v>
       </c>
-      <c r="AE17" t="n" s="19">
+      <c r="AF17" t="n" s="19">
         <v>204260.0</v>
       </c>
-      <c r="AF17" t="n" s="19">
+      <c r="AG17" t="n" s="19">
         <v>165987.0</v>
       </c>
-      <c r="AG17" t="n" s="19">
+      <c r="AH17" t="n" s="19">
         <v>142391.0</v>
       </c>
-      <c r="AH17" t="n" s="19">
+      <c r="AI17" t="n" s="19">
         <v>141683.0</v>
       </c>
-      <c r="AI17" t="n" s="19">
+      <c r="AJ17" t="n" s="19">
         <v>153344.0</v>
       </c>
-      <c r="AJ17" t="n" s="19">
+      <c r="AK17" t="n" s="19">
         <v>159475.0</v>
       </c>
-      <c r="AK17" t="n" s="19">
+      <c r="AL17" t="n" s="19">
         <v>171948.0</v>
       </c>
-      <c r="AL17" t="n" s="19">
+      <c r="AM17" t="n" s="19">
         <v>152931.0</v>
       </c>
-      <c r="AM17" t="n" s="19">
+      <c r="AN17" t="n" s="19">
         <v>158445.0</v>
       </c>
-      <c r="AN17" t="n" s="19">
+      <c r="AO17" t="n" s="19">
         <v>169840.0</v>
       </c>
-      <c r="AO17" t="n" s="19">
+      <c r="AP17" t="n" s="19">
         <v>182752.0</v>
       </c>
-      <c r="AP17" t="n" s="19">
+      <c r="AQ17" t="n" s="19">
         <v>378241.0</v>
       </c>
-      <c r="AQ17" t="n" s="19">
+      <c r="AR17" t="n" s="19">
         <v>434625.0</v>
       </c>
-      <c r="AR17" t="n" s="19">
+      <c r="AS17" t="n" s="19">
         <v>178715.0</v>
       </c>
-      <c r="AS17" t="n" s="19">
+      <c r="AT17" t="n" s="19">
         <v>205170.0</v>
       </c>
-      <c r="AT17" t="n" s="19">
+      <c r="AU17" t="n" s="19">
         <v>153948.0</v>
       </c>
-      <c r="AU17" t="n" s="19">
+      <c r="AV17" t="n" s="19">
         <v>194792.0</v>
       </c>
-      <c r="AV17" t="n" s="19">
+      <c r="AW17" t="n" s="19">
         <v>162779.0</v>
       </c>
-      <c r="AW17" t="n" s="19">
+      <c r="AX17" t="n" s="19">
         <v>182334.0</v>
       </c>
-      <c r="AX17" t="n" s="19">
+      <c r="AY17" t="n" s="19">
         <v>134636.0</v>
       </c>
-      <c r="AY17" t="n" s="19">
+      <c r="AZ17" t="n" s="19">
         <v>131569.0</v>
       </c>
-      <c r="AZ17" t="n" s="19">
+      <c r="BA17" t="n" s="19">
         <v>141817.0</v>
       </c>
-      <c r="BA17" t="n" s="19">
+      <c r="BB17" t="n" s="19">
         <v>149767.0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B18" t="n" s="20">
+        <v>3249439.0</v>
+      </c>
+      <c r="C18" t="n" s="20">
         <v>2768615.0</v>
       </c>
-      <c r="C18" t="n" s="20">
+      <c r="D18" t="n" s="20">
         <v>2482499.0</v>
       </c>
-      <c r="D18" t="n" s="20">
+      <c r="E18" t="n" s="20">
         <v>2357400.0</v>
       </c>
-      <c r="E18" t="n" s="20">
+      <c r="F18" t="n" s="20">
         <v>3484582.0</v>
       </c>
-      <c r="F18" t="n" s="20">
+      <c r="G18" t="n" s="20">
         <v>1727559.0</v>
       </c>
-      <c r="G18" t="n" s="20">
+      <c r="H18" t="n" s="20">
         <v>1531520.0</v>
       </c>
-      <c r="H18" t="n" s="20">
+      <c r="I18" t="n" s="20">
         <v>1604090.0</v>
       </c>
-      <c r="I18" t="n" s="20">
+      <c r="J18" t="n" s="20">
         <v>1615236.0</v>
       </c>
-      <c r="J18" t="n" s="20">
+      <c r="K18" t="n" s="20">
         <v>1147888.0</v>
       </c>
-      <c r="K18" t="n" s="20">
+      <c r="L18" t="n" s="20">
         <v>385142.0</v>
       </c>
-      <c r="L18" t="n" s="20">
+      <c r="M18" t="n" s="20">
         <v>339272.0</v>
       </c>
-      <c r="M18" t="n" s="20">
+      <c r="N18" t="n" s="20">
         <v>1198014.0</v>
       </c>
-      <c r="N18" t="n" s="20">
+      <c r="O18" t="n" s="20">
         <v>1025002.0</v>
       </c>
-      <c r="O18" t="n" s="20">
+      <c r="P18" t="n" s="20">
         <v>1067305.0</v>
       </c>
-      <c r="P18" t="n" s="20">
+      <c r="Q18" t="n" s="20">
         <v>1403650.0</v>
       </c>
-      <c r="Q18" t="n" s="20">
+      <c r="R18" t="n" s="20">
         <v>1459437.0</v>
       </c>
-      <c r="R18" t="n" s="20">
+      <c r="S18" t="n" s="20">
         <v>1366062.0</v>
       </c>
-      <c r="S18" t="n" s="20">
+      <c r="T18" t="n" s="20">
         <v>1407752.0</v>
       </c>
-      <c r="T18" t="n" s="20">
+      <c r="U18" t="n" s="20">
         <v>1681486.0</v>
       </c>
-      <c r="U18" t="n" s="20">
+      <c r="V18" t="n" s="20">
         <v>1633452.0</v>
       </c>
-      <c r="V18" t="n" s="20">
+      <c r="W18" t="n" s="20">
         <v>1677204.0</v>
       </c>
-      <c r="W18" t="n" s="20">
+      <c r="X18" t="n" s="20">
         <v>1841772.0</v>
       </c>
-      <c r="X18" t="n" s="20">
+      <c r="Y18" t="n" s="20">
         <v>1814410.0</v>
       </c>
-      <c r="Y18" t="n" s="20">
+      <c r="Z18" t="n" s="20">
         <v>1966100.0</v>
       </c>
-      <c r="Z18" t="n" s="20">
+      <c r="AA18" t="n" s="20">
         <v>2202291.0</v>
       </c>
-      <c r="AA18" t="n" s="20">
+      <c r="AB18" t="n" s="20">
         <v>1605507.0</v>
       </c>
-      <c r="AB18" t="n" s="20">
+      <c r="AC18" t="n" s="20">
         <v>1746593.0</v>
       </c>
-      <c r="AC18" t="n" s="20">
+      <c r="AD18" t="n" s="20">
         <v>1613071.0</v>
       </c>
-      <c r="AD18" t="n" s="20">
+      <c r="AE18" t="n" s="20">
         <v>1738799.0</v>
       </c>
-      <c r="AE18" t="n" s="20">
+      <c r="AF18" t="n" s="20">
         <v>1622780.0</v>
       </c>
-      <c r="AF18" t="n" s="20">
+      <c r="AG18" t="n" s="20">
         <v>1602187.0</v>
       </c>
-      <c r="AG18" t="n" s="20">
+      <c r="AH18" t="n" s="20">
         <v>1600299.0</v>
       </c>
-      <c r="AH18" t="n" s="20">
+      <c r="AI18" t="n" s="20">
         <v>1595554.0</v>
       </c>
-      <c r="AI18" t="n" s="20">
+      <c r="AJ18" t="n" s="20">
         <v>1338927.0</v>
       </c>
-      <c r="AJ18" t="n" s="20">
+      <c r="AK18" t="n" s="20">
         <v>1477844.0</v>
       </c>
-      <c r="AK18" t="n" s="20">
+      <c r="AL18" t="n" s="20">
         <v>1466606.0</v>
       </c>
-      <c r="AL18" t="n" s="20">
+      <c r="AM18" t="n" s="20">
         <v>1220212.0</v>
       </c>
-      <c r="AM18" t="n" s="20">
+      <c r="AN18" t="n" s="20">
         <v>1140938.0</v>
       </c>
-      <c r="AN18" t="n" s="20">
+      <c r="AO18" t="n" s="20">
         <v>1214351.0</v>
       </c>
-      <c r="AO18" t="n" s="20">
+      <c r="AP18" t="n" s="20">
         <v>1586660.0</v>
       </c>
-      <c r="AP18" t="n" s="20">
+      <c r="AQ18" t="n" s="20">
         <v>1046609.0</v>
       </c>
-      <c r="AQ18" t="n" s="20">
+      <c r="AR18" t="n" s="20">
         <v>888011.0</v>
       </c>
-      <c r="AR18" t="n" s="20">
+      <c r="AS18" t="n" s="20">
         <v>1431241.0</v>
       </c>
-      <c r="AS18" t="n" s="20">
+      <c r="AT18" t="n" s="20">
         <v>1253498.0</v>
       </c>
-      <c r="AT18" t="n" s="20">
+      <c r="AU18" t="n" s="20">
         <v>1190788.0</v>
       </c>
-      <c r="AU18" t="n" s="20">
+      <c r="AV18" t="n" s="20">
         <v>888521.0</v>
       </c>
-      <c r="AV18" t="n" s="20">
+      <c r="AW18" t="n" s="20">
         <v>709802.0</v>
       </c>
-      <c r="AW18" t="n" s="20">
+      <c r="AX18" t="n" s="20">
         <v>722300.0</v>
       </c>
-      <c r="AX18" t="n" s="20">
+      <c r="AY18" t="n" s="20">
         <v>869846.0</v>
       </c>
-      <c r="AY18" t="n" s="20">
+      <c r="AZ18" t="n" s="20">
         <v>864297.0</v>
       </c>
-      <c r="AZ18" t="n" s="20">
+      <c r="BA18" t="n" s="20">
         <v>95155.0</v>
       </c>
-      <c r="BA18" t="n" s="20">
+      <c r="BB18" t="n" s="20">
         <v>869071.0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B19" t="n" s="21">
+        <v>997013.0</v>
+      </c>
+      <c r="C19" t="n" s="21">
         <v>836581.0</v>
       </c>
-      <c r="C19" t="n" s="21">
+      <c r="D19" t="n" s="21">
         <v>883337.0</v>
       </c>
-      <c r="D19" t="n" s="21">
+      <c r="E19" t="n" s="21">
         <v>796767.0</v>
       </c>
-      <c r="E19" t="n" s="21">
+      <c r="F19" t="n" s="21">
         <v>1032600.0</v>
       </c>
-      <c r="F19" t="n" s="21">
+      <c r="G19" t="n" s="21">
         <v>601921.0</v>
       </c>
-      <c r="G19" t="n" s="21">
+      <c r="H19" t="n" s="21">
         <v>462651.0</v>
       </c>
-      <c r="H19" t="n" s="21">
+      <c r="I19" t="n" s="21">
         <v>523535.0</v>
       </c>
-      <c r="I19" t="n" s="21">
+      <c r="J19" t="n" s="21">
         <v>477759.0</v>
       </c>
-      <c r="J19" t="n" s="21">
+      <c r="K19" t="n" s="21">
         <v>401894.0</v>
       </c>
-      <c r="K19" t="n" s="21">
+      <c r="L19" t="n" s="21">
         <v>385142.0</v>
       </c>
-      <c r="L19" t="n" s="21">
+      <c r="M19" t="n" s="21">
         <v>339272.0</v>
       </c>
-      <c r="M19" t="n" s="21">
+      <c r="N19" t="n" s="21">
         <v>361430.0</v>
       </c>
-      <c r="N19" t="n" s="21">
+      <c r="O19" t="n" s="21">
         <v>292531.0</v>
       </c>
-      <c r="O19" t="n" s="21">
+      <c r="P19" t="n" s="21">
         <v>349177.0</v>
       </c>
-      <c r="P19" t="n" s="21">
+      <c r="Q19" t="n" s="21">
         <v>366281.0</v>
       </c>
-      <c r="Q19" t="n" s="21">
+      <c r="R19" t="n" s="21">
         <v>430424.0</v>
       </c>
-      <c r="R19" t="n" s="21">
+      <c r="S19" t="n" s="21">
         <v>372157.0</v>
       </c>
-      <c r="S19" t="n" s="21">
+      <c r="T19" t="n" s="21">
         <v>363564.0</v>
       </c>
-      <c r="T19" t="n" s="21">
+      <c r="U19" t="n" s="21">
         <v>494014.0</v>
       </c>
-      <c r="U19" t="n" s="21">
+      <c r="V19" t="n" s="21">
         <v>500371.0</v>
       </c>
-      <c r="V19" t="n" s="21">
+      <c r="W19" t="n" s="21">
         <v>479514.0</v>
       </c>
-      <c r="W19" t="n" s="21">
+      <c r="X19" t="n" s="21">
         <v>492415.0</v>
       </c>
-      <c r="X19" t="n" s="21">
+      <c r="Y19" t="n" s="21">
         <v>541758.0</v>
       </c>
-      <c r="Y19" t="n" s="21">
+      <c r="Z19" t="n" s="21">
         <v>511468.0</v>
       </c>
-      <c r="Z19" t="n" s="21">
+      <c r="AA19" t="n" s="21">
         <v>590970.0</v>
       </c>
-      <c r="AA19" t="n" s="21">
+      <c r="AB19" t="n" s="21">
         <v>507069.0</v>
       </c>
-      <c r="AB19" t="n" s="21">
+      <c r="AC19" t="n" s="21">
         <v>596213.0</v>
       </c>
-      <c r="AC19" t="n" s="21">
+      <c r="AD19" t="n" s="21">
         <v>581622.0</v>
       </c>
-      <c r="AD19" t="n" s="21">
+      <c r="AE19" t="n" s="21">
         <v>672787.0</v>
       </c>
-      <c r="AE19" t="n" s="21">
+      <c r="AF19" t="n" s="21">
         <v>545129.0</v>
       </c>
-      <c r="AF19" t="n" s="21">
+      <c r="AG19" t="n" s="21">
         <v>549893.0</v>
       </c>
-      <c r="AG19" t="n" s="21">
+      <c r="AH19" t="n" s="21">
         <v>545471.0</v>
       </c>
-      <c r="AH19" t="n" s="21">
+      <c r="AI19" t="n" s="21">
         <v>558579.0</v>
       </c>
-      <c r="AI19" t="n" s="21">
+      <c r="AJ19" t="n" s="21">
         <v>418031.0</v>
       </c>
-      <c r="AJ19" t="n" s="21">
+      <c r="AK19" t="n" s="21">
         <v>443736.0</v>
       </c>
-      <c r="AK19" t="n" s="21">
+      <c r="AL19" t="n" s="21">
         <v>471140.0</v>
       </c>
-      <c r="AL19" t="n" s="21">
+      <c r="AM19" t="n" s="21">
         <v>433243.0</v>
       </c>
-      <c r="AM19" t="n" s="21">
+      <c r="AN19" t="n" s="21">
         <v>332361.0</v>
       </c>
-      <c r="AN19" t="n" s="21">
+      <c r="AO19" t="n" s="21">
         <v>362275.0</v>
       </c>
-      <c r="AO19" t="n" s="21">
+      <c r="AP19" t="n" s="21">
         <v>357152.0</v>
       </c>
-      <c r="AP19" t="n" s="21">
+      <c r="AQ19" t="n" s="21">
         <v>269838.0</v>
       </c>
-      <c r="AQ19" t="n" s="21">
+      <c r="AR19" t="n" s="21">
         <v>222789.0</v>
       </c>
-      <c r="AR19" t="n" s="21">
+      <c r="AS19" t="n" s="21">
         <v>342644.0</v>
       </c>
-      <c r="AS19" t="n" s="21">
+      <c r="AT19" t="n" s="21">
         <v>413774.0</v>
       </c>
-      <c r="AT19" t="n" s="21">
+      <c r="AU19" t="n" s="21">
         <v>379882.0</v>
       </c>
-      <c r="AU19" t="n" s="21">
+      <c r="AV19" t="n" s="21">
         <v>318604.0</v>
       </c>
-      <c r="AV19" t="n" s="21">
+      <c r="AW19" t="n" s="21">
         <v>249416.0</v>
       </c>
-      <c r="AW19" t="n" s="21">
+      <c r="AX19" t="n" s="21">
         <v>207568.0</v>
       </c>
-      <c r="AX19" t="n" s="21">
+      <c r="AY19" t="n" s="21">
         <v>203725.0</v>
       </c>
-      <c r="AY19" t="n" s="21">
+      <c r="AZ19" t="n" s="21">
         <v>181030.0</v>
       </c>
-      <c r="AZ19" t="n" s="21">
+      <c r="BA19" t="n" s="21">
         <v>219114.0</v>
       </c>
-      <c r="BA19" t="n" s="21">
+      <c r="BB19" t="n" s="21">
         <v>228489.0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B20" t="n" s="22">
+        <v>8695916.0</v>
+      </c>
+      <c r="C20" t="n" s="22">
         <v>8359017.0</v>
       </c>
-      <c r="C20" t="n" s="22">
+      <c r="D20" t="n" s="22">
         <v>7958025.0</v>
       </c>
-      <c r="D20" t="n" s="22">
+      <c r="E20" t="n" s="22">
         <v>7340207.0</v>
       </c>
-      <c r="E20" t="n" s="22">
+      <c r="F20" t="n" s="22">
         <v>8291013.0</v>
       </c>
-      <c r="F20" t="n" s="22">
+      <c r="G20" t="n" s="22">
         <v>5904833.0</v>
       </c>
-      <c r="G20" t="n" s="22">
+      <c r="H20" t="n" s="22">
         <v>5762749.0</v>
       </c>
-      <c r="H20" t="n" s="22">
+      <c r="I20" t="n" s="22">
         <v>4765832.0</v>
       </c>
-      <c r="I20" t="n" s="22">
+      <c r="J20" t="n" s="22">
         <v>4542864.0</v>
       </c>
-      <c r="J20" t="n" s="22">
+      <c r="K20" t="n" s="22">
         <v>3934031.0</v>
       </c>
-      <c r="K20" t="n" s="22">
+      <c r="L20" t="n" s="22">
         <v>4103786.0</v>
       </c>
-      <c r="L20" t="n" s="22">
+      <c r="M20" t="n" s="22">
         <v>4016693.0</v>
       </c>
-      <c r="M20" t="n" s="22">
+      <c r="N20" t="n" s="22">
         <v>4106162.0</v>
       </c>
-      <c r="N20" t="n" s="22">
+      <c r="O20" t="n" s="22">
         <v>3914794.0</v>
       </c>
-      <c r="O20" t="n" s="22">
+      <c r="P20" t="n" s="22">
         <v>3928002.0</v>
       </c>
-      <c r="P20" t="n" s="22">
+      <c r="Q20" t="n" s="22">
         <v>4774069.0</v>
       </c>
-      <c r="Q20" t="n" s="22">
+      <c r="R20" t="n" s="22">
         <v>4789113.0</v>
       </c>
-      <c r="R20" t="n" s="22">
+      <c r="S20" t="n" s="22">
         <v>4602105.0</v>
       </c>
-      <c r="S20" t="n" s="22">
+      <c r="T20" t="n" s="22">
         <v>4655458.0</v>
       </c>
-      <c r="T20" t="n" s="22">
+      <c r="U20" t="n" s="22">
         <v>4772915.0</v>
       </c>
-      <c r="U20" t="n" s="22">
+      <c r="V20" t="n" s="22">
         <v>4645699.0</v>
       </c>
-      <c r="V20" t="n" s="22">
+      <c r="W20" t="n" s="22">
         <v>4595422.0</v>
       </c>
-      <c r="W20" t="n" s="22">
+      <c r="X20" t="n" s="22">
         <v>4640873.0</v>
       </c>
-      <c r="X20" t="n" s="22">
+      <c r="Y20" t="n" s="22">
         <v>4689617.0</v>
       </c>
-      <c r="Y20" t="n" s="22">
+      <c r="Z20" t="n" s="22">
         <v>4996248.0</v>
       </c>
-      <c r="Z20" t="n" s="22">
+      <c r="AA20" t="n" s="22">
         <v>5333744.0</v>
       </c>
-      <c r="AA20" t="n" s="22">
+      <c r="AB20" t="n" s="22">
         <v>4778638.0</v>
       </c>
-      <c r="AB20" t="n" s="22">
+      <c r="AC20" t="n" s="22">
         <v>4854760.0</v>
       </c>
-      <c r="AC20" t="n" s="22">
+      <c r="AD20" t="n" s="22">
         <v>4770075.0</v>
       </c>
-      <c r="AD20" t="n" s="22">
+      <c r="AE20" t="n" s="22">
         <v>4952529.0</v>
       </c>
-      <c r="AE20" t="n" s="22">
+      <c r="AF20" t="n" s="22">
         <v>4989063.0</v>
       </c>
-      <c r="AF20" t="n" s="22">
+      <c r="AG20" t="n" s="22">
         <v>4771077.0</v>
       </c>
-      <c r="AG20" t="n" s="22">
+      <c r="AH20" t="n" s="22">
         <v>4548615.0</v>
       </c>
-      <c r="AH20" t="n" s="22">
+      <c r="AI20" t="n" s="22">
         <v>4592265.0</v>
       </c>
-      <c r="AI20" t="n" s="22">
+      <c r="AJ20" t="n" s="22">
         <v>4487331.0</v>
       </c>
-      <c r="AJ20" t="n" s="22">
+      <c r="AK20" t="n" s="22">
         <v>4623214.0</v>
       </c>
-      <c r="AK20" t="n" s="22">
+      <c r="AL20" t="n" s="22">
         <v>4732342.0</v>
       </c>
-      <c r="AL20" t="n" s="22">
+      <c r="AM20" t="n" s="22">
         <v>4333498.0</v>
       </c>
-      <c r="AM20" t="n" s="22">
+      <c r="AN20" t="n" s="22">
         <v>4276863.0</v>
       </c>
-      <c r="AN20" t="n" s="22">
+      <c r="AO20" t="n" s="22">
         <v>4007399.0</v>
       </c>
-      <c r="AO20" t="n" s="22">
+      <c r="AP20" t="n" s="22">
         <v>4332414.0</v>
       </c>
-      <c r="AP20" t="n" s="22">
+      <c r="AQ20" t="n" s="22">
         <v>3240509.0</v>
       </c>
-      <c r="AQ20" t="n" s="22">
+      <c r="AR20" t="n" s="22">
         <v>2929810.0</v>
       </c>
-      <c r="AR20" t="n" s="22">
+      <c r="AS20" t="n" s="22">
         <v>3093404.0</v>
       </c>
-      <c r="AS20" t="n" s="22">
+      <c r="AT20" t="n" s="22">
         <v>2863110.0</v>
       </c>
-      <c r="AT20" t="n" s="22">
+      <c r="AU20" t="n" s="22">
         <v>2786895.0</v>
       </c>
-      <c r="AU20" t="n" s="22">
+      <c r="AV20" t="n" s="22">
         <v>2432757.0</v>
       </c>
-      <c r="AV20" t="n" s="22">
+      <c r="AW20" t="n" s="22">
         <v>2001404.0</v>
       </c>
-      <c r="AW20" t="n" s="22">
+      <c r="AX20" t="n" s="22">
         <v>1993500.0</v>
       </c>
-      <c r="AX20" t="n" s="22">
+      <c r="AY20" t="n" s="22">
         <v>2150716.0</v>
       </c>
-      <c r="AY20" t="n" s="22">
+      <c r="AZ20" t="n" s="22">
         <v>2164645.0</v>
       </c>
-      <c r="AZ20" t="n" s="22">
+      <c r="BA20" t="n" s="22">
         <v>2194457.0</v>
       </c>
-      <c r="BA20" t="n" s="22">
+      <c r="BB20" t="n" s="22">
         <v>2125989.0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B21" t="n" s="27">
+        <v>4457539.0</v>
+      </c>
+      <c r="C21" t="n" s="27">
         <v>4497735.0</v>
       </c>
-      <c r="C21" t="n" s="27">
+      <c r="D21" t="n" s="27">
         <v>4359751.0</v>
       </c>
-      <c r="D21" t="n" s="27">
+      <c r="E21" t="n" s="27">
         <v>3775156.0</v>
       </c>
-      <c r="E21" t="n" s="27">
+      <c r="F21" t="n" s="27">
         <v>3609004.0</v>
       </c>
-      <c r="F21" t="n" s="27">
+      <c r="G21" t="n" s="27">
         <v>2655447.0</v>
       </c>
-      <c r="G21" t="n" s="27">
+      <c r="H21" t="n" s="27">
         <v>2467158.0</v>
       </c>
-      <c r="H21" t="n" s="27">
+      <c r="I21" t="n" s="27">
         <v>2328593.0</v>
       </c>
-      <c r="I21" t="n" s="27">
+      <c r="J21" t="n" s="27">
         <v>2181044.0</v>
       </c>
-      <c r="J21" t="n" s="27">
+      <c r="K21" t="n" s="27">
         <v>1933304.0</v>
       </c>
-      <c r="K21" t="n" s="27">
+      <c r="L21" t="n" s="27">
         <v>1801626.0</v>
       </c>
-      <c r="L21" t="n" s="27">
+      <c r="M21" t="n" s="27">
         <v>1792133.0</v>
       </c>
-      <c r="M21" t="n" s="27">
+      <c r="N21" t="n" s="27">
         <v>1755743.0</v>
       </c>
-      <c r="N21" t="n" s="27">
+      <c r="O21" t="n" s="27">
         <v>1710858.0</v>
       </c>
-      <c r="O21" t="n" s="27">
+      <c r="P21" t="n" s="27">
         <v>1821118.0</v>
       </c>
-      <c r="P21" t="n" s="27">
+      <c r="Q21" t="n" s="27">
         <v>2337901.0</v>
       </c>
-      <c r="Q21" t="n" s="27">
+      <c r="R21" t="n" s="27">
         <v>2297175.0</v>
       </c>
-      <c r="R21" t="n" s="27">
+      <c r="S21" t="n" s="27">
         <v>2190092.0</v>
       </c>
-      <c r="S21" t="n" s="27">
+      <c r="T21" t="n" s="27">
         <v>2195126.0</v>
       </c>
-      <c r="T21" t="n" s="27">
+      <c r="U21" t="n" s="27">
         <v>2289621.0</v>
       </c>
-      <c r="U21" t="n" s="27">
+      <c r="V21" t="n" s="27">
         <v>2221204.0</v>
       </c>
-      <c r="V21" t="n" s="27">
+      <c r="W21" t="n" s="27">
         <v>2222601.0</v>
       </c>
-      <c r="W21" t="n" s="27">
+      <c r="X21" t="n" s="27">
         <v>2160992.0</v>
       </c>
-      <c r="X21" t="n" s="27">
+      <c r="Y21" t="n" s="27">
         <v>2225485.0</v>
       </c>
-      <c r="Y21" t="n" s="27">
+      <c r="Z21" t="n" s="27">
         <v>2268085.0</v>
       </c>
-      <c r="Z21" t="n" s="27">
+      <c r="AA21" t="n" s="27">
         <v>2345535.0</v>
       </c>
-      <c r="AA21" t="n" s="27">
+      <c r="AB21" t="n" s="27">
         <v>2246611.0</v>
       </c>
-      <c r="AB21" t="n" s="27">
+      <c r="AC21" t="n" s="27">
         <v>2220469.0</v>
       </c>
-      <c r="AC21" t="n" s="27">
+      <c r="AD21" t="n" s="27">
         <v>2171818.0</v>
       </c>
-      <c r="AD21" t="n" s="27">
+      <c r="AE21" t="n" s="27">
         <v>2246489.0</v>
       </c>
-      <c r="AE21" t="n" s="27">
+      <c r="AF21" t="n" s="27">
         <v>2239490.0</v>
       </c>
-      <c r="AF21" t="n" s="27">
+      <c r="AG21" t="n" s="27">
         <v>2156452.0</v>
       </c>
-      <c r="AG21" t="n" s="27">
+      <c r="AH21" t="n" s="27">
         <v>2004153.0</v>
       </c>
-      <c r="AH21" t="n" s="27">
+      <c r="AI21" t="n" s="27">
         <v>2000744.0</v>
       </c>
-      <c r="AI21" t="n" s="27">
+      <c r="AJ21" t="n" s="27">
         <v>1973937.0</v>
       </c>
-      <c r="AJ21" t="n" s="27">
+      <c r="AK21" t="n" s="27">
         <v>1930915.0</v>
       </c>
-      <c r="AK21" t="n" s="27">
+      <c r="AL21" t="n" s="27">
         <v>1906996.0</v>
       </c>
-      <c r="AL21" t="n" s="27">
+      <c r="AM21" t="n" s="27">
         <v>1875392.0</v>
       </c>
-      <c r="AM21" t="n" s="27">
+      <c r="AN21" t="n" s="27">
         <v>1863302.0</v>
       </c>
-      <c r="AN21" t="n" s="27">
+      <c r="AO21" t="n" s="27">
         <v>1655847.0</v>
       </c>
-      <c r="AO21" t="n" s="27">
+      <c r="AP21" t="n" s="27">
         <v>1667479.0</v>
       </c>
-      <c r="AP21" t="n" s="27">
+      <c r="AQ21" t="n" s="27">
         <v>1285790.0</v>
       </c>
-      <c r="AQ21" t="n" s="27">
+      <c r="AR21" t="n" s="27">
         <v>1231908.0</v>
       </c>
-      <c r="AR21" t="n" s="27">
+      <c r="AS21" t="n" s="27">
         <v>1169222.0</v>
       </c>
-      <c r="AS21" t="n" s="27">
+      <c r="AT21" t="n" s="27">
         <v>1158971.0</v>
       </c>
-      <c r="AT21" t="n" s="27">
+      <c r="AU21" t="n" s="27">
         <v>985277.0</v>
       </c>
-      <c r="AU21" t="n" s="27">
+      <c r="AV21" t="n" s="27">
         <v>919581.0</v>
       </c>
-      <c r="AV21" t="n" s="27">
+      <c r="AW21" t="n" s="27">
         <v>815350.0</v>
       </c>
-      <c r="AW21" t="n" s="27">
+      <c r="AX21" t="n" s="27">
         <v>1058197.0</v>
       </c>
-      <c r="AX21" t="n" s="27">
+      <c r="AY21" t="n" s="27">
         <v>1267960.0</v>
       </c>
-      <c r="AY21" t="n" s="27">
+      <c r="AZ21" t="n" s="27">
         <v>1271203.0</v>
       </c>
-      <c r="AZ21" t="n" s="27">
+      <c r="BA21" t="n" s="27">
         <v>1260815.0</v>
       </c>
-      <c r="BA21" t="n" s="27">
+      <c r="BB21" t="n" s="27">
         <v>1173711.0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B22" t="n" s="28">
+        <v>79863.0</v>
+      </c>
+      <c r="C22" t="n" s="28">
         <v>79650.0</v>
       </c>
-      <c r="C22" t="n" s="28">
+      <c r="D22" t="n" s="28">
         <v>79443.0</v>
       </c>
-      <c r="D22" t="n" s="28">
+      <c r="E22" t="n" s="28">
         <v>79183.0</v>
       </c>
-      <c r="E22" t="n" s="28">
+      <c r="F22" t="n" s="28">
         <v>79008.0</v>
       </c>
-      <c r="F22" t="n" s="28">
+      <c r="G22" t="n" s="28">
         <v>78163.0</v>
       </c>
-      <c r="G22" t="n" s="28">
+      <c r="H22" t="n" s="28">
         <v>79427.0</v>
       </c>
-      <c r="H22" t="n" s="28">
+      <c r="I22" t="n" s="28">
         <v>79421.0</v>
       </c>
-      <c r="I22" t="n" s="28">
+      <c r="J22" t="n" s="28">
         <v>79298.0</v>
       </c>
-      <c r="J22" t="n" s="28">
+      <c r="K22" t="n" s="28">
         <v>79279.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>79260.0</v>
       </c>
       <c r="L22" t="n" s="28">
         <v>79260.0</v>
       </c>
       <c r="M22" t="n" s="28">
         <v>79260.0</v>
       </c>
       <c r="N22" t="n" s="28">
+        <v>79260.0</v>
+      </c>
+      <c r="O22" t="n" s="28">
         <v>79242.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>79241.0</v>
       </c>
       <c r="P22" t="n" s="28">
         <v>79241.0</v>
       </c>
       <c r="Q22" t="n" s="28">
         <v>79241.0</v>
       </c>
       <c r="R22" t="n" s="28">
-        <v>79229.0</v>
+        <v>79241.0</v>
       </c>
       <c r="S22" t="n" s="28">
         <v>79229.0</v>
       </c>
       <c r="T22" t="n" s="28">
         <v>79229.0</v>
       </c>
       <c r="U22" t="n" s="28">
         <v>79229.0</v>
       </c>
       <c r="V22" t="n" s="28">
-        <v>79215.0</v>
+        <v>79229.0</v>
       </c>
       <c r="W22" t="n" s="28">
         <v>79215.0</v>
       </c>
       <c r="X22" t="n" s="28">
         <v>79215.0</v>
       </c>
       <c r="Y22" t="n" s="28">
         <v>79215.0</v>
       </c>
       <c r="Z22" t="n" s="28">
-        <v>79202.0</v>
+        <v>79215.0</v>
       </c>
       <c r="AA22" t="n" s="28">
         <v>79202.0</v>
       </c>
       <c r="AB22" t="n" s="28">
         <v>79202.0</v>
       </c>
       <c r="AC22" t="n" s="28">
         <v>79202.0</v>
       </c>
       <c r="AD22" t="n" s="28">
         <v>79202.0</v>
       </c>
       <c r="AE22" t="n" s="28">
         <v>79202.0</v>
       </c>
       <c r="AF22" t="n" s="28">
         <v>79202.0</v>
       </c>
       <c r="AG22" t="n" s="28">
         <v>79202.0</v>
       </c>
       <c r="AH22" t="n" s="28">
         <v>79202.0</v>
       </c>
       <c r="AI22" t="n" s="28">
         <v>79202.0</v>
       </c>
       <c r="AJ22" t="n" s="28">
         <v>79202.0</v>
       </c>
       <c r="AK22" t="n" s="28">
         <v>79202.0</v>
       </c>
       <c r="AL22" t="n" s="28">
         <v>79202.0</v>
       </c>
       <c r="AM22" t="n" s="28">
         <v>79202.0</v>
       </c>
       <c r="AN22" t="n" s="28">
         <v>79202.0</v>
       </c>
       <c r="AO22" t="n" s="28">
+        <v>79202.0</v>
+      </c>
+      <c r="AP22" t="n" s="28">
         <v>79083.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>72812.0</v>
       </c>
       <c r="AQ22" t="n" s="28">
         <v>72812.0</v>
       </c>
       <c r="AR22" t="n" s="28">
-        <v>72485.0</v>
+        <v>72812.0</v>
       </c>
       <c r="AS22" t="n" s="28">
         <v>72485.0</v>
       </c>
       <c r="AT22" t="n" s="28">
+        <v>72485.0</v>
+      </c>
+      <c r="AU22" t="n" s="28">
         <v>64825.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>65950.0</v>
       </c>
       <c r="AV22" t="n" s="28">
         <v>65950.0</v>
       </c>
       <c r="AW22" t="n" s="28">
+        <v>65950.0</v>
+      </c>
+      <c r="AX22" t="n" s="28">
         <v>77277.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>83467.0</v>
       </c>
       <c r="AY22" t="n" s="28">
         <v>83467.0</v>
       </c>
       <c r="AZ22" t="n" s="28">
         <v>83467.0</v>
       </c>
       <c r="BA22" t="n" s="28">
+        <v>83467.0</v>
+      </c>
+      <c r="BB22" t="n" s="28">
         <v>83122.0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B23" t="n" s="29">
+        <v>1681269.0</v>
+      </c>
+      <c r="C23" t="n" s="29">
         <v>1764704.0</v>
       </c>
-      <c r="C23" t="n" s="29">
+      <c r="D23" t="n" s="29">
         <v>1810975.0</v>
       </c>
-      <c r="D23" t="n" s="29">
+      <c r="E23" t="n" s="29">
         <v>1585151.0</v>
       </c>
-      <c r="E23" t="n" s="29">
+      <c r="F23" t="n" s="29">
         <v>1742108.0</v>
       </c>
-      <c r="F23" t="n" s="29">
+      <c r="G23" t="n" s="29">
         <v>1572486.0</v>
       </c>
-      <c r="G23" t="n" s="29">
+      <c r="H23" t="n" s="29">
         <v>1950104.0</v>
       </c>
-      <c r="H23" t="n" s="29">
+      <c r="I23" t="n" s="29">
         <v>974244.0</v>
       </c>
-      <c r="I23" t="n" s="29">
+      <c r="J23" t="n" s="29">
         <v>1056034.0</v>
       </c>
-      <c r="J23" t="n" s="29">
+      <c r="K23" t="n" s="29">
         <v>875778.0</v>
       </c>
-      <c r="K23" t="n" s="29">
+      <c r="L23" t="n" s="29">
         <v>918681.0</v>
       </c>
-      <c r="L23" t="n" s="29">
+      <c r="M23" t="n" s="29">
         <v>932423.0</v>
       </c>
-      <c r="M23" t="n" s="29">
+      <c r="N23" t="n" s="29">
         <v>971311.0</v>
       </c>
-      <c r="N23" t="n" s="29">
+      <c r="O23" t="n" s="29">
         <v>1089094.0</v>
       </c>
-      <c r="O23" t="n" s="29">
+      <c r="P23" t="n" s="29">
         <v>975497.0</v>
       </c>
-      <c r="P23" t="n" s="29">
+      <c r="Q23" t="n" s="29">
         <v>953219.0</v>
       </c>
-      <c r="Q23" t="n" s="29">
+      <c r="R23" t="n" s="29">
         <v>977312.0</v>
       </c>
-      <c r="R23" t="n" s="29">
+      <c r="S23" t="n" s="29">
         <v>967026.0</v>
       </c>
-      <c r="S23" t="n" s="29">
+      <c r="T23" t="n" s="29">
         <v>935217.0</v>
       </c>
-      <c r="T23" t="n" s="29">
+      <c r="U23" t="n" s="29">
         <v>1087198.0</v>
       </c>
-      <c r="U23" t="n" s="29">
+      <c r="V23" t="n" s="29">
         <v>1082090.0</v>
       </c>
-      <c r="V23" t="n" s="29">
+      <c r="W23" t="n" s="29">
         <v>1073685.0</v>
       </c>
-      <c r="W23" t="n" s="29">
+      <c r="X23" t="n" s="29">
         <v>1078597.0</v>
       </c>
-      <c r="X23" t="n" s="29">
+      <c r="Y23" t="n" s="29">
         <v>1116332.0</v>
       </c>
-      <c r="Y23" t="n" s="29">
+      <c r="Z23" t="n" s="29">
         <v>1174441.0</v>
       </c>
-      <c r="Z23" t="n" s="29">
+      <c r="AA23" t="n" s="29">
         <v>1205071.0</v>
       </c>
-      <c r="AA23" t="n" s="29">
+      <c r="AB23" t="n" s="29">
         <v>1157922.0</v>
       </c>
-      <c r="AB23" t="n" s="29">
+      <c r="AC23" t="n" s="29">
         <v>1134454.0</v>
       </c>
-      <c r="AC23" t="n" s="29">
+      <c r="AD23" t="n" s="29">
         <v>1034787.0</v>
       </c>
-      <c r="AD23" t="n" s="29">
+      <c r="AE23" t="n" s="29">
         <v>1279884.0</v>
       </c>
-      <c r="AE23" t="n" s="29">
+      <c r="AF23" t="n" s="29">
         <v>1347395.0</v>
       </c>
-      <c r="AF23" t="n" s="29">
+      <c r="AG23" t="n" s="29">
         <v>1231886.0</v>
       </c>
-      <c r="AG23" t="n" s="29">
+      <c r="AH23" t="n" s="29">
         <v>1205916.0</v>
       </c>
-      <c r="AH23" t="n" s="29">
+      <c r="AI23" t="n" s="29">
         <v>1316253.0</v>
       </c>
-      <c r="AI23" t="n" s="29">
+      <c r="AJ23" t="n" s="29">
         <v>1392124.0</v>
       </c>
-      <c r="AJ23" t="n" s="29">
+      <c r="AK23" t="n" s="29">
         <v>1417237.0</v>
       </c>
-      <c r="AK23" t="n" s="29">
+      <c r="AL23" t="n" s="29">
         <v>1488444.0</v>
       </c>
-      <c r="AL23" t="n" s="29">
+      <c r="AM23" t="n" s="29">
         <v>1289153.0</v>
       </c>
-      <c r="AM23" t="n" s="29">
+      <c r="AN23" t="n" s="29">
         <v>1289557.0</v>
       </c>
-      <c r="AN23" t="n" s="29">
+      <c r="AO23" t="n" s="29">
         <v>1211916.0</v>
       </c>
-      <c r="AO23" t="n" s="29">
+      <c r="AP23" t="n" s="29">
         <v>1574664.0</v>
       </c>
-      <c r="AP23" t="n" s="29">
+      <c r="AQ23" t="n" s="29">
         <v>1228573.0</v>
       </c>
-      <c r="AQ23" t="n" s="29">
+      <c r="AR23" t="n" s="29">
         <v>958859.0</v>
       </c>
-      <c r="AR23" t="n" s="29">
+      <c r="AS23" t="n" s="29">
         <v>1204787.0</v>
       </c>
-      <c r="AS23" t="n" s="29">
+      <c r="AT23" t="n" s="29">
         <v>852624.0</v>
       </c>
-      <c r="AT23" t="n" s="29">
+      <c r="AU23" t="n" s="29">
         <v>1138449.0</v>
       </c>
-      <c r="AU23" t="n" s="29">
+      <c r="AV23" t="n" s="29">
         <v>861702.0</v>
       </c>
-      <c r="AV23" t="n" s="29">
+      <c r="AW23" t="n" s="29">
         <v>617816.0</v>
       </c>
-      <c r="AW23" t="n" s="29">
+      <c r="AX23" t="n" s="29">
         <v>438611.0</v>
       </c>
-      <c r="AX23" t="n" s="29">
+      <c r="AY23" t="n" s="29">
         <v>410960.0</v>
       </c>
-      <c r="AY23" t="n" s="29">
+      <c r="AZ23" t="n" s="29">
         <v>410822.0</v>
       </c>
-      <c r="AZ23" t="n" s="29">
+      <c r="BA23" t="n" s="29">
         <v>405848.0</v>
       </c>
-      <c r="BA23" t="n" s="29">
+      <c r="BB23" t="n" s="29">
         <v>430506.0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B24" t="n" s="30">
+        <v>2557108.0</v>
+      </c>
+      <c r="C24" t="n" s="30">
         <v>2096578.0</v>
       </c>
-      <c r="C24" t="n" s="30">
+      <c r="D24" t="n" s="30">
         <v>1787299.0</v>
       </c>
-      <c r="D24" t="n" s="30">
+      <c r="E24" t="n" s="30">
         <v>1979900.0</v>
       </c>
-      <c r="E24" t="n" s="30">
+      <c r="F24" t="n" s="30">
         <v>2939901.0</v>
       </c>
-      <c r="F24" t="n" s="30">
+      <c r="G24" t="n" s="30">
         <v>1676900.0</v>
       </c>
-      <c r="G24" t="n" s="30">
+      <c r="H24" t="n" s="30">
         <v>1345487.0</v>
       </c>
-      <c r="H24" t="n" s="30">
+      <c r="I24" t="n" s="30">
         <v>1462995.0</v>
       </c>
-      <c r="I24" t="n" s="30">
+      <c r="J24" t="n" s="30">
         <v>1305785.0</v>
       </c>
-      <c r="J24" t="n" s="30">
+      <c r="K24" t="n" s="30">
         <v>1124949.0</v>
       </c>
-      <c r="K24" t="n" s="30">
+      <c r="L24" t="n" s="30">
         <v>1383479.0</v>
       </c>
-      <c r="L24" t="n" s="30">
+      <c r="M24" t="n" s="30">
         <v>1292137.0</v>
       </c>
-      <c r="M24" t="n" s="30">
+      <c r="N24" t="n" s="30">
         <v>1379108.0</v>
       </c>
-      <c r="N24" t="n" s="30">
+      <c r="O24" t="n" s="30">
         <v>1114842.0</v>
       </c>
-      <c r="O24" t="n" s="30">
+      <c r="P24" t="n" s="30">
         <v>1131387.0</v>
       </c>
-      <c r="P24" t="n" s="30">
+      <c r="Q24" t="n" s="30">
         <v>1482949.0</v>
       </c>
-      <c r="Q24" t="n" s="30">
+      <c r="R24" t="n" s="30">
         <v>1514626.0</v>
       </c>
-      <c r="R24" t="n" s="30">
+      <c r="S24" t="n" s="30">
         <v>1444987.0</v>
       </c>
-      <c r="S24" t="n" s="30">
+      <c r="T24" t="n" s="30">
         <v>1525115.0</v>
       </c>
-      <c r="T24" t="n" s="30">
+      <c r="U24" t="n" s="30">
         <v>1396096.0</v>
       </c>
-      <c r="U24" t="n" s="30">
+      <c r="V24" t="n" s="30">
         <v>1342405.0</v>
       </c>
-      <c r="V24" t="n" s="30">
+      <c r="W24" t="n" s="30">
         <v>1299136.0</v>
       </c>
-      <c r="W24" t="n" s="30">
+      <c r="X24" t="n" s="30">
         <v>1401283.0</v>
       </c>
-      <c r="X24" t="n" s="30">
+      <c r="Y24" t="n" s="30">
         <v>1347800.0</v>
       </c>
-      <c r="Y24" t="n" s="30">
+      <c r="Z24" t="n" s="30">
         <v>1553722.0</v>
       </c>
-      <c r="Z24" t="n" s="30">
+      <c r="AA24" t="n" s="30">
         <v>1783138.0</v>
       </c>
-      <c r="AA24" t="n" s="30">
+      <c r="AB24" t="n" s="30">
         <v>1374105.0</v>
       </c>
-      <c r="AB24" t="n" s="30">
+      <c r="AC24" t="n" s="30">
         <v>1499837.0</v>
       </c>
-      <c r="AC24" t="n" s="30">
+      <c r="AD24" t="n" s="30">
         <v>1563470.0</v>
       </c>
-      <c r="AD24" t="n" s="30">
+      <c r="AE24" t="n" s="30">
         <v>1426156.0</v>
       </c>
-      <c r="AE24" t="n" s="30">
+      <c r="AF24" t="n" s="30">
         <v>1402178.0</v>
       </c>
-      <c r="AF24" t="n" s="30">
+      <c r="AG24" t="n" s="30">
         <v>1382739.0</v>
       </c>
-      <c r="AG24" t="n" s="30">
+      <c r="AH24" t="n" s="30">
         <v>1338546.0</v>
       </c>
-      <c r="AH24" t="n" s="30">
+      <c r="AI24" t="n" s="30">
         <v>1275268.0</v>
       </c>
-      <c r="AI24" t="n" s="30">
+      <c r="AJ24" t="n" s="30">
         <v>1121270.0</v>
       </c>
-      <c r="AJ24" t="n" s="30">
+      <c r="AK24" t="n" s="30">
         <v>1275062.0</v>
       </c>
-      <c r="AK24" t="n" s="30">
+      <c r="AL24" t="n" s="30">
         <v>1336902.0</v>
       </c>
-      <c r="AL24" t="n" s="30">
+      <c r="AM24" t="n" s="30">
         <v>1168953.0</v>
       </c>
-      <c r="AM24" t="n" s="30">
+      <c r="AN24" t="n" s="30">
         <v>1124004.0</v>
       </c>
-      <c r="AN24" t="n" s="30">
+      <c r="AO24" t="n" s="30">
         <v>1139636.0</v>
       </c>
-      <c r="AO24" t="n" s="30">
+      <c r="AP24" t="n" s="30">
         <v>1090271.0</v>
       </c>
-      <c r="AP24" t="n" s="30">
+      <c r="AQ24" t="n" s="30">
         <v>726146.0</v>
       </c>
-      <c r="AQ24" t="n" s="30">
+      <c r="AR24" t="n" s="30">
         <v>739043.0</v>
       </c>
-      <c r="AR24" t="n" s="30">
+      <c r="AS24" t="n" s="30">
         <v>719395.0</v>
       </c>
-      <c r="AS24" t="n" s="30">
+      <c r="AT24" t="n" s="30">
         <v>851515.0</v>
       </c>
-      <c r="AT24" t="n" s="30">
+      <c r="AU24" t="n" s="30">
         <v>663169.0</v>
       </c>
-      <c r="AU24" t="n" s="30">
+      <c r="AV24" t="n" s="30">
         <v>651474.0</v>
       </c>
-      <c r="AV24" t="n" s="30">
+      <c r="AW24" t="n" s="30">
         <v>568238.0</v>
       </c>
-      <c r="AW24" t="n" s="30">
+      <c r="AX24" t="n" s="30">
         <v>496692.0</v>
       </c>
-      <c r="AX24" t="n" s="30">
+      <c r="AY24" t="n" s="30">
         <v>471796.0</v>
       </c>
-      <c r="AY24" t="n" s="30">
+      <c r="AZ24" t="n" s="30">
         <v>482620.0</v>
       </c>
-      <c r="AZ24" t="n" s="30">
+      <c r="BA24" t="n" s="30">
         <v>527794.0</v>
       </c>
-      <c r="BA24" t="n" s="30">
+      <c r="BB24" t="n" s="30">
         <v>521772.0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B25" t="n" s="31">
+        <v>8695916.0</v>
+      </c>
+      <c r="C25" t="n" s="31">
         <v>8359017.0</v>
       </c>
-      <c r="C25" t="n" s="31">
+      <c r="D25" t="n" s="31">
         <v>7958025.0</v>
       </c>
-      <c r="D25" t="n" s="31">
+      <c r="E25" t="n" s="31">
         <v>7340207.0</v>
       </c>
-      <c r="E25" t="n" s="31">
+      <c r="F25" t="n" s="31">
         <v>8291013.0</v>
       </c>
-      <c r="F25" t="n" s="31">
+      <c r="G25" t="n" s="31">
         <v>5904833.0</v>
       </c>
-      <c r="G25" t="n" s="31">
+      <c r="H25" t="n" s="31">
         <v>5762749.0</v>
       </c>
-      <c r="H25" t="n" s="31">
+      <c r="I25" t="n" s="31">
         <v>4765832.0</v>
       </c>
-      <c r="I25" t="n" s="31">
+      <c r="J25" t="n" s="31">
         <v>4542864.0</v>
       </c>
-      <c r="J25" t="n" s="31">
+      <c r="K25" t="n" s="31">
         <v>3934031.0</v>
       </c>
-      <c r="K25" t="n" s="31">
+      <c r="L25" t="n" s="31">
         <v>4103786.0</v>
       </c>
-      <c r="L25" t="n" s="31">
+      <c r="M25" t="n" s="31">
         <v>4016693.0</v>
       </c>
-      <c r="M25" t="n" s="31">
+      <c r="N25" t="n" s="31">
         <v>4106162.0</v>
       </c>
-      <c r="N25" t="n" s="31">
+      <c r="O25" t="n" s="31">
         <v>3914794.0</v>
       </c>
-      <c r="O25" t="n" s="31">
+      <c r="P25" t="n" s="31">
         <v>3928002.0</v>
       </c>
-      <c r="P25" t="n" s="31">
+      <c r="Q25" t="n" s="31">
         <v>4774069.0</v>
       </c>
-      <c r="Q25" t="n" s="31">
+      <c r="R25" t="n" s="31">
         <v>4789113.0</v>
       </c>
-      <c r="R25" t="n" s="31">
+      <c r="S25" t="n" s="31">
         <v>4602105.0</v>
       </c>
-      <c r="S25" t="n" s="31">
+      <c r="T25" t="n" s="31">
         <v>4655458.0</v>
       </c>
-      <c r="T25" t="n" s="31">
+      <c r="U25" t="n" s="31">
         <v>4772915.0</v>
       </c>
-      <c r="U25" t="n" s="31">
+      <c r="V25" t="n" s="31">
         <v>4645699.0</v>
       </c>
-      <c r="V25" t="n" s="31">
+      <c r="W25" t="n" s="31">
         <v>4595422.0</v>
       </c>
-      <c r="W25" t="n" s="31">
+      <c r="X25" t="n" s="31">
         <v>4640873.0</v>
       </c>
-      <c r="X25" t="n" s="31">
+      <c r="Y25" t="n" s="31">
         <v>4689617.0</v>
       </c>
-      <c r="Y25" t="n" s="31">
+      <c r="Z25" t="n" s="31">
         <v>4996248.0</v>
       </c>
-      <c r="Z25" t="n" s="31">
+      <c r="AA25" t="n" s="31">
         <v>5333744.0</v>
       </c>
-      <c r="AA25" t="n" s="31">
+      <c r="AB25" t="n" s="31">
         <v>4778638.0</v>
       </c>
-      <c r="AB25" t="n" s="31">
+      <c r="AC25" t="n" s="31">
         <v>4854760.0</v>
       </c>
-      <c r="AC25" t="n" s="31">
+      <c r="AD25" t="n" s="31">
         <v>4770075.0</v>
       </c>
-      <c r="AD25" t="n" s="31">
+      <c r="AE25" t="n" s="31">
         <v>4952529.0</v>
       </c>
-      <c r="AE25" t="n" s="31">
+      <c r="AF25" t="n" s="31">
         <v>4989063.0</v>
       </c>
-      <c r="AF25" t="n" s="31">
+      <c r="AG25" t="n" s="31">
         <v>4771077.0</v>
       </c>
-      <c r="AG25" t="n" s="31">
+      <c r="AH25" t="n" s="31">
         <v>4548615.0</v>
       </c>
-      <c r="AH25" t="n" s="31">
+      <c r="AI25" t="n" s="31">
         <v>4592265.0</v>
       </c>
-      <c r="AI25" t="n" s="31">
+      <c r="AJ25" t="n" s="31">
         <v>4487331.0</v>
       </c>
-      <c r="AJ25" t="n" s="31">
+      <c r="AK25" t="n" s="31">
         <v>4623214.0</v>
       </c>
-      <c r="AK25" t="n" s="31">
+      <c r="AL25" t="n" s="31">
         <v>4732342.0</v>
       </c>
-      <c r="AL25" t="n" s="31">
+      <c r="AM25" t="n" s="31">
         <v>4333498.0</v>
       </c>
-      <c r="AM25" t="n" s="31">
+      <c r="AN25" t="n" s="31">
         <v>4276863.0</v>
       </c>
-      <c r="AN25" t="n" s="31">
+      <c r="AO25" t="n" s="31">
         <v>4007399.0</v>
       </c>
-      <c r="AO25" t="n" s="31">
+      <c r="AP25" t="n" s="31">
         <v>4332414.0</v>
       </c>
-      <c r="AP25" t="n" s="31">
+      <c r="AQ25" t="n" s="31">
         <v>3240509.0</v>
       </c>
-      <c r="AQ25" t="n" s="31">
+      <c r="AR25" t="n" s="31">
         <v>2929810.0</v>
       </c>
-      <c r="AR25" t="n" s="31">
+      <c r="AS25" t="n" s="31">
         <v>3093404.0</v>
       </c>
-      <c r="AS25" t="n" s="31">
+      <c r="AT25" t="n" s="31">
         <v>2863110.0</v>
       </c>
-      <c r="AT25" t="n" s="31">
+      <c r="AU25" t="n" s="31">
         <v>2786895.0</v>
       </c>
-      <c r="AU25" t="n" s="31">
+      <c r="AV25" t="n" s="31">
         <v>2432757.0</v>
       </c>
-      <c r="AV25" t="n" s="31">
+      <c r="AW25" t="n" s="31">
         <v>2001404.0</v>
       </c>
-      <c r="AW25" t="n" s="31">
+      <c r="AX25" t="n" s="31">
         <v>1993500.0</v>
       </c>
-      <c r="AX25" t="n" s="31">
+      <c r="AY25" t="n" s="31">
         <v>2150716.0</v>
       </c>
-      <c r="AY25" t="n" s="31">
+      <c r="AZ25" t="n" s="31">
         <v>2164645.0</v>
       </c>
-      <c r="AZ25" t="n" s="31">
+      <c r="BA25" t="n" s="31">
         <v>2194457.0</v>
       </c>
-      <c r="BA25" t="n" s="31">
+      <c r="BB25" t="n" s="31">
         <v>2125989.0</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B28" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B29" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B30" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B31" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B32" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="B28:BA28"/>
-[...6 lines deleted...]
-    <mergeCell ref="A35:BA35"/>
+    <mergeCell ref="B28:BB28"/>
+    <mergeCell ref="B29:BB29"/>
+    <mergeCell ref="B30:BB30"/>
+    <mergeCell ref="B31:BB31"/>
+    <mergeCell ref="B32:BB32"/>
+    <mergeCell ref="A1:BB1"/>
+    <mergeCell ref="A2:BB2"/>
+    <mergeCell ref="A35:BB35"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>