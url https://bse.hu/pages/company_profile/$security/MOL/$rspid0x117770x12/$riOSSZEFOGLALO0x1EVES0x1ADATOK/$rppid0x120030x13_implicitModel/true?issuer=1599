--- v0 (2025-11-16)
+++ v1 (2026-05-06)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet0" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="81" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="85" uniqueCount="43">
   <si>
     <t>Key annual data - MOL Plc.</t>
   </si>
   <si>
     <t>audited, consolidated, IFRS; Business Year: January 1 - December 31</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>2005 (1)</t>
   </si>
   <si>
     <t>2006 (1)</t>
   </si>
   <si>
     <t>2007 (1)</t>
   </si>
   <si>
     <t>2008 (2)</t>
   </si>
   <si>
     <t>2009 (2)</t>
   </si>
   <si>
@@ -75,50 +75,53 @@
     <t>2016 (2)</t>
   </si>
   <si>
     <t>2017 (2)</t>
   </si>
   <si>
     <t>2018 (2)</t>
   </si>
   <si>
     <t>2019 (2)</t>
   </si>
   <si>
     <t>2020 (2)</t>
   </si>
   <si>
     <t>2021 (2)</t>
   </si>
   <si>
     <t>2022 (2)</t>
   </si>
   <si>
     <t>2023 (3)</t>
   </si>
   <si>
     <t>2024 (3)</t>
+  </si>
+  <si>
+    <t>2025 (3)</t>
   </si>
   <si>
     <t>(million HUF)</t>
   </si>
   <si>
     <t>Total revenues</t>
   </si>
   <si>
     <t>Operating Profit (EBIT)</t>
   </si>
   <si>
     <t>Net income from financial activities</t>
   </si>
   <si>
     <t>Profit before tax</t>
   </si>
   <si>
     <t>Profit after tax</t>
   </si>
   <si>
     <t>Earnings per Share (EPS)</t>
   </si>
   <si>
     <t>Dividend per (ordinary) share</t>
   </si>
@@ -242,77 +245,78 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:V25"/>
+  <dimension ref="A1:W25"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="42.48046875" customWidth="true" bestFit="true"/>
     <col min="2" max="2" width="12.9375" customWidth="true" bestFit="true"/>
     <col min="3" max="3" width="12.9375" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="12.9375" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="12.9375" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="12.9375" customWidth="true" bestFit="true"/>
     <col min="7" max="7" width="12.9375" customWidth="true" bestFit="true"/>
     <col min="8" max="8" width="12.9375" customWidth="true" bestFit="true"/>
     <col min="9" max="9" width="12.9375" customWidth="true" bestFit="true"/>
     <col min="10" max="10" width="12.9375" customWidth="true" bestFit="true"/>
     <col min="11" max="11" width="12.9375" customWidth="true" bestFit="true"/>
     <col min="12" max="12" width="12.9375" customWidth="true" bestFit="true"/>
     <col min="13" max="13" width="12.9375" customWidth="true" bestFit="true"/>
     <col min="14" max="14" width="12.9375" customWidth="true" bestFit="true"/>
     <col min="15" max="15" width="12.9375" customWidth="true" bestFit="true"/>
     <col min="16" max="16" width="12.9375" customWidth="true" bestFit="true"/>
     <col min="17" max="17" width="12.9375" customWidth="true" bestFit="true"/>
     <col min="18" max="18" width="12.9375" customWidth="true" bestFit="true"/>
     <col min="19" max="19" width="12.9375" customWidth="true" bestFit="true"/>
     <col min="20" max="20" width="12.9375" customWidth="true" bestFit="true"/>
     <col min="21" max="21" width="12.9375" customWidth="true" bestFit="true"/>
+    <col min="22" max="22" width="12.9375" customWidth="true" bestFit="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4" t="s" s="1">
         <v>3</v>
       </c>
       <c r="C4" t="s" s="1">
         <v>4</v>
       </c>
       <c r="D4" t="s" s="1">
         <v>5</v>
       </c>
@@ -345,119 +349,125 @@
       </c>
       <c r="N4" t="s" s="1">
         <v>15</v>
       </c>
       <c r="O4" t="s" s="1">
         <v>16</v>
       </c>
       <c r="P4" t="s" s="1">
         <v>17</v>
       </c>
       <c r="Q4" t="s" s="1">
         <v>18</v>
       </c>
       <c r="R4" t="s" s="1">
         <v>19</v>
       </c>
       <c r="S4" t="s" s="1">
         <v>20</v>
       </c>
       <c r="T4" t="s" s="1">
         <v>21</v>
       </c>
       <c r="U4" t="s" s="1">
         <v>22</v>
       </c>
+      <c r="V4" t="s" s="1">
+        <v>23</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5" t="s" s="2">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C5" t="s" s="2">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D5" t="s" s="2">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E5" t="s" s="2">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="F5" t="s" s="2">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="G5" t="s" s="2">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H5" t="s" s="2">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="I5" t="s" s="2">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J5" t="s" s="2">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K5" t="s" s="2">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="L5" t="s" s="2">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="M5" t="s" s="2">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="N5" t="s" s="2">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="O5" t="s" s="2">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="P5" t="s" s="2">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="Q5" t="s" s="2">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="R5" t="s" s="2">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="S5" t="s" s="2">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="T5" t="s" s="2">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="U5" t="s" s="2">
-        <v>23</v>
+        <v>24</v>
+      </c>
+      <c r="V5" t="s" s="2">
+        <v>24</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B6" t="n" s="3">
         <v>2455164.0</v>
       </c>
       <c r="C6" t="n" s="3">
         <v>2891061.0</v>
       </c>
       <c r="D6" t="n" s="3">
         <v>2593951.0</v>
       </c>
       <c r="E6" t="n" s="3">
         <v>3535001.0</v>
       </c>
       <c r="F6" t="n" s="3">
         <v>3226036.0</v>
       </c>
       <c r="G6" t="n" s="3">
         <v>4298709.0</v>
       </c>
       <c r="H6" t="n" s="3">
         <v>5343234.0</v>
       </c>
       <c r="I6" t="n" s="3">
         <v>5522316.0</v>
       </c>
@@ -475,54 +485,57 @@
       </c>
       <c r="N6" t="n" s="3">
         <v>4130320.0</v>
       </c>
       <c r="O6" t="n" s="3">
         <v>5168668.0</v>
       </c>
       <c r="P6" t="n" s="3">
         <v>5266735.0</v>
       </c>
       <c r="Q6" t="n" s="3">
         <v>4011022.0</v>
       </c>
       <c r="R6" t="n" s="3">
         <v>5959307.0</v>
       </c>
       <c r="S6" t="n" s="3">
         <v>9868163.0</v>
       </c>
       <c r="T6" t="n" s="3">
         <v>8908499.0</v>
       </c>
       <c r="U6" t="n" s="3">
         <v>9178677.0</v>
       </c>
+      <c r="V6" t="n" s="3">
+        <v>8696283.0</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B7" t="n" s="7">
         <v>304436.0</v>
       </c>
       <c r="C7" t="n" s="7">
         <v>409572.0</v>
       </c>
       <c r="D7" t="n" s="7">
         <v>355505.0</v>
       </c>
       <c r="E7" t="n" s="7">
         <v>199224.0</v>
       </c>
       <c r="F7" t="n" s="7">
         <v>248571.0</v>
       </c>
       <c r="G7" t="n" s="7">
         <v>239058.0</v>
       </c>
       <c r="H7" t="n" s="7">
         <v>253182.0</v>
       </c>
       <c r="I7" t="n" s="7">
         <v>220421.0</v>
       </c>
@@ -540,54 +553,57 @@
       </c>
       <c r="N7" t="n" s="7">
         <v>354367.0</v>
       </c>
       <c r="O7" t="n" s="7">
         <v>352876.0</v>
       </c>
       <c r="P7" t="n" s="7">
         <v>294059.0</v>
       </c>
       <c r="Q7" t="n" s="7">
         <v>67366.0</v>
       </c>
       <c r="R7" t="n" s="7">
         <v>612885.0</v>
       </c>
       <c r="S7" t="n" s="7">
         <v>1259112.0</v>
       </c>
       <c r="T7" t="n" s="7">
         <v>677575.0</v>
       </c>
       <c r="U7" t="n" s="7">
         <v>584872.0</v>
       </c>
+      <c r="V7" t="n" s="7">
+        <v>436488.0</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B8" t="n" s="8">
         <v>-32158.0</v>
       </c>
       <c r="C8" t="n" s="8">
         <v>-37618.0</v>
       </c>
       <c r="D8" t="n" s="8">
         <v>-16567.0</v>
       </c>
       <c r="E8" t="n" s="8">
         <v>-16076.0</v>
       </c>
       <c r="F8" t="n" s="8">
         <v>-58784.0</v>
       </c>
       <c r="G8" t="n" s="8">
         <v>-79057.0</v>
       </c>
       <c r="H8" t="n" s="8">
         <v>-54852.0</v>
       </c>
       <c r="I8" t="n" s="8">
         <v>-47087.0</v>
       </c>
@@ -605,54 +621,57 @@
       </c>
       <c r="N8" t="n" s="8">
         <v>-6673.0</v>
       </c>
       <c r="O8" t="n" s="8">
         <v>-36539.0</v>
       </c>
       <c r="P8" t="n" s="8">
         <v>-17398.0</v>
       </c>
       <c r="Q8" t="n" s="8">
         <v>-110528.0</v>
       </c>
       <c r="R8" t="n" s="8">
         <v>-42270.0</v>
       </c>
       <c r="S8" t="n" s="8">
         <v>-74332.0</v>
       </c>
       <c r="T8" t="n" s="8">
         <v>12526.0</v>
       </c>
       <c r="U8" t="n" s="8">
         <v>-66916.0</v>
       </c>
+      <c r="V8" t="n" s="8">
+        <v>22396.0</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B9" t="n" s="9">
         <v>277157.0</v>
       </c>
       <c r="C9" t="n" s="9">
         <v>377149.0</v>
       </c>
       <c r="D9" t="n" s="9">
         <v>344256.0</v>
       </c>
       <c r="E9" t="n" s="9">
         <v>157958.0</v>
       </c>
       <c r="F9" t="n" s="9">
         <v>188123.0</v>
       </c>
       <c r="G9" t="n" s="9">
         <v>172014.0</v>
       </c>
       <c r="H9" t="n" s="9">
         <v>218396.0</v>
       </c>
       <c r="I9" t="n" s="9">
         <v>206016.0</v>
       </c>
@@ -670,54 +689,57 @@
       </c>
       <c r="N9" t="n" s="9">
         <v>365638.0</v>
       </c>
       <c r="O9" t="n" s="9">
         <v>331351.0</v>
       </c>
       <c r="P9" t="n" s="9">
         <v>275699.0</v>
       </c>
       <c r="Q9" t="n" s="9">
         <v>-40657.0</v>
       </c>
       <c r="R9" t="n" s="9">
         <v>592130.0</v>
       </c>
       <c r="S9" t="n" s="9">
         <v>1155294.0</v>
       </c>
       <c r="T9" t="n" s="9">
         <v>691418.0</v>
       </c>
       <c r="U9" t="n" s="9">
         <v>542303.0</v>
       </c>
+      <c r="V9" t="n" s="9">
+        <v>482821.0</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B10" t="n" s="10">
         <v>247999.0</v>
       </c>
       <c r="C10" t="n" s="10">
         <v>329483.0</v>
       </c>
       <c r="D10" t="n" s="10">
         <v>257796.0</v>
       </c>
       <c r="E10" t="n" s="10">
         <v>141418.0</v>
       </c>
       <c r="F10" t="n" s="10">
         <v>115796.0</v>
       </c>
       <c r="G10" t="n" s="10">
         <v>103958.0</v>
       </c>
       <c r="H10" t="n" s="10">
         <v>153674.0</v>
       </c>
       <c r="I10" t="n" s="10">
         <v>151660.0</v>
       </c>
@@ -735,54 +757,57 @@
       </c>
       <c r="N10" t="n" s="10">
         <v>306952.0</v>
       </c>
       <c r="O10" t="n" s="10">
         <v>301197.0</v>
       </c>
       <c r="P10" t="n" s="10">
         <v>223214.0</v>
       </c>
       <c r="Q10" t="n" s="10">
         <v>-15939.0</v>
       </c>
       <c r="R10" t="n" s="10">
         <v>526135.0</v>
       </c>
       <c r="S10" t="n" s="10">
         <v>912248.0</v>
       </c>
       <c r="T10" t="n" s="10">
         <v>567455.0</v>
       </c>
       <c r="U10" t="n" s="10">
         <v>355810.0</v>
       </c>
+      <c r="V10" t="n" s="10">
+        <v>339941.0</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B11" t="n" s="11">
         <v>2401.0</v>
       </c>
       <c r="C11" t="n" s="11">
         <v>3424.0</v>
       </c>
       <c r="D11" t="s" s="11">
         <v>2</v>
       </c>
       <c r="E11" t="s" s="11">
         <v>2</v>
       </c>
       <c r="F11" t="s" s="11">
         <v>2</v>
       </c>
       <c r="G11" t="s" s="11">
         <v>2</v>
       </c>
       <c r="H11" t="s" s="11">
         <v>2</v>
       </c>
       <c r="I11" t="s" s="11">
         <v>2</v>
       </c>
@@ -800,54 +825,57 @@
       </c>
       <c r="N11" t="s" s="11">
         <v>2</v>
       </c>
       <c r="O11" t="s" s="11">
         <v>2</v>
       </c>
       <c r="P11" t="s" s="11">
         <v>2</v>
       </c>
       <c r="Q11" t="s" s="11">
         <v>2</v>
       </c>
       <c r="R11" t="s" s="11">
         <v>2</v>
       </c>
       <c r="S11" t="s" s="11">
         <v>2</v>
       </c>
       <c r="T11" t="s" s="11">
         <v>2</v>
       </c>
       <c r="U11" t="s" s="11">
         <v>2</v>
       </c>
+      <c r="V11" t="s" s="11">
+        <v>2</v>
+      </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B12" t="n" s="12">
         <v>321.14</v>
       </c>
       <c r="C12" t="n" s="12">
         <v>507.96</v>
       </c>
       <c r="D12" t="n" s="12">
         <v>883.36</v>
       </c>
       <c r="E12" t="n" s="12">
         <v>0.0</v>
       </c>
       <c r="F12" t="n" s="12">
         <v>0.0</v>
       </c>
       <c r="G12" t="n" s="12">
         <v>0.0</v>
       </c>
       <c r="H12" t="n" s="12">
         <v>454.54</v>
       </c>
       <c r="I12" t="n" s="12">
         <v>462.16</v>
       </c>
@@ -865,54 +893,57 @@
       </c>
       <c r="N12" t="n" s="12">
         <v>127.5</v>
       </c>
       <c r="O12" t="n" s="12">
         <v>142.44</v>
       </c>
       <c r="P12" t="n" s="12">
         <v>0.0</v>
       </c>
       <c r="Q12" t="n" s="12">
         <v>95.02</v>
       </c>
       <c r="R12" t="n" s="12">
         <v>302.62</v>
       </c>
       <c r="S12" t="n" s="12">
         <v>354.26</v>
       </c>
       <c r="T12" t="n" s="12">
         <v>249.98</v>
       </c>
       <c r="U12" t="n" s="12">
         <v>275.0</v>
       </c>
+      <c r="V12" t="s" s="12">
+        <v>2</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B13" t="n" s="13">
         <v>1344176.0</v>
       </c>
       <c r="C13" t="n" s="13">
         <v>1301035.0</v>
       </c>
       <c r="D13" t="n" s="13">
         <v>1544236.0</v>
       </c>
       <c r="E13" t="n" s="13">
         <v>191402.0</v>
       </c>
       <c r="F13" t="n" s="13">
         <v>3129801.0</v>
       </c>
       <c r="G13" t="n" s="13">
         <v>3143711.0</v>
       </c>
       <c r="H13" t="n" s="13">
         <v>3369178.0</v>
       </c>
       <c r="I13" t="n" s="13">
         <v>3169156.0</v>
       </c>
@@ -930,54 +961,57 @@
       </c>
       <c r="N13" t="n" s="13">
         <v>2891579.0</v>
       </c>
       <c r="O13" t="n" s="13">
         <v>3016196.0</v>
       </c>
       <c r="P13" t="n" s="13">
         <v>3451878.0</v>
       </c>
       <c r="Q13" t="n" s="13">
         <v>4210712.0</v>
       </c>
       <c r="R13" t="n" s="13">
         <v>4506406.0</v>
       </c>
       <c r="S13" t="n" s="13">
         <v>5106476.0</v>
       </c>
       <c r="T13" t="n" s="13">
         <v>5262718.0</v>
       </c>
       <c r="U13" t="n" s="13">
         <v>5913435.0</v>
       </c>
+      <c r="V13" t="n" s="13">
+        <v>5624298.0</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B14" t="n" s="18">
         <v>94020.0</v>
       </c>
       <c r="C14" t="n" s="18">
         <v>83467.0</v>
       </c>
       <c r="D14" t="n" s="18">
         <v>65950.0</v>
       </c>
       <c r="E14" t="n" s="18">
         <v>72812.0</v>
       </c>
       <c r="F14" t="n" s="18">
         <v>79202.0</v>
       </c>
       <c r="G14" t="n" s="18">
         <v>79202.0</v>
       </c>
       <c r="H14" t="n" s="18">
         <v>79202.0</v>
       </c>
       <c r="I14" t="n" s="18">
         <v>79202.0</v>
       </c>
@@ -995,54 +1029,57 @@
       </c>
       <c r="N14" t="n" s="18">
         <v>79279.0</v>
       </c>
       <c r="O14" t="n" s="18">
         <v>79298.0</v>
       </c>
       <c r="P14" t="n" s="18">
         <v>79408.0</v>
       </c>
       <c r="Q14" t="n" s="18">
         <v>78249.0</v>
       </c>
       <c r="R14" t="n" s="18">
         <v>78163.0</v>
       </c>
       <c r="S14" t="n" s="18">
         <v>79013.0</v>
       </c>
       <c r="T14" t="n" s="18">
         <v>79192.0</v>
       </c>
       <c r="U14" t="n" s="18">
         <v>79443.0</v>
       </c>
+      <c r="V14" t="n" s="18">
+        <v>79650.0</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B15" t="n" s="19">
         <v>1053638.0</v>
       </c>
       <c r="C15" t="n" s="19">
         <v>1271203.0</v>
       </c>
       <c r="D15" t="n" s="19">
         <v>919581.0</v>
       </c>
       <c r="E15" t="n" s="19">
         <v>1231400.0</v>
       </c>
       <c r="F15" t="n" s="19">
         <v>1873095.0</v>
       </c>
       <c r="G15" t="n" s="19">
         <v>1974477.0</v>
       </c>
       <c r="H15" t="n" s="19">
         <v>2243105.0</v>
       </c>
       <c r="I15" t="n" s="19">
         <v>2247137.0</v>
       </c>
@@ -1060,54 +1097,57 @@
       </c>
       <c r="N15" t="n" s="19">
         <v>2055771.0</v>
       </c>
       <c r="O15" t="n" s="19">
         <v>2309946.0</v>
       </c>
       <c r="P15" t="n" s="19">
         <v>2451369.0</v>
       </c>
       <c r="Q15" t="n" s="19">
         <v>2486600.0</v>
       </c>
       <c r="R15" t="n" s="19">
         <v>3058544.0</v>
       </c>
       <c r="S15" t="n" s="19">
         <v>4012136.0</v>
       </c>
       <c r="T15" t="n" s="19">
         <v>4197312.0</v>
       </c>
       <c r="U15" t="n" s="19">
         <v>4659108.0</v>
       </c>
+      <c r="V15" t="n" s="19">
+        <v>4562393.0</v>
+      </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B16" t="n" s="20">
         <v>2028835.0</v>
       </c>
       <c r="C16" t="n" s="20">
         <v>2165332.0</v>
       </c>
       <c r="D16" t="n" s="20">
         <v>2432757.0</v>
       </c>
       <c r="E16" t="n" s="20">
         <v>2916413.0</v>
       </c>
       <c r="F16" t="n" s="20">
         <v>4229399.0</v>
       </c>
       <c r="G16" t="n" s="20">
         <v>4485729.0</v>
       </c>
       <c r="H16" t="n" s="20">
         <v>4992801.0</v>
       </c>
       <c r="I16" t="n" s="20">
         <v>4766305.0</v>
       </c>
@@ -1125,54 +1165,57 @@
       </c>
       <c r="N16" t="n" s="20">
         <v>4231700.0</v>
       </c>
       <c r="O16" t="n" s="20">
         <v>4611581.0</v>
       </c>
       <c r="P16" t="n" s="20">
         <v>5132287.0</v>
       </c>
       <c r="Q16" t="n" s="20">
         <v>5507312.0</v>
       </c>
       <c r="R16" t="n" s="20">
         <v>6494259.0</v>
       </c>
       <c r="S16" t="n" s="20">
         <v>7967699.0</v>
       </c>
       <c r="T16" t="n" s="20">
         <v>7703125.0</v>
       </c>
       <c r="U16" t="n" s="20">
         <v>8474001.0</v>
       </c>
+      <c r="V16" t="n" s="20">
+        <v>8193438.0</v>
+      </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B17" t="n" s="21">
         <v>14660.0</v>
       </c>
       <c r="C17" t="n" s="21">
         <v>13861.0</v>
       </c>
       <c r="D17" t="n" s="21">
         <v>15058.0</v>
       </c>
       <c r="E17" t="n" s="21">
         <v>17213.0</v>
       </c>
       <c r="F17" t="n" s="21">
         <v>34090.0</v>
       </c>
       <c r="G17" t="n" s="21">
         <v>32394.0</v>
       </c>
       <c r="H17" t="n" s="21">
         <v>31471.0</v>
       </c>
       <c r="I17" t="n" s="21">
         <v>29298.0</v>
       </c>
@@ -1190,80 +1233,83 @@
       </c>
       <c r="N17" t="n" s="21">
         <v>25636.0</v>
       </c>
       <c r="O17" t="n" s="21">
         <v>25970.0</v>
       </c>
       <c r="P17" t="n" s="21">
         <v>26032.0</v>
       </c>
       <c r="Q17" t="n" s="21">
         <v>24948.0</v>
       </c>
       <c r="R17" t="n" s="21">
         <v>24291.0</v>
       </c>
       <c r="S17" t="n" s="21">
         <v>24277.0</v>
       </c>
       <c r="T17" t="n" s="21">
         <v>24912.0</v>
       </c>
       <c r="U17" t="n" s="21">
         <v>25528.0</v>
       </c>
+      <c r="V17" t="n" s="21">
+        <v>25201.0</v>
+      </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B20" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B21" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B22" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="B20:U20"/>
-[...4 lines deleted...]
-    <mergeCell ref="A25:U25"/>
+    <mergeCell ref="B20:V20"/>
+    <mergeCell ref="B21:V21"/>
+    <mergeCell ref="B22:V22"/>
+    <mergeCell ref="A1:V1"/>
+    <mergeCell ref="A2:V2"/>
+    <mergeCell ref="A25:V25"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>