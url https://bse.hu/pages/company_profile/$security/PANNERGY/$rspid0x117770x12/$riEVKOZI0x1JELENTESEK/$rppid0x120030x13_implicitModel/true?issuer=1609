--- v0 (2025-10-27)
+++ v1 (2026-11-07)
@@ -6,61 +6,64 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet0" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="174" uniqueCount="103">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="178" uniqueCount="105">
   <si>
     <t>Mid-year reports - PannErgy Nyrt.</t>
   </si>
   <si>
     <t>Unaudited, consolidated, in compliance with IFRS</t>
   </si>
   <si>
     <t>Key P&amp;L Figures</t>
   </si>
   <si>
+    <t>Jan 2026 - Jun 2026 (1)</t>
+  </si>
+  <si>
     <t>Jan 2025 - Jun 2025 (1)</t>
   </si>
   <si>
     <t>Jan 2024 - Jun 2024 (1)</t>
   </si>
   <si>
     <t>Jan 2023 - Jun 2023 (2)</t>
   </si>
   <si>
     <t>Jan 2022 - Jun 2022 (3)</t>
   </si>
   <si>
     <t>Jan 2021 - Jun 2021 (3)</t>
   </si>
   <si>
     <t>Jan 2020 - Jun 2020 (3)</t>
   </si>
   <si>
     <t>Jan 2019 - Jun 2019 (3)</t>
   </si>
   <si>
     <t>Jan 2018 - Jun 2018 (3)</t>
   </si>
   <si>
     <t>Jan 2017 - Jun 2017 (3)</t>
@@ -144,50 +147,53 @@
     <t>Jan 2006 - Jun 2006 (5)</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>(million HUF)</t>
   </si>
   <si>
     <t>Net sales</t>
   </si>
   <si>
     <t>Operating profit (EBIT)</t>
   </si>
   <si>
     <t>Net income from financial activities</t>
   </si>
   <si>
     <t>Profit before tax</t>
   </si>
   <si>
     <t>Profit after tax</t>
   </si>
   <si>
     <t>Key Balance Sheet Items</t>
+  </si>
+  <si>
+    <t>30 Jun 2026</t>
   </si>
   <si>
     <t>30 Jun 2025</t>
   </si>
   <si>
     <t>30 Jun 2024</t>
   </si>
   <si>
     <t>30 Jun 2023</t>
   </si>
   <si>
     <t>30 Jun 2022</t>
   </si>
   <si>
     <t>30 Jun 2021</t>
   </si>
   <si>
     <t>30 Jun 2020</t>
   </si>
   <si>
     <t>30 Jun 2019</t>
   </si>
   <si>
     <t>30 Jun 2018</t>
   </si>
@@ -455,92 +461,93 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:AK35"/>
+  <dimension ref="A1:AL35"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="37.2421875" customWidth="true" bestFit="true"/>
     <col min="2" max="2" width="22.23828125" customWidth="true" bestFit="true"/>
     <col min="3" max="3" width="22.23828125" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="22.23828125" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="22.23828125" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="22.23828125" customWidth="true" bestFit="true"/>
     <col min="7" max="7" width="22.23828125" customWidth="true" bestFit="true"/>
     <col min="8" max="8" width="22.23828125" customWidth="true" bestFit="true"/>
     <col min="9" max="9" width="22.23828125" customWidth="true" bestFit="true"/>
     <col min="10" max="10" width="22.23828125" customWidth="true" bestFit="true"/>
-    <col min="11" max="11" width="22.828125" customWidth="true" bestFit="true"/>
-[...10 lines deleted...]
-    <col min="22" max="22" width="22.23828125" customWidth="true" bestFit="true"/>
+    <col min="11" max="11" width="22.23828125" customWidth="true" bestFit="true"/>
+    <col min="12" max="12" width="22.828125" customWidth="true" bestFit="true"/>
+    <col min="13" max="13" width="22.23828125" customWidth="true" bestFit="true"/>
+    <col min="14" max="14" width="22.83203125" customWidth="true" bestFit="true"/>
+    <col min="15" max="15" width="22.91796875" customWidth="true" bestFit="true"/>
+    <col min="16" max="16" width="22.828125" customWidth="true" bestFit="true"/>
+    <col min="17" max="17" width="22.23828125" customWidth="true" bestFit="true"/>
+    <col min="18" max="18" width="22.83203125" customWidth="true" bestFit="true"/>
+    <col min="19" max="19" width="22.91796875" customWidth="true" bestFit="true"/>
+    <col min="20" max="20" width="22.828125" customWidth="true" bestFit="true"/>
+    <col min="21" max="21" width="22.23828125" customWidth="true" bestFit="true"/>
+    <col min="22" max="22" width="22.83203125" customWidth="true" bestFit="true"/>
     <col min="23" max="23" width="22.23828125" customWidth="true" bestFit="true"/>
     <col min="24" max="24" width="22.23828125" customWidth="true" bestFit="true"/>
     <col min="25" max="25" width="22.23828125" customWidth="true" bestFit="true"/>
-    <col min="26" max="26" width="22.83203125" customWidth="true" bestFit="true"/>
-[...9 lines deleted...]
-    <col min="36" max="36" width="22.23828125" customWidth="true" bestFit="true"/>
+    <col min="26" max="26" width="22.23828125" customWidth="true" bestFit="true"/>
+    <col min="27" max="27" width="22.83203125" customWidth="true" bestFit="true"/>
+    <col min="28" max="28" width="22.828125" customWidth="true" bestFit="true"/>
+    <col min="29" max="29" width="22.23828125" customWidth="true" bestFit="true"/>
+    <col min="30" max="30" width="22.83203125" customWidth="true" bestFit="true"/>
+    <col min="31" max="31" width="22.91796875" customWidth="true" bestFit="true"/>
+    <col min="32" max="32" width="22.828125" customWidth="true" bestFit="true"/>
+    <col min="33" max="33" width="22.23828125" customWidth="true" bestFit="true"/>
+    <col min="34" max="34" width="22.83203125" customWidth="true" bestFit="true"/>
+    <col min="35" max="35" width="22.91796875" customWidth="true" bestFit="true"/>
+    <col min="36" max="36" width="22.828125" customWidth="true" bestFit="true"/>
+    <col min="37" max="37" width="22.23828125" customWidth="true" bestFit="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4" t="s" s="1">
         <v>3</v>
       </c>
       <c r="C4" t="s" s="1">
         <v>4</v>
       </c>
       <c r="D4" t="s" s="1">
         <v>5</v>
       </c>
@@ -618,1826 +625,1877 @@
       </c>
       <c r="AC4" t="s" s="1">
         <v>30</v>
       </c>
       <c r="AD4" t="s" s="1">
         <v>31</v>
       </c>
       <c r="AE4" t="s" s="1">
         <v>32</v>
       </c>
       <c r="AF4" t="s" s="1">
         <v>33</v>
       </c>
       <c r="AG4" t="s" s="1">
         <v>34</v>
       </c>
       <c r="AH4" t="s" s="1">
         <v>35</v>
       </c>
       <c r="AI4" t="s" s="1">
         <v>36</v>
       </c>
       <c r="AJ4" t="s" s="1">
         <v>37</v>
       </c>
+      <c r="AK4" t="s" s="1">
+        <v>38</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B5" t="s" s="2">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C5" t="s" s="2">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D5" t="s" s="2">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E5" t="s" s="2">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="F5" t="s" s="2">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G5" t="s" s="2">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="H5" t="s" s="2">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I5" t="s" s="2">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="J5" t="s" s="2">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="K5" t="s" s="2">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="L5" t="s" s="2">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="M5" t="s" s="2">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="N5" t="s" s="2">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="O5" t="s" s="2">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="P5" t="s" s="2">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="Q5" t="s" s="2">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="R5" t="s" s="2">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="S5" t="s" s="2">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="T5" t="s" s="2">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="U5" t="s" s="2">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="V5" t="s" s="2">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="W5" t="s" s="2">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="X5" t="s" s="2">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="Y5" t="s" s="2">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="Z5" t="s" s="2">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="AA5" t="s" s="2">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="AB5" t="s" s="2">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="AC5" t="s" s="2">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="AD5" t="s" s="2">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="AE5" t="s" s="2">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="AF5" t="s" s="2">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="AG5" t="s" s="2">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="AH5" t="s" s="2">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="AI5" t="s" s="2">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="AJ5" t="s" s="2">
-        <v>39</v>
+        <v>40</v>
+      </c>
+      <c r="AK5" t="s" s="2">
+        <v>40</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B6" t="n" s="3">
-        <v>4129.0</v>
+        <v>4375.0</v>
       </c>
       <c r="C6" t="n" s="3">
         <v>4129.0</v>
       </c>
       <c r="D6" t="n" s="3">
+        <v>4129.0</v>
+      </c>
+      <c r="E6" t="n" s="3">
         <v>6051.0</v>
       </c>
-      <c r="E6" t="n" s="3">
+      <c r="F6" t="n" s="3">
         <v>3686.0</v>
       </c>
-      <c r="F6" t="n" s="3">
+      <c r="G6" t="n" s="3">
         <v>3444.0</v>
       </c>
-      <c r="G6" t="n" s="3">
+      <c r="H6" t="n" s="3">
         <v>3197.0</v>
       </c>
-      <c r="H6" t="n" s="3">
+      <c r="I6" t="n" s="3">
         <v>3121.0</v>
       </c>
-      <c r="I6" t="n" s="3">
+      <c r="J6" t="n" s="3">
         <v>2402.0</v>
       </c>
-      <c r="J6" t="n" s="3">
+      <c r="K6" t="n" s="3">
         <v>2519.0</v>
       </c>
-      <c r="K6" t="n" s="3">
+      <c r="L6" t="n" s="3">
         <v>1624.0</v>
       </c>
-      <c r="L6" t="n" s="3">
+      <c r="M6" t="n" s="3">
         <v>1326.0</v>
       </c>
-      <c r="M6" t="n" s="3">
+      <c r="N6" t="n" s="3">
         <v>886.0</v>
       </c>
-      <c r="N6" t="n" s="3">
+      <c r="O6" t="n" s="3">
         <v>2290.0</v>
       </c>
-      <c r="O6" t="n" s="3">
+      <c r="P6" t="n" s="3">
         <v>1558.0</v>
       </c>
-      <c r="P6" t="n" s="3">
+      <c r="Q6" t="n" s="3">
         <v>1267.0</v>
       </c>
-      <c r="Q6" t="n" s="3">
+      <c r="R6" t="n" s="3">
         <v>811.0</v>
       </c>
-      <c r="R6" t="n" s="3">
+      <c r="S6" t="n" s="3">
         <v>1280.0</v>
       </c>
-      <c r="S6" t="n" s="3">
+      <c r="T6" t="n" s="3">
         <v>625.0</v>
       </c>
-      <c r="T6" t="n" s="3">
+      <c r="U6" t="n" s="3">
         <v>359.0</v>
       </c>
-      <c r="U6" t="n" s="3">
+      <c r="V6" t="n" s="3">
         <v>196.0</v>
       </c>
-      <c r="V6" t="n" s="3">
+      <c r="W6" t="n" s="3">
         <v>399.0</v>
       </c>
-      <c r="W6" t="n" s="3">
+      <c r="X6" t="n" s="3">
         <v>8349.0</v>
       </c>
-      <c r="X6" t="n" s="3">
+      <c r="Y6" t="n" s="3">
         <v>7296.0</v>
       </c>
-      <c r="Y6" t="n" s="3">
+      <c r="Z6" t="n" s="3">
         <v>6084.0</v>
       </c>
-      <c r="Z6" t="n" s="3">
+      <c r="AA6" t="n" s="3">
         <v>3102.0</v>
       </c>
-      <c r="AA6" t="n" s="3">
+      <c r="AB6" t="n" s="3">
         <v>10207.0</v>
       </c>
-      <c r="AB6" t="n" s="3">
+      <c r="AC6" t="n" s="3">
         <v>6772.0</v>
       </c>
-      <c r="AC6" t="n" s="3">
+      <c r="AD6" t="n" s="3">
         <v>3722.0</v>
       </c>
-      <c r="AD6" t="n" s="3">
+      <c r="AE6" t="n" s="3">
         <v>13468.0</v>
       </c>
-      <c r="AE6" t="n" s="3">
+      <c r="AF6" t="n" s="3">
         <v>9679.0</v>
       </c>
-      <c r="AF6" t="n" s="3">
+      <c r="AG6" t="n" s="3">
         <v>6272.0</v>
       </c>
-      <c r="AG6" t="n" s="3">
+      <c r="AH6" t="n" s="3">
         <v>3006.0</v>
       </c>
-      <c r="AH6" t="n" s="3">
+      <c r="AI6" t="n" s="3">
         <v>16172.0</v>
       </c>
-      <c r="AI6" t="n" s="3">
+      <c r="AJ6" t="n" s="3">
         <v>13074.0</v>
       </c>
-      <c r="AJ6" t="n" s="3">
+      <c r="AK6" t="n" s="3">
         <v>9629.0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B7" t="n" s="7">
+        <v>517.0</v>
+      </c>
+      <c r="C7" t="n" s="7">
         <v>487.0</v>
       </c>
-      <c r="C7" t="n" s="7">
+      <c r="D7" t="n" s="7">
         <v>892.0</v>
       </c>
-      <c r="D7" t="n" s="7">
+      <c r="E7" t="n" s="7">
         <v>1299.0</v>
       </c>
-      <c r="E7" t="n" s="7">
+      <c r="F7" t="n" s="7">
         <v>928.0</v>
       </c>
-      <c r="F7" t="n" s="7">
+      <c r="G7" t="n" s="7">
         <v>812.0</v>
       </c>
-      <c r="G7" t="n" s="7">
+      <c r="H7" t="n" s="7">
         <v>612.0</v>
       </c>
-      <c r="H7" t="n" s="7">
+      <c r="I7" t="n" s="7">
         <v>780.0</v>
       </c>
-      <c r="I7" t="n" s="7">
+      <c r="J7" t="n" s="7">
         <v>472.0</v>
       </c>
-      <c r="J7" t="n" s="7">
+      <c r="K7" t="n" s="7">
         <v>443.0</v>
       </c>
-      <c r="K7" t="n" s="7">
+      <c r="L7" t="n" s="7">
         <v>312.0</v>
       </c>
-      <c r="L7" t="n" s="7">
+      <c r="M7" t="n" s="7">
         <v>112.0</v>
       </c>
-      <c r="M7" t="n" s="7">
+      <c r="N7" t="n" s="7">
         <v>131.0</v>
       </c>
-      <c r="N7" t="n" s="7">
+      <c r="O7" t="n" s="7">
         <v>-139.0</v>
       </c>
-      <c r="O7" t="n" s="7">
+      <c r="P7" t="n" s="7">
         <v>-78.0</v>
       </c>
-      <c r="P7" t="n" s="7">
+      <c r="Q7" t="n" s="7">
         <v>61.0</v>
       </c>
-      <c r="Q7" t="n" s="7">
+      <c r="R7" t="n" s="7">
         <v>129.0</v>
       </c>
-      <c r="R7" t="n" s="7">
+      <c r="S7" t="n" s="7">
         <v>-613.0</v>
       </c>
-      <c r="S7" t="n" s="7">
+      <c r="T7" t="n" s="7">
         <v>-362.0</v>
       </c>
-      <c r="T7" t="n" s="7">
+      <c r="U7" t="n" s="7">
         <v>-334.0</v>
       </c>
-      <c r="U7" t="n" s="7">
+      <c r="V7" t="n" s="7">
         <v>-122.0</v>
       </c>
-      <c r="V7" t="n" s="7">
+      <c r="W7" t="n" s="7">
         <v>-207.0</v>
       </c>
-      <c r="W7" t="n" s="7">
+      <c r="X7" t="n" s="7">
         <v>335.0</v>
       </c>
-      <c r="X7" t="n" s="7">
+      <c r="Y7" t="n" s="7">
         <v>284.0</v>
       </c>
-      <c r="Y7" t="n" s="7">
+      <c r="Z7" t="n" s="7">
         <v>167.0</v>
       </c>
-      <c r="Z7" t="n" s="7">
+      <c r="AA7" t="n" s="7">
         <v>95.0</v>
       </c>
-      <c r="AA7" t="n" s="7">
+      <c r="AB7" t="n" s="7">
         <v>534.0</v>
       </c>
-      <c r="AB7" t="n" s="7">
+      <c r="AC7" t="n" s="7">
         <v>325.0</v>
       </c>
-      <c r="AC7" t="n" s="7">
+      <c r="AD7" t="n" s="7">
         <v>257.0</v>
       </c>
-      <c r="AD7" t="n" s="7">
+      <c r="AE7" t="n" s="7">
         <v>-292.0</v>
       </c>
-      <c r="AE7" t="n" s="7">
+      <c r="AF7" t="n" s="7">
         <v>-312.0</v>
       </c>
-      <c r="AF7" t="n" s="7">
+      <c r="AG7" t="n" s="7">
         <v>-251.0</v>
       </c>
-      <c r="AG7" t="n" s="7">
+      <c r="AH7" t="n" s="7">
         <v>-194.0</v>
       </c>
-      <c r="AH7" t="n" s="7">
+      <c r="AI7" t="n" s="7">
         <v>340.0</v>
       </c>
-      <c r="AI7" t="n" s="7">
+      <c r="AJ7" t="n" s="7">
         <v>302.0</v>
       </c>
-      <c r="AJ7" t="n" s="7">
+      <c r="AK7" t="n" s="7">
         <v>297.0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B8" t="n" s="8">
+        <v>145.0</v>
+      </c>
+      <c r="C8" t="n" s="8">
         <v>-134.0</v>
       </c>
-      <c r="C8" t="n" s="8">
+      <c r="D8" t="n" s="8">
         <v>-155.0</v>
       </c>
-      <c r="D8" t="n" s="8">
+      <c r="E8" t="n" s="8">
         <v>-98.0</v>
       </c>
-      <c r="E8" t="n" s="8">
+      <c r="F8" t="n" s="8">
         <v>-194.0</v>
       </c>
-      <c r="F8" t="n" s="8">
+      <c r="G8" t="n" s="8">
         <v>-85.0</v>
       </c>
-      <c r="G8" t="n" s="8">
+      <c r="H8" t="n" s="8">
         <v>-506.0</v>
       </c>
-      <c r="H8" t="n" s="8">
+      <c r="I8" t="n" s="8">
         <v>-162.0</v>
       </c>
-      <c r="I8" t="n" s="8">
+      <c r="J8" t="n" s="8">
         <v>-439.0</v>
       </c>
-      <c r="J8" t="n" s="8">
+      <c r="K8" t="n" s="8">
         <v>-62.0</v>
       </c>
-      <c r="K8" t="n" s="8">
+      <c r="L8" t="n" s="8">
         <v>-172.0</v>
       </c>
-      <c r="L8" t="n" s="8">
+      <c r="M8" t="n" s="8">
         <v>-113.0</v>
       </c>
-      <c r="M8" t="n" s="8">
+      <c r="N8" t="n" s="8">
         <v>50.0</v>
       </c>
-      <c r="N8" t="n" s="8">
+      <c r="O8" t="n" s="8">
         <v>-281.0</v>
       </c>
-      <c r="O8" t="n" s="8">
+      <c r="P8" t="n" s="8">
         <v>-205.0</v>
       </c>
-      <c r="P8" t="n" s="8">
+      <c r="Q8" t="n" s="8">
         <v>-161.0</v>
       </c>
-      <c r="Q8" t="n" s="8">
+      <c r="R8" t="n" s="8">
         <v>-107.0</v>
       </c>
-      <c r="R8" t="n" s="8">
+      <c r="S8" t="n" s="8">
         <v>-246.0</v>
       </c>
-      <c r="S8" t="n" s="8">
+      <c r="T8" t="n" s="8">
         <v>-175.0</v>
       </c>
-      <c r="T8" t="n" s="8">
+      <c r="U8" t="n" s="8">
         <v>-133.0</v>
       </c>
-      <c r="U8" t="n" s="8">
+      <c r="V8" t="n" s="8">
         <v>-150.0</v>
       </c>
-      <c r="V8" t="n" s="8">
+      <c r="W8" t="n" s="8">
         <v>-12.0</v>
       </c>
-      <c r="W8" t="n" s="8">
+      <c r="X8" t="n" s="8">
         <v>-205.0</v>
       </c>
-      <c r="X8" t="n" s="8">
+      <c r="Y8" t="n" s="8">
         <v>-376.0</v>
       </c>
-      <c r="Y8" t="n" s="8">
+      <c r="Z8" t="n" s="8">
         <v>-38.0</v>
       </c>
-      <c r="Z8" t="n" s="8">
+      <c r="AA8" t="n" s="8">
         <v>-604.0</v>
       </c>
-      <c r="AA8" t="n" s="8">
+      <c r="AB8" t="n" s="8">
         <v>-2165.0</v>
       </c>
-      <c r="AB8" t="n" s="8">
+      <c r="AC8" t="n" s="8">
         <v>-1500.0</v>
       </c>
-      <c r="AC8" t="n" s="8">
+      <c r="AD8" t="n" s="8">
         <v>-859.0</v>
       </c>
-      <c r="AD8" t="n" s="8">
+      <c r="AE8" t="n" s="8">
         <v>769.0</v>
       </c>
-      <c r="AE8" t="n" s="8">
+      <c r="AF8" t="n" s="8">
         <v>1117.0</v>
       </c>
-      <c r="AF8" t="n" s="8">
+      <c r="AG8" t="n" s="8">
         <v>351.0</v>
       </c>
-      <c r="AG8" t="n" s="8">
+      <c r="AH8" t="n" s="8">
         <v>243.0</v>
       </c>
-      <c r="AH8" t="n" s="8">
+      <c r="AI8" t="n" s="8">
         <v>711.0</v>
       </c>
-      <c r="AI8" t="n" s="8">
+      <c r="AJ8" t="n" s="8">
         <v>912.0</v>
       </c>
-      <c r="AJ8" t="n" s="8">
+      <c r="AK8" t="n" s="8">
         <v>447.0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B9" t="n" s="9">
+        <v>662.0</v>
+      </c>
+      <c r="C9" t="n" s="9">
         <v>353.0</v>
       </c>
-      <c r="C9" t="n" s="9">
+      <c r="D9" t="n" s="9">
         <v>737.0</v>
       </c>
-      <c r="D9" t="n" s="9">
+      <c r="E9" t="n" s="9">
         <v>1201.0</v>
       </c>
-      <c r="E9" t="n" s="9">
+      <c r="F9" t="n" s="9">
         <v>734.0</v>
       </c>
-      <c r="F9" t="n" s="9">
+      <c r="G9" t="n" s="9">
         <v>727.0</v>
       </c>
-      <c r="G9" t="n" s="9">
+      <c r="H9" t="n" s="9">
         <v>106.0</v>
       </c>
-      <c r="H9" t="n" s="9">
+      <c r="I9" t="n" s="9">
         <v>618.0</v>
       </c>
-      <c r="I9" t="n" s="9">
+      <c r="J9" t="n" s="9">
         <v>33.0</v>
       </c>
-      <c r="J9" t="n" s="9">
+      <c r="K9" t="n" s="9">
         <v>381.0</v>
       </c>
-      <c r="K9" t="n" s="9">
+      <c r="L9" t="n" s="9">
         <v>140.0</v>
       </c>
-      <c r="L9" t="n" s="9">
+      <c r="M9" t="n" s="9">
         <v>-1.0</v>
       </c>
-      <c r="M9" t="n" s="9">
+      <c r="N9" t="n" s="9">
         <v>181.0</v>
       </c>
-      <c r="N9" t="n" s="9">
+      <c r="O9" t="n" s="9">
         <v>-420.0</v>
       </c>
-      <c r="O9" t="n" s="9">
+      <c r="P9" t="n" s="9">
         <v>-283.0</v>
       </c>
-      <c r="P9" t="n" s="9">
+      <c r="Q9" t="n" s="9">
         <v>-100.0</v>
       </c>
-      <c r="Q9" t="n" s="9">
+      <c r="R9" t="n" s="9">
         <v>22.0</v>
       </c>
-      <c r="R9" t="n" s="9">
+      <c r="S9" t="n" s="9">
         <v>-859.0</v>
       </c>
-      <c r="S9" t="n" s="9">
+      <c r="T9" t="n" s="9">
         <v>-537.0</v>
       </c>
-      <c r="T9" t="n" s="9">
+      <c r="U9" t="n" s="9">
         <v>-467.0</v>
       </c>
-      <c r="U9" t="n" s="9">
+      <c r="V9" t="n" s="9">
         <v>-272.0</v>
       </c>
-      <c r="V9" t="n" s="9">
+      <c r="W9" t="n" s="9">
         <v>-219.0</v>
       </c>
-      <c r="W9" t="n" s="9">
+      <c r="X9" t="n" s="9">
         <v>130.0</v>
       </c>
-      <c r="X9" t="n" s="9">
+      <c r="Y9" t="n" s="9">
         <v>-92.0</v>
       </c>
-      <c r="Y9" t="n" s="9">
+      <c r="Z9" t="n" s="9">
         <v>129.0</v>
       </c>
-      <c r="Z9" t="n" s="9">
+      <c r="AA9" t="n" s="9">
         <v>-509.0</v>
       </c>
-      <c r="AA9" t="n" s="9">
+      <c r="AB9" t="n" s="9">
         <v>-1631.0</v>
       </c>
-      <c r="AB9" t="n" s="9">
+      <c r="AC9" t="n" s="9">
         <v>-1175.0</v>
       </c>
-      <c r="AC9" t="n" s="9">
+      <c r="AD9" t="n" s="9">
         <v>-602.0</v>
       </c>
-      <c r="AD9" t="n" s="9">
+      <c r="AE9" t="n" s="9">
         <v>477.0</v>
       </c>
-      <c r="AE9" t="n" s="9">
+      <c r="AF9" t="n" s="9">
         <v>805.0</v>
       </c>
-      <c r="AF9" t="n" s="9">
+      <c r="AG9" t="n" s="9">
         <v>100.0</v>
       </c>
-      <c r="AG9" t="n" s="9">
+      <c r="AH9" t="n" s="9">
         <v>49.0</v>
       </c>
-      <c r="AH9" t="n" s="9">
+      <c r="AI9" t="n" s="9">
         <v>1051.0</v>
       </c>
-      <c r="AI9" t="n" s="9">
+      <c r="AJ9" t="n" s="9">
         <v>1214.0</v>
       </c>
-      <c r="AJ9" t="n" s="9">
+      <c r="AK9" t="n" s="9">
         <v>744.0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B10" t="n" s="10">
+        <v>619.0</v>
+      </c>
+      <c r="C10" t="n" s="10">
         <v>353.0</v>
       </c>
-      <c r="C10" t="n" s="10">
+      <c r="D10" t="n" s="10">
         <v>698.0</v>
       </c>
-      <c r="D10" t="n" s="10">
+      <c r="E10" t="n" s="10">
         <v>1159.0</v>
       </c>
-      <c r="E10" t="n" s="10">
+      <c r="F10" t="n" s="10">
         <v>732.0</v>
       </c>
-      <c r="F10" t="n" s="10">
+      <c r="G10" t="n" s="10">
         <v>664.0</v>
       </c>
-      <c r="G10" t="n" s="10">
+      <c r="H10" t="n" s="10">
         <v>93.0</v>
       </c>
-      <c r="H10" t="n" s="10">
+      <c r="I10" t="n" s="10">
         <v>603.0</v>
       </c>
-      <c r="I10" t="n" s="10">
+      <c r="J10" t="n" s="10">
         <v>24.0</v>
       </c>
-      <c r="J10" t="n" s="10">
+      <c r="K10" t="n" s="10">
         <v>355.0</v>
       </c>
-      <c r="K10" t="n" s="10">
+      <c r="L10" t="n" s="10">
         <v>48.0</v>
       </c>
-      <c r="L10" t="n" s="10">
+      <c r="M10" t="n" s="10">
         <v>-53.0</v>
       </c>
-      <c r="M10" t="n" s="10">
+      <c r="N10" t="n" s="10">
         <v>118.0</v>
       </c>
-      <c r="N10" t="n" s="10">
+      <c r="O10" t="n" s="10">
         <v>-457.0</v>
       </c>
-      <c r="O10" t="n" s="10">
+      <c r="P10" t="n" s="10">
         <v>-361.0</v>
       </c>
-      <c r="P10" t="n" s="10">
+      <c r="Q10" t="n" s="10">
         <v>-149.0</v>
       </c>
-      <c r="Q10" t="n" s="10">
+      <c r="R10" t="n" s="10">
         <v>2.0</v>
       </c>
-      <c r="R10" t="n" s="10">
+      <c r="S10" t="n" s="10">
         <v>-903.0</v>
       </c>
-      <c r="S10" t="n" s="10">
+      <c r="T10" t="n" s="10">
         <v>-591.0</v>
       </c>
-      <c r="T10" t="n" s="10">
+      <c r="U10" t="n" s="10">
         <v>-518.0</v>
       </c>
-      <c r="U10" t="n" s="10">
+      <c r="V10" t="n" s="10">
         <v>-299.0</v>
       </c>
-      <c r="V10" t="n" s="10">
+      <c r="W10" t="n" s="10">
         <v>-241.0</v>
       </c>
-      <c r="W10" t="n" s="10">
+      <c r="X10" t="n" s="10">
         <v>88.0</v>
       </c>
-      <c r="X10" t="n" s="10">
+      <c r="Y10" t="n" s="10">
         <v>-107.0</v>
       </c>
-      <c r="Y10" t="n" s="10">
+      <c r="Z10" t="n" s="10">
         <v>103.0</v>
       </c>
-      <c r="Z10" t="n" s="10">
+      <c r="AA10" t="n" s="10">
         <v>-537.0</v>
       </c>
-      <c r="AA10" t="n" s="10">
+      <c r="AB10" t="n" s="10">
         <v>-1690.0</v>
       </c>
-      <c r="AB10" t="n" s="10">
+      <c r="AC10" t="n" s="10">
         <v>-1191.0</v>
       </c>
-      <c r="AC10" t="n" s="10">
+      <c r="AD10" t="n" s="10">
         <v>-611.0</v>
       </c>
-      <c r="AD10" t="n" s="10">
+      <c r="AE10" t="n" s="10">
         <v>352.0</v>
       </c>
-      <c r="AE10" t="n" s="10">
+      <c r="AF10" t="n" s="10">
         <v>724.0</v>
       </c>
-      <c r="AF10" t="n" s="10">
+      <c r="AG10" t="n" s="10">
         <v>89.0</v>
       </c>
-      <c r="AG10" t="n" s="10">
+      <c r="AH10" t="n" s="10">
         <v>49.0</v>
       </c>
-      <c r="AH10" t="n" s="10">
+      <c r="AI10" t="n" s="10">
         <v>926.0</v>
       </c>
-      <c r="AI10" t="n" s="10">
+      <c r="AJ10" t="n" s="10">
         <v>1093.0</v>
       </c>
-      <c r="AJ10" t="n" s="10">
+      <c r="AK10" t="n" s="10">
         <v>684.0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B12" t="s" s="11">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C12" t="s" s="11">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D12" t="s" s="11">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E12" t="s" s="11">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="F12" t="s" s="11">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="G12" t="s" s="11">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="H12" t="s" s="11">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="I12" t="s" s="11">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="J12" t="s" s="11">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="K12" t="s" s="11">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L12" t="s" s="11">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="M12" t="s" s="11">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="N12" t="s" s="11">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="O12" t="s" s="11">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="P12" t="s" s="11">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="Q12" t="s" s="11">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="R12" t="s" s="11">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="S12" t="s" s="11">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="T12" t="s" s="11">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="U12" t="s" s="11">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="V12" t="s" s="11">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="W12" t="s" s="11">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="X12" t="s" s="11">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="Y12" t="s" s="11">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="Z12" t="s" s="11">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="AA12" t="s" s="11">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="AB12" t="s" s="11">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="AC12" t="s" s="11">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="AD12" t="s" s="11">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="AE12" t="s" s="11">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="AF12" t="s" s="11">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="AG12" t="s" s="11">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="AH12" t="s" s="11">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="AI12" t="s" s="11">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="AJ12" t="s" s="11">
-        <v>80</v>
+        <v>81</v>
+      </c>
+      <c r="AK12" t="s" s="11">
+        <v>82</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B13" t="s" s="12">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C13" t="s" s="12">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D13" t="s" s="12">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E13" t="s" s="12">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="F13" t="s" s="12">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G13" t="s" s="12">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="H13" t="s" s="12">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I13" t="s" s="12">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="J13" t="s" s="12">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="K13" t="s" s="12">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="L13" t="s" s="12">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="M13" t="s" s="12">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="N13" t="s" s="12">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="O13" t="s" s="12">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="P13" t="s" s="12">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="Q13" t="s" s="12">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="R13" t="s" s="12">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="S13" t="s" s="12">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="T13" t="s" s="12">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="U13" t="s" s="12">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="V13" t="s" s="12">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="W13" t="s" s="12">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="X13" t="s" s="12">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="Y13" t="s" s="12">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="Z13" t="s" s="12">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="AA13" t="s" s="12">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="AB13" t="s" s="12">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="AC13" t="s" s="12">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="AD13" t="s" s="12">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="AE13" t="s" s="12">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="AF13" t="s" s="12">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="AG13" t="s" s="12">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="AH13" t="s" s="12">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="AI13" t="s" s="12">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="AJ13" t="s" s="12">
-        <v>39</v>
+        <v>40</v>
+      </c>
+      <c r="AK13" t="s" s="12">
+        <v>40</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="B14" t="n" s="13">
+        <v>22523.0</v>
+      </c>
+      <c r="C14" t="n" s="13">
         <v>23288.0</v>
       </c>
-      <c r="C14" t="n" s="13">
+      <c r="D14" t="n" s="13">
         <v>23042.0</v>
       </c>
-      <c r="D14" t="n" s="13">
+      <c r="E14" t="n" s="13">
         <v>22396.0</v>
       </c>
-      <c r="E14" t="n" s="13">
+      <c r="F14" t="n" s="13">
         <v>23089.0</v>
       </c>
-      <c r="F14" t="n" s="13">
+      <c r="G14" t="n" s="13">
         <v>22889.0</v>
       </c>
-      <c r="G14" t="n" s="13">
+      <c r="H14" t="n" s="13">
         <v>22536.0</v>
       </c>
-      <c r="H14" t="n" s="13">
+      <c r="I14" t="n" s="13">
         <v>23347.0</v>
       </c>
-      <c r="I14" t="n" s="13">
+      <c r="J14" t="n" s="13">
         <v>22168.0</v>
       </c>
-      <c r="J14" t="n" s="13">
+      <c r="K14" t="n" s="13">
         <v>21915.0</v>
       </c>
-      <c r="K14" t="n" s="13">
+      <c r="L14" t="n" s="13">
         <v>22209.0</v>
       </c>
-      <c r="L14" t="n" s="13">
+      <c r="M14" t="n" s="13">
         <v>20113.0</v>
       </c>
-      <c r="M14" t="n" s="13">
+      <c r="N14" t="n" s="13">
         <v>17842.0</v>
       </c>
-      <c r="N14" t="n" s="13">
+      <c r="O14" t="n" s="13">
         <v>17342.0</v>
       </c>
-      <c r="O14" t="n" s="13">
+      <c r="P14" t="n" s="13">
         <v>17089.0</v>
       </c>
-      <c r="P14" t="n" s="13">
+      <c r="Q14" t="n" s="13">
         <v>15211.0</v>
       </c>
-      <c r="Q14" t="n" s="13">
+      <c r="R14" t="n" s="13">
         <v>14652.0</v>
       </c>
-      <c r="R14" t="n" s="13">
+      <c r="S14" t="n" s="13">
         <v>14635.0</v>
       </c>
-      <c r="S14" t="n" s="13">
+      <c r="T14" t="n" s="13">
         <v>14639.0</v>
       </c>
-      <c r="T14" t="n" s="13">
+      <c r="U14" t="n" s="13">
         <v>14075.0</v>
       </c>
-      <c r="U14" t="n" s="13">
+      <c r="V14" t="n" s="13">
         <v>13234.0</v>
       </c>
-      <c r="V14" t="n" s="13">
+      <c r="W14" t="n" s="13">
         <v>9278.0</v>
       </c>
-      <c r="W14" t="n" s="13">
+      <c r="X14" t="n" s="13">
         <v>12832.0</v>
       </c>
-      <c r="X14" t="n" s="13">
+      <c r="Y14" t="n" s="13">
         <v>10339.0</v>
       </c>
-      <c r="Y14" t="n" s="13">
+      <c r="Z14" t="n" s="13">
         <v>10400.0</v>
       </c>
-      <c r="Z14" t="n" s="13">
+      <c r="AA14" t="n" s="13">
         <v>10800.0</v>
       </c>
-      <c r="AA14" t="n" s="13">
+      <c r="AB14" t="n" s="13">
         <v>9997.0</v>
       </c>
-      <c r="AB14" t="n" s="13">
+      <c r="AC14" t="n" s="13">
         <v>10206.0</v>
       </c>
-      <c r="AC14" t="n" s="13">
+      <c r="AD14" t="n" s="13">
         <v>9978.0</v>
       </c>
-      <c r="AD14" t="n" s="13">
+      <c r="AE14" t="n" s="13">
         <v>10954.0</v>
       </c>
-      <c r="AE14" t="n" s="13">
+      <c r="AF14" t="n" s="13">
         <v>10793.0</v>
       </c>
-      <c r="AF14" t="n" s="13">
+      <c r="AG14" t="n" s="13">
         <v>10675.0</v>
       </c>
-      <c r="AG14" t="n" s="13">
+      <c r="AH14" t="n" s="13">
         <v>10319.0</v>
       </c>
-      <c r="AH14" t="n" s="13">
+      <c r="AI14" t="n" s="13">
         <v>10169.0</v>
       </c>
-      <c r="AI14" t="n" s="13">
+      <c r="AJ14" t="n" s="13">
         <v>10011.0</v>
       </c>
-      <c r="AJ14" t="n" s="13">
+      <c r="AK14" t="n" s="13">
         <v>8710.0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B15" t="n" s="14">
+        <v>1789.0</v>
+      </c>
+      <c r="C15" t="n" s="14">
         <v>2000.0</v>
       </c>
-      <c r="C15" t="n" s="14">
+      <c r="D15" t="n" s="14">
         <v>2223.0</v>
       </c>
-      <c r="D15" t="n" s="14">
+      <c r="E15" t="n" s="14">
         <v>1680.0</v>
       </c>
-      <c r="E15" t="n" s="14">
+      <c r="F15" t="n" s="14">
         <v>1641.0</v>
       </c>
-      <c r="F15" t="n" s="14">
+      <c r="G15" t="n" s="14">
         <v>2389.0</v>
       </c>
-      <c r="G15" t="n" s="14">
+      <c r="H15" t="n" s="14">
         <v>2366.0</v>
       </c>
-      <c r="H15" t="n" s="14">
+      <c r="I15" t="n" s="14">
         <v>1259.0</v>
       </c>
-      <c r="I15" t="n" s="14">
+      <c r="J15" t="n" s="14">
         <v>1290.0</v>
       </c>
-      <c r="J15" t="n" s="14">
+      <c r="K15" t="n" s="14">
         <v>852.0</v>
       </c>
-      <c r="K15" t="n" s="14">
+      <c r="L15" t="n" s="14">
         <v>1065.0</v>
       </c>
-      <c r="L15" t="n" s="14">
+      <c r="M15" t="n" s="14">
         <v>1268.0</v>
       </c>
-      <c r="M15" t="n" s="14">
+      <c r="N15" t="n" s="14">
         <v>1355.0</v>
       </c>
-      <c r="N15" t="n" s="14">
+      <c r="O15" t="n" s="14">
         <v>1314.0</v>
       </c>
-      <c r="O15" t="n" s="14">
+      <c r="P15" t="n" s="14">
         <v>1328.0</v>
       </c>
-      <c r="P15" t="n" s="14">
+      <c r="Q15" t="n" s="14">
         <v>1341.0</v>
       </c>
-      <c r="Q15" t="n" s="14">
+      <c r="R15" t="n" s="14">
         <v>1351.0</v>
       </c>
-      <c r="R15" t="n" s="14">
+      <c r="S15" t="n" s="14">
         <v>1369.0</v>
       </c>
-      <c r="S15" t="n" s="14">
+      <c r="T15" t="n" s="14">
         <v>1366.0</v>
       </c>
-      <c r="T15" t="n" s="14">
+      <c r="U15" t="n" s="14">
         <v>1382.0</v>
       </c>
-      <c r="U15" t="n" s="14">
+      <c r="V15" t="n" s="14">
         <v>1271.0</v>
       </c>
-      <c r="V15" t="n" s="14">
+      <c r="W15" t="n" s="14">
         <v>1333.0</v>
       </c>
-      <c r="W15" t="n" s="14">
+      <c r="X15" t="n" s="14">
         <v>1636.0</v>
       </c>
-      <c r="X15" t="n" s="14">
+      <c r="Y15" t="n" s="14">
         <v>1539.0</v>
       </c>
-      <c r="Y15" t="n" s="14">
+      <c r="Z15" t="n" s="14">
         <v>1353.0</v>
       </c>
-      <c r="Z15" t="n" s="14">
+      <c r="AA15" t="n" s="14">
         <v>1334.0</v>
       </c>
-      <c r="AA15" t="n" s="14">
+      <c r="AB15" t="n" s="14">
         <v>1117.0</v>
       </c>
-      <c r="AB15" t="n" s="14">
+      <c r="AC15" t="n" s="14">
         <v>997.0</v>
       </c>
-      <c r="AC15" t="n" s="14">
+      <c r="AD15" t="n" s="14">
         <v>881.0</v>
       </c>
-      <c r="AD15" t="n" s="14">
+      <c r="AE15" t="n" s="14">
         <v>895.0</v>
       </c>
-      <c r="AE15" t="n" s="14">
+      <c r="AF15" t="n" s="14">
         <v>874.0</v>
       </c>
-      <c r="AF15" t="n" s="14">
+      <c r="AG15" t="n" s="14">
         <v>825.0</v>
       </c>
-      <c r="AG15" t="n" s="14">
+      <c r="AH15" t="n" s="14">
         <v>804.0</v>
       </c>
-      <c r="AH15" t="n" s="14">
+      <c r="AI15" t="n" s="14">
         <v>757.0</v>
       </c>
-      <c r="AI15" t="n" s="14">
+      <c r="AJ15" t="n" s="14">
         <v>738.0</v>
       </c>
-      <c r="AJ15" t="n" s="14">
+      <c r="AK15" t="n" s="14">
         <v>714.0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B16" t="n" s="18">
+        <v>20570.0</v>
+      </c>
+      <c r="C16" t="n" s="18">
         <v>21152.0</v>
       </c>
-      <c r="C16" t="n" s="18">
+      <c r="D16" t="n" s="18">
         <v>20702.0</v>
       </c>
-      <c r="D16" t="n" s="18">
+      <c r="E16" t="n" s="18">
         <v>18771.0</v>
       </c>
-      <c r="E16" t="n" s="18">
+      <c r="F16" t="n" s="18">
         <v>19284.0</v>
       </c>
-      <c r="F16" t="n" s="18">
+      <c r="G16" t="n" s="18">
         <v>18940.0</v>
       </c>
-      <c r="G16" t="n" s="18">
+      <c r="H16" t="n" s="18">
         <v>18669.0</v>
       </c>
-      <c r="H16" t="n" s="18">
+      <c r="I16" t="n" s="18">
         <v>20764.0</v>
       </c>
-      <c r="I16" t="n" s="18">
+      <c r="J16" t="n" s="18">
         <v>19777.0</v>
       </c>
-      <c r="J16" t="n" s="18">
+      <c r="K16" t="n" s="18">
         <v>20503.0</v>
       </c>
-      <c r="K16" t="n" s="18">
+      <c r="L16" t="n" s="18">
         <v>20599.0</v>
       </c>
-      <c r="L16" t="n" s="18">
+      <c r="M16" t="n" s="18">
         <v>18315.0</v>
       </c>
-      <c r="M16" t="n" s="18">
+      <c r="N16" t="n" s="18">
         <v>15957.0</v>
       </c>
-      <c r="N16" t="n" s="18">
+      <c r="O16" t="n" s="18">
         <v>15356.0</v>
       </c>
-      <c r="O16" t="n" s="18">
+      <c r="P16" t="n" s="18">
         <v>15089.0</v>
       </c>
-      <c r="P16" t="n" s="18">
+      <c r="Q16" t="n" s="18">
         <v>13198.0</v>
       </c>
-      <c r="Q16" t="n" s="18">
+      <c r="R16" t="n" s="18">
         <v>12630.0</v>
       </c>
-      <c r="R16" t="n" s="18">
+      <c r="S16" t="n" s="18">
         <v>12618.0</v>
       </c>
-      <c r="S16" t="n" s="18">
+      <c r="T16" t="n" s="18">
         <v>12602.0</v>
       </c>
-      <c r="T16" t="n" s="18">
+      <c r="U16" t="n" s="18">
         <v>12021.0</v>
       </c>
-      <c r="U16" t="n" s="18">
+      <c r="V16" t="n" s="18">
         <v>11291.0</v>
       </c>
-      <c r="V16" t="n" s="18">
+      <c r="W16" t="n" s="18">
         <v>7272.0</v>
       </c>
-      <c r="W16" t="n" s="18">
+      <c r="X16" t="n" s="18">
         <v>10342.0</v>
       </c>
-      <c r="X16" t="n" s="18">
+      <c r="Y16" t="n" s="18">
         <v>8016.0</v>
       </c>
-      <c r="Y16" t="n" s="18">
+      <c r="Z16" t="n" s="18">
         <v>7305.0</v>
       </c>
-      <c r="Z16" t="n" s="18">
+      <c r="AA16" t="n" s="18">
         <v>7578.0</v>
       </c>
-      <c r="AA16" t="n" s="18">
+      <c r="AB16" t="n" s="18">
         <v>7115.0</v>
       </c>
-      <c r="AB16" t="n" s="18">
+      <c r="AC16" t="n" s="18">
         <v>7453.0</v>
       </c>
-      <c r="AC16" t="n" s="18">
+      <c r="AD16" t="n" s="18">
         <v>7307.0</v>
       </c>
-      <c r="AD16" t="n" s="18">
+      <c r="AE16" t="n" s="18">
         <v>8273.0</v>
       </c>
-      <c r="AE16" t="n" s="18">
+      <c r="AF16" t="n" s="18">
         <v>8130.0</v>
       </c>
-      <c r="AF16" t="n" s="18">
+      <c r="AG16" t="n" s="18">
         <v>7968.0</v>
       </c>
-      <c r="AG16" t="n" s="18">
+      <c r="AH16" t="n" s="18">
         <v>7600.0</v>
       </c>
-      <c r="AH16" t="n" s="18">
+      <c r="AI16" t="n" s="18">
         <v>7526.0</v>
       </c>
-      <c r="AI16" t="n" s="18">
+      <c r="AJ16" t="n" s="18">
         <v>7056.0</v>
       </c>
-      <c r="AJ16" t="n" s="18">
+      <c r="AK16" t="n" s="18">
         <v>6866.0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B17" t="n" s="19">
+        <v>164.0</v>
+      </c>
+      <c r="C17" t="n" s="19">
         <v>136.0</v>
       </c>
-      <c r="C17" t="n" s="19">
+      <c r="D17" t="n" s="19">
         <v>117.0</v>
       </c>
-      <c r="D17" t="n" s="19">
+      <c r="E17" t="n" s="19">
         <v>1172.0</v>
       </c>
-      <c r="E17" t="n" s="19">
+      <c r="F17" t="n" s="19">
         <v>23089.0</v>
       </c>
-      <c r="F17" t="n" s="19">
+      <c r="G17" t="n" s="19">
         <v>1560.0</v>
       </c>
-      <c r="G17" t="n" s="19">
+      <c r="H17" t="n" s="19">
         <v>1501.0</v>
       </c>
-      <c r="H17" t="n" s="19">
+      <c r="I17" t="n" s="19">
         <v>1324.0</v>
       </c>
-      <c r="I17" t="n" s="19">
+      <c r="J17" t="n" s="19">
         <v>1101.0</v>
       </c>
-      <c r="J17" t="n" s="19">
+      <c r="K17" t="n" s="19">
         <v>560.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23.0</v>
       </c>
       <c r="L17" t="n" s="19">
         <v>23.0</v>
       </c>
       <c r="M17" t="n" s="19">
         <v>23.0</v>
       </c>
       <c r="N17" t="n" s="19">
         <v>23.0</v>
       </c>
       <c r="O17" t="n" s="19">
         <v>23.0</v>
       </c>
       <c r="P17" t="n" s="19">
         <v>23.0</v>
       </c>
       <c r="Q17" t="n" s="19">
+        <v>23.0</v>
+      </c>
+      <c r="R17" t="n" s="19">
         <v>22.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23.0</v>
       </c>
       <c r="S17" t="n" s="19">
         <v>23.0</v>
       </c>
       <c r="T17" t="n" s="19">
         <v>23.0</v>
       </c>
       <c r="U17" t="n" s="19">
         <v>23.0</v>
       </c>
       <c r="V17" t="n" s="19">
         <v>23.0</v>
       </c>
       <c r="W17" t="n" s="19">
-        <v>25.0</v>
+        <v>23.0</v>
       </c>
       <c r="X17" t="n" s="19">
         <v>25.0</v>
       </c>
       <c r="Y17" t="n" s="19">
+        <v>25.0</v>
+      </c>
+      <c r="Z17" t="n" s="19">
         <v>1165.0</v>
       </c>
-      <c r="Z17" t="n" s="19">
+      <c r="AA17" t="n" s="19">
         <v>1311.0</v>
       </c>
-      <c r="AA17" t="n" s="19">
+      <c r="AB17" t="n" s="19">
         <v>1188.0</v>
       </c>
-      <c r="AB17" t="n" s="19">
+      <c r="AC17" t="n" s="19">
         <v>1179.0</v>
       </c>
-      <c r="AC17" t="n" s="19">
+      <c r="AD17" t="n" s="19">
         <v>1213.0</v>
       </c>
-      <c r="AD17" t="n" s="19">
+      <c r="AE17" t="n" s="19">
         <v>1214.0</v>
       </c>
-      <c r="AE17" t="n" s="19">
+      <c r="AF17" t="n" s="19">
         <v>1317.0</v>
       </c>
-      <c r="AF17" t="n" s="19">
+      <c r="AG17" t="n" s="19">
         <v>1351.0</v>
       </c>
-      <c r="AG17" t="n" s="19">
+      <c r="AH17" t="n" s="19">
         <v>1384.0</v>
       </c>
-      <c r="AH17" t="n" s="19">
+      <c r="AI17" t="n" s="19">
         <v>1355.0</v>
       </c>
-      <c r="AI17" t="n" s="19">
+      <c r="AJ17" t="n" s="19">
         <v>1638.0</v>
       </c>
-      <c r="AJ17" t="n" s="19">
+      <c r="AK17" t="n" s="19">
         <v>551.0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B18" t="n" s="20">
+        <v>2481.0</v>
+      </c>
+      <c r="C18" t="n" s="20">
         <v>3068.0</v>
       </c>
-      <c r="C18" t="n" s="20">
+      <c r="D18" t="n" s="20">
         <v>3286.0</v>
       </c>
-      <c r="D18" t="n" s="20">
+      <c r="E18" t="n" s="20">
         <v>4290.0</v>
       </c>
-      <c r="E18" t="n" s="20">
+      <c r="F18" t="n" s="20">
         <v>3056.0</v>
       </c>
-      <c r="F18" t="n" s="20">
+      <c r="G18" t="n" s="20">
         <v>3148.0</v>
       </c>
-      <c r="G18" t="n" s="20">
+      <c r="H18" t="n" s="20">
         <v>3108.0</v>
       </c>
-      <c r="H18" t="n" s="20">
+      <c r="I18" t="n" s="20">
         <v>2517.0</v>
       </c>
-      <c r="I18" t="n" s="20">
+      <c r="J18" t="n" s="20">
         <v>2292.0</v>
       </c>
-      <c r="J18" t="n" s="20">
+      <c r="K18" t="n" s="20">
         <v>2012.0</v>
       </c>
-      <c r="K18" t="n" s="20">
+      <c r="L18" t="n" s="20">
         <v>4393.0</v>
       </c>
-      <c r="L18" t="n" s="20">
+      <c r="M18" t="n" s="20">
         <v>3822.0</v>
       </c>
-      <c r="M18" t="n" s="20">
+      <c r="N18" t="n" s="20">
         <v>3355.0</v>
       </c>
-      <c r="N18" t="n" s="20">
+      <c r="O18" t="n" s="20">
         <v>2412.0</v>
       </c>
-      <c r="O18" t="n" s="20">
+      <c r="P18" t="n" s="20">
         <v>1625.0</v>
       </c>
-      <c r="P18" t="n" s="20">
+      <c r="Q18" t="n" s="20">
         <v>2239.0</v>
       </c>
-      <c r="Q18" t="n" s="20">
+      <c r="R18" t="n" s="20">
         <v>2252.0</v>
       </c>
-      <c r="R18" t="n" s="20">
+      <c r="S18" t="n" s="20">
         <v>2029.0</v>
       </c>
-      <c r="S18" t="n" s="20">
+      <c r="T18" t="n" s="20">
         <v>1293.0</v>
       </c>
-      <c r="T18" t="n" s="20">
+      <c r="U18" t="n" s="20">
         <v>1223.0</v>
       </c>
-      <c r="U18" t="n" s="20">
+      <c r="V18" t="n" s="20">
         <v>2225.0</v>
       </c>
-      <c r="V18" t="n" s="20">
+      <c r="W18" t="n" s="20">
         <v>3947.0</v>
       </c>
-      <c r="W18" t="n" s="20">
+      <c r="X18" t="n" s="20">
         <v>7707.0</v>
       </c>
-      <c r="X18" t="n" s="20">
+      <c r="Y18" t="n" s="20">
         <v>8876.0</v>
       </c>
-      <c r="Y18" t="n" s="20">
+      <c r="Z18" t="n" s="20">
         <v>7116.0</v>
       </c>
-      <c r="Z18" t="n" s="20">
+      <c r="AA18" t="n" s="20">
         <v>8202.0</v>
       </c>
-      <c r="AA18" t="n" s="20">
+      <c r="AB18" t="n" s="20">
         <v>9315.0</v>
       </c>
-      <c r="AB18" t="n" s="20">
+      <c r="AC18" t="n" s="20">
         <v>8952.0</v>
       </c>
-      <c r="AC18" t="n" s="20">
+      <c r="AD18" t="n" s="20">
         <v>10267.0</v>
       </c>
-      <c r="AD18" t="n" s="20">
+      <c r="AE18" t="n" s="20">
         <v>11232.0</v>
       </c>
-      <c r="AE18" t="n" s="20">
+      <c r="AF18" t="n" s="20">
         <v>9328.0</v>
       </c>
-      <c r="AF18" t="n" s="20">
+      <c r="AG18" t="n" s="20">
         <v>8753.0</v>
       </c>
-      <c r="AG18" t="n" s="20">
+      <c r="AH18" t="n" s="20">
         <v>8769.0</v>
       </c>
-      <c r="AH18" t="n" s="20">
+      <c r="AI18" t="n" s="20">
         <v>8951.0</v>
       </c>
-      <c r="AI18" t="n" s="20">
+      <c r="AJ18" t="n" s="20">
         <v>10221.0</v>
       </c>
-      <c r="AJ18" t="n" s="20">
+      <c r="AK18" t="n" s="20">
         <v>11050.0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B19" t="n" s="21">
+        <v>74.0</v>
+      </c>
+      <c r="C19" t="n" s="21">
         <v>77.0</v>
       </c>
-      <c r="C19" t="n" s="21">
+      <c r="D19" t="n" s="21">
         <v>35.0</v>
       </c>
-      <c r="D19" t="n" s="21">
+      <c r="E19" t="n" s="21">
         <v>156.0</v>
       </c>
-      <c r="E19" t="n" s="21">
+      <c r="F19" t="n" s="21">
         <v>12.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30.0</v>
       </c>
       <c r="G19" t="n" s="21">
         <v>30.0</v>
       </c>
       <c r="H19" t="n" s="21">
+        <v>30.0</v>
+      </c>
+      <c r="I19" t="n" s="21">
         <v>232.0</v>
       </c>
-      <c r="I19" t="n" s="21">
+      <c r="J19" t="n" s="21">
         <v>123.0</v>
       </c>
-      <c r="J19" t="n" s="21">
+      <c r="K19" t="n" s="21">
         <v>146.0</v>
       </c>
-      <c r="K19" t="n" s="21">
+      <c r="L19" t="n" s="21">
         <v>855.0</v>
       </c>
-      <c r="L19" t="n" s="21">
+      <c r="M19" t="n" s="21">
         <v>679.0</v>
       </c>
-      <c r="M19" t="n" s="21">
+      <c r="N19" t="n" s="21">
         <v>1627.0</v>
       </c>
-      <c r="N19" t="n" s="21">
+      <c r="O19" t="n" s="21">
         <v>1007.0</v>
       </c>
-      <c r="O19" t="n" s="21">
+      <c r="P19" t="n" s="21">
         <v>270.0</v>
       </c>
-      <c r="P19" t="n" s="21">
+      <c r="Q19" t="n" s="21">
         <v>559.0</v>
       </c>
-      <c r="Q19" t="n" s="21">
+      <c r="R19" t="n" s="21">
         <v>305.0</v>
       </c>
-      <c r="R19" t="n" s="21">
+      <c r="S19" t="n" s="21">
         <v>300.0</v>
       </c>
-      <c r="S19" t="n" s="21">
+      <c r="T19" t="n" s="21">
         <v>310.0</v>
       </c>
-      <c r="T19" t="n" s="21">
+      <c r="U19" t="n" s="21">
         <v>373.0</v>
       </c>
-      <c r="U19" t="n" s="21">
+      <c r="V19" t="n" s="21">
         <v>628.0</v>
       </c>
-      <c r="V19" t="n" s="21">
+      <c r="W19" t="n" s="21">
         <v>635.0</v>
       </c>
-      <c r="W19" t="n" s="21">
+      <c r="X19" t="n" s="21">
         <v>2284.0</v>
       </c>
-      <c r="X19" t="n" s="21">
+      <c r="Y19" t="n" s="21">
         <v>1920.0</v>
       </c>
-      <c r="Y19" t="n" s="21">
+      <c r="Z19" t="n" s="21">
         <v>1706.0</v>
       </c>
-      <c r="Z19" t="n" s="21">
+      <c r="AA19" t="n" s="21">
         <v>1894.0</v>
       </c>
-      <c r="AA19" t="n" s="21">
+      <c r="AB19" t="n" s="21">
         <v>1974.0</v>
       </c>
-      <c r="AB19" t="n" s="21">
+      <c r="AC19" t="n" s="21">
         <v>1961.0</v>
       </c>
-      <c r="AC19" t="n" s="21">
+      <c r="AD19" t="n" s="21">
         <v>1904.0</v>
       </c>
-      <c r="AD19" t="n" s="21">
+      <c r="AE19" t="n" s="21">
         <v>2277.0</v>
       </c>
-      <c r="AE19" t="n" s="21">
+      <c r="AF19" t="n" s="21">
         <v>2179.0</v>
       </c>
-      <c r="AF19" t="n" s="21">
+      <c r="AG19" t="n" s="21">
         <v>2275.0</v>
       </c>
-      <c r="AG19" t="n" s="21">
+      <c r="AH19" t="n" s="21">
         <v>2242.0</v>
       </c>
-      <c r="AH19" t="n" s="21">
+      <c r="AI19" t="n" s="21">
         <v>2171.0</v>
       </c>
-      <c r="AI19" t="n" s="21">
+      <c r="AJ19" t="n" s="21">
         <v>2249.0</v>
       </c>
-      <c r="AJ19" t="n" s="21">
+      <c r="AK19" t="n" s="21">
         <v>2223.0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B20" t="n" s="22">
+        <v>25004.0</v>
+      </c>
+      <c r="C20" t="n" s="22">
         <v>26356.0</v>
       </c>
-      <c r="C20" t="n" s="22">
+      <c r="D20" t="n" s="22">
         <v>26328.0</v>
       </c>
-      <c r="D20" t="n" s="22">
+      <c r="E20" t="n" s="22">
         <v>26686.0</v>
       </c>
-      <c r="E20" t="n" s="22">
+      <c r="F20" t="n" s="22">
         <v>26145.0</v>
       </c>
-      <c r="F20" t="n" s="22">
+      <c r="G20" t="n" s="22">
         <v>26037.0</v>
       </c>
-      <c r="G20" t="n" s="22">
+      <c r="H20" t="n" s="22">
         <v>25644.0</v>
       </c>
-      <c r="H20" t="n" s="22">
+      <c r="I20" t="n" s="22">
         <v>25864.0</v>
       </c>
-      <c r="I20" t="n" s="22">
+      <c r="J20" t="n" s="22">
         <v>24460.0</v>
       </c>
-      <c r="J20" t="n" s="22">
+      <c r="K20" t="n" s="22">
         <v>23927.0</v>
       </c>
-      <c r="K20" t="n" s="22">
+      <c r="L20" t="n" s="22">
         <v>26602.0</v>
       </c>
-      <c r="L20" t="n" s="22">
+      <c r="M20" t="n" s="22">
         <v>23935.0</v>
       </c>
-      <c r="M20" t="n" s="22">
+      <c r="N20" t="n" s="22">
         <v>21197.0</v>
       </c>
-      <c r="N20" t="n" s="22">
+      <c r="O20" t="n" s="22">
         <v>19754.0</v>
       </c>
-      <c r="O20" t="n" s="22">
+      <c r="P20" t="n" s="22">
         <v>18714.0</v>
       </c>
-      <c r="P20" t="n" s="22">
+      <c r="Q20" t="n" s="22">
         <v>17450.0</v>
       </c>
-      <c r="Q20" t="n" s="22">
+      <c r="R20" t="n" s="22">
         <v>16904.0</v>
       </c>
-      <c r="R20" t="n" s="22">
+      <c r="S20" t="n" s="22">
         <v>16688.0</v>
       </c>
-      <c r="S20" t="n" s="22">
+      <c r="T20" t="n" s="22">
         <v>15932.0</v>
       </c>
-      <c r="T20" t="n" s="22">
+      <c r="U20" t="n" s="22">
         <v>15298.0</v>
       </c>
-      <c r="U20" t="n" s="22">
+      <c r="V20" t="n" s="22">
         <v>15459.0</v>
       </c>
-      <c r="V20" t="n" s="22">
+      <c r="W20" t="n" s="22">
         <v>13225.0</v>
       </c>
-      <c r="W20" t="n" s="22">
+      <c r="X20" t="n" s="22">
         <v>20539.0</v>
       </c>
-      <c r="X20" t="n" s="22">
+      <c r="Y20" t="n" s="22">
         <v>19215.0</v>
       </c>
-      <c r="Y20" t="n" s="22">
+      <c r="Z20" t="n" s="22">
         <v>17516.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19312.0</v>
       </c>
       <c r="AA20" t="n" s="22">
         <v>19312.0</v>
       </c>
       <c r="AB20" t="n" s="22">
+        <v>19312.0</v>
+      </c>
+      <c r="AC20" t="n" s="22">
         <v>19158.0</v>
       </c>
-      <c r="AC20" t="n" s="22">
+      <c r="AD20" t="n" s="22">
         <v>20245.0</v>
       </c>
-      <c r="AD20" t="n" s="22">
+      <c r="AE20" t="n" s="22">
         <v>22186.0</v>
       </c>
-      <c r="AE20" t="n" s="22">
+      <c r="AF20" t="n" s="22">
         <v>20121.0</v>
       </c>
-      <c r="AF20" t="n" s="22">
+      <c r="AG20" t="n" s="22">
         <v>19428.0</v>
       </c>
-      <c r="AG20" t="n" s="22">
+      <c r="AH20" t="n" s="22">
         <v>19088.0</v>
       </c>
-      <c r="AH20" t="n" s="22">
+      <c r="AI20" t="n" s="22">
         <v>19120.0</v>
       </c>
-      <c r="AI20" t="n" s="22">
+      <c r="AJ20" t="n" s="22">
         <v>20232.0</v>
       </c>
-      <c r="AJ20" t="n" s="22">
+      <c r="AK20" t="n" s="22">
         <v>19760.0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B21" t="n" s="27">
+        <v>10498.0</v>
+      </c>
+      <c r="C21" t="n" s="27">
         <v>11433.0</v>
       </c>
-      <c r="C21" t="n" s="27">
+      <c r="D21" t="n" s="27">
         <v>11846.0</v>
       </c>
-      <c r="D21" t="n" s="27">
+      <c r="E21" t="n" s="27">
         <v>11363.0</v>
       </c>
-      <c r="E21" t="n" s="27">
+      <c r="F21" t="n" s="27">
         <v>10254.0</v>
       </c>
-      <c r="F21" t="n" s="27">
+      <c r="G21" t="n" s="27">
         <v>10003.0</v>
       </c>
-      <c r="G21" t="n" s="27">
+      <c r="H21" t="n" s="27">
         <v>10035.0</v>
       </c>
-      <c r="H21" t="n" s="27">
+      <c r="I21" t="n" s="27">
         <v>10197.0</v>
       </c>
-      <c r="I21" t="n" s="27">
+      <c r="J21" t="n" s="27">
         <v>9472.0</v>
       </c>
-      <c r="J21" t="n" s="27">
+      <c r="K21" t="n" s="27">
         <v>9000.0</v>
       </c>
-      <c r="K21" t="n" s="27">
+      <c r="L21" t="n" s="27">
         <v>9332.0</v>
       </c>
-      <c r="L21" t="n" s="27">
+      <c r="M21" t="n" s="27">
         <v>9206.0</v>
       </c>
-      <c r="M21" t="n" s="27">
+      <c r="N21" t="n" s="27">
         <v>9393.0</v>
       </c>
-      <c r="N21" t="n" s="27">
+      <c r="O21" t="n" s="27">
         <v>9331.0</v>
       </c>
-      <c r="O21" t="n" s="27">
+      <c r="P21" t="n" s="27">
         <v>9427.0</v>
       </c>
-      <c r="P21" t="n" s="27">
+      <c r="Q21" t="n" s="27">
         <v>9628.0</v>
       </c>
-      <c r="Q21" t="n" s="27">
+      <c r="R21" t="n" s="27">
         <v>9783.0</v>
       </c>
-      <c r="R21" t="n" s="27">
+      <c r="S21" t="n" s="27">
         <v>9690.0</v>
       </c>
-      <c r="S21" t="n" s="27">
+      <c r="T21" t="n" s="27">
         <v>10025.0</v>
       </c>
-      <c r="T21" t="n" s="27">
+      <c r="U21" t="n" s="27">
         <v>10113.0</v>
       </c>
-      <c r="U21" t="n" s="27">
+      <c r="V21" t="n" s="27">
         <v>10332.0</v>
       </c>
-      <c r="V21" t="n" s="27">
+      <c r="W21" t="n" s="27">
         <v>10621.0</v>
       </c>
-      <c r="W21" t="n" s="27">
+      <c r="X21" t="n" s="27">
         <v>10685.0</v>
       </c>
-      <c r="X21" t="n" s="27">
+      <c r="Y21" t="n" s="27">
         <v>9951.0</v>
       </c>
-      <c r="Y21" t="n" s="27">
+      <c r="Z21" t="n" s="27">
         <v>9544.0</v>
       </c>
-      <c r="Z21" t="n" s="27">
+      <c r="AA21" t="n" s="27">
         <v>9741.0</v>
       </c>
-      <c r="AA21" t="n" s="27">
+      <c r="AB21" t="n" s="27">
         <v>11102.0</v>
       </c>
-      <c r="AB21" t="n" s="27">
+      <c r="AC21" t="n" s="27">
         <v>11344.0</v>
       </c>
-      <c r="AC21" t="n" s="27">
+      <c r="AD21" t="n" s="27">
         <v>11914.0</v>
       </c>
-      <c r="AD21" t="n" s="27">
+      <c r="AE21" t="n" s="27">
         <v>12598.0</v>
       </c>
-      <c r="AE21" t="n" s="27">
+      <c r="AF21" t="n" s="27">
         <v>13102.0</v>
       </c>
-      <c r="AF21" t="n" s="27">
+      <c r="AG21" t="n" s="27">
         <v>12510.0</v>
       </c>
-      <c r="AG21" t="n" s="27">
+      <c r="AH21" t="n" s="27">
         <v>12426.0</v>
       </c>
-      <c r="AH21" t="n" s="27">
+      <c r="AI21" t="n" s="27">
         <v>12357.0</v>
       </c>
-      <c r="AI21" t="n" s="27">
+      <c r="AJ21" t="n" s="27">
         <v>13356.0</v>
       </c>
-      <c r="AJ21" t="n" s="27">
+      <c r="AK21" t="n" s="27">
         <v>12519.0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B22" t="n" s="28">
         <v>360.0</v>
       </c>
       <c r="C22" t="n" s="28">
-        <v>400.0</v>
+        <v>360.0</v>
       </c>
       <c r="D22" t="n" s="28">
         <v>400.0</v>
       </c>
       <c r="E22" t="n" s="28">
-        <v>421.0</v>
+        <v>400.0</v>
       </c>
       <c r="F22" t="n" s="28">
         <v>421.0</v>
       </c>
       <c r="G22" t="n" s="28">
         <v>421.0</v>
       </c>
       <c r="H22" t="n" s="28">
         <v>421.0</v>
       </c>
       <c r="I22" t="n" s="28">
         <v>421.0</v>
       </c>
       <c r="J22" t="n" s="28">
         <v>421.0</v>
       </c>
       <c r="K22" t="n" s="28">
         <v>421.0</v>
       </c>
       <c r="L22" t="n" s="28">
         <v>421.0</v>
       </c>
       <c r="M22" t="n" s="28">
         <v>421.0</v>
       </c>
@@ -2468,448 +2526,460 @@
       <c r="V22" t="n" s="28">
         <v>421.0</v>
       </c>
       <c r="W22" t="n" s="28">
         <v>421.0</v>
       </c>
       <c r="X22" t="n" s="28">
         <v>421.0</v>
       </c>
       <c r="Y22" t="n" s="28">
         <v>421.0</v>
       </c>
       <c r="Z22" t="n" s="28">
         <v>421.0</v>
       </c>
       <c r="AA22" t="n" s="28">
         <v>421.0</v>
       </c>
       <c r="AB22" t="n" s="28">
         <v>421.0</v>
       </c>
       <c r="AC22" t="n" s="28">
         <v>421.0</v>
       </c>
       <c r="AD22" t="n" s="28">
-        <v>379.0</v>
+        <v>421.0</v>
       </c>
       <c r="AE22" t="n" s="28">
         <v>379.0</v>
       </c>
       <c r="AF22" t="n" s="28">
         <v>379.0</v>
       </c>
       <c r="AG22" t="n" s="28">
         <v>379.0</v>
       </c>
       <c r="AH22" t="n" s="28">
         <v>379.0</v>
       </c>
       <c r="AI22" t="n" s="28">
+        <v>379.0</v>
+      </c>
+      <c r="AJ22" t="n" s="28">
         <v>405.0</v>
       </c>
-      <c r="AJ22" t="n" s="28">
+      <c r="AK22" t="n" s="28">
         <v>388.0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B23" t="n" s="29">
+        <v>9342.0</v>
+      </c>
+      <c r="C23" t="n" s="29">
         <v>10156.0</v>
       </c>
-      <c r="C23" t="n" s="29">
+      <c r="D23" t="n" s="29">
         <v>11188.0</v>
       </c>
-      <c r="D23" t="n" s="29">
+      <c r="E23" t="n" s="29">
         <v>12125.0</v>
       </c>
-      <c r="E23" t="n" s="29">
+      <c r="F23" t="n" s="29">
         <v>13257.0</v>
       </c>
-      <c r="F23" t="n" s="29">
+      <c r="G23" t="n" s="29">
         <v>13641.0</v>
       </c>
-      <c r="G23" t="n" s="29">
+      <c r="H23" t="n" s="29">
         <v>12849.0</v>
       </c>
-      <c r="H23" t="n" s="29">
+      <c r="I23" t="n" s="29">
         <v>12353.0</v>
       </c>
-      <c r="I23" t="n" s="29">
+      <c r="J23" t="n" s="29">
         <v>12549.0</v>
       </c>
-      <c r="J23" t="n" s="29">
+      <c r="K23" t="n" s="29">
         <v>12642.0</v>
       </c>
-      <c r="K23" t="n" s="29">
+      <c r="L23" t="n" s="29">
         <v>11882.0</v>
       </c>
-      <c r="L23" t="n" s="29">
+      <c r="M23" t="n" s="29">
         <v>9620.0</v>
       </c>
-      <c r="M23" t="n" s="29">
+      <c r="N23" t="n" s="29">
         <v>7520.0</v>
       </c>
-      <c r="N23" t="n" s="29">
+      <c r="O23" t="n" s="29">
         <v>7124.0</v>
       </c>
-      <c r="O23" t="n" s="29">
+      <c r="P23" t="n" s="29">
         <v>6315.0</v>
       </c>
-      <c r="P23" t="n" s="29">
+      <c r="Q23" t="n" s="29">
         <v>5228.0</v>
       </c>
-      <c r="Q23" t="n" s="29">
+      <c r="R23" t="n" s="29">
         <v>5117.0</v>
       </c>
-      <c r="R23" t="n" s="29">
+      <c r="S23" t="n" s="29">
         <v>4905.0</v>
       </c>
-      <c r="S23" t="n" s="29">
+      <c r="T23" t="n" s="29">
         <v>3949.0</v>
       </c>
-      <c r="T23" t="n" s="29">
+      <c r="U23" t="n" s="29">
         <v>3577.0</v>
       </c>
-      <c r="U23" t="n" s="29">
+      <c r="V23" t="n" s="29">
         <v>636.0</v>
       </c>
-      <c r="V23" t="n" s="29">
+      <c r="W23" t="n" s="29">
         <v>960.0</v>
       </c>
-      <c r="W23" t="n" s="29">
+      <c r="X23" t="n" s="29">
         <v>2815.0</v>
       </c>
-      <c r="X23" t="n" s="29">
+      <c r="Y23" t="n" s="29">
         <v>2142.0</v>
       </c>
-      <c r="Y23" t="n" s="29">
+      <c r="Z23" t="n" s="29">
         <v>2485.0</v>
       </c>
-      <c r="Z23" t="n" s="29">
+      <c r="AA23" t="n" s="29">
         <v>2781.0</v>
       </c>
-      <c r="AA23" t="n" s="29">
+      <c r="AB23" t="n" s="29">
         <v>2833.0</v>
       </c>
-      <c r="AB23" t="n" s="29">
+      <c r="AC23" t="n" s="29">
         <v>2861.0</v>
       </c>
-      <c r="AC23" t="n" s="29">
+      <c r="AD23" t="n" s="29">
         <v>3050.0</v>
       </c>
-      <c r="AD23" t="n" s="29">
+      <c r="AE23" t="n" s="29">
         <v>3212.0</v>
       </c>
-      <c r="AE23" t="n" s="29">
+      <c r="AF23" t="n" s="29">
         <v>1034.0</v>
       </c>
-      <c r="AF23" t="n" s="29">
+      <c r="AG23" t="n" s="29">
         <v>1097.0</v>
       </c>
-      <c r="AG23" t="n" s="29">
+      <c r="AH23" t="n" s="29">
         <v>990.0</v>
       </c>
-      <c r="AH23" t="n" s="29">
+      <c r="AI23" t="n" s="29">
         <v>1021.0</v>
       </c>
-      <c r="AI23" t="n" s="29">
+      <c r="AJ23" t="n" s="29">
         <v>528.0</v>
       </c>
-      <c r="AJ23" t="n" s="29">
+      <c r="AK23" t="n" s="29">
         <v>592.0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B24" t="n" s="30">
+        <v>5164.0</v>
+      </c>
+      <c r="C24" t="n" s="30">
         <v>4767.0</v>
       </c>
-      <c r="C24" t="n" s="30">
+      <c r="D24" t="n" s="30">
         <v>3294.0</v>
       </c>
-      <c r="D24" t="n" s="30">
+      <c r="E24" t="n" s="30">
         <v>3198.0</v>
       </c>
-      <c r="E24" t="n" s="30">
+      <c r="F24" t="n" s="30">
         <v>2634.0</v>
       </c>
-      <c r="F24" t="n" s="30">
+      <c r="G24" t="n" s="30">
         <v>2393.0</v>
       </c>
-      <c r="G24" t="n" s="30">
+      <c r="H24" t="n" s="30">
         <v>2760.0</v>
       </c>
-      <c r="H24" t="n" s="30">
+      <c r="I24" t="n" s="30">
         <v>3314.0</v>
       </c>
-      <c r="I24" t="n" s="30">
+      <c r="J24" t="n" s="30">
         <v>2439.0</v>
       </c>
-      <c r="J24" t="n" s="30">
+      <c r="K24" t="n" s="30">
         <v>2285.0</v>
       </c>
-      <c r="K24" t="n" s="30">
+      <c r="L24" t="n" s="30">
         <v>5388.0</v>
       </c>
-      <c r="L24" t="n" s="30">
+      <c r="M24" t="n" s="30">
         <v>5109.0</v>
       </c>
-      <c r="M24" t="n" s="30">
+      <c r="N24" t="n" s="30">
         <v>4284.0</v>
       </c>
-      <c r="N24" t="n" s="30">
+      <c r="O24" t="n" s="30">
         <v>3299.0</v>
       </c>
-      <c r="O24" t="n" s="30">
+      <c r="P24" t="n" s="30">
         <v>2972.0</v>
       </c>
-      <c r="P24" t="n" s="30">
+      <c r="Q24" t="n" s="30">
         <v>2594.0</v>
       </c>
-      <c r="Q24" t="n" s="30">
+      <c r="R24" t="n" s="30">
         <v>2004.0</v>
       </c>
-      <c r="R24" t="n" s="30">
+      <c r="S24" t="n" s="30">
         <v>2069.0</v>
       </c>
-      <c r="S24" t="n" s="30">
+      <c r="T24" t="n" s="30">
         <v>1958.0</v>
       </c>
-      <c r="T24" t="n" s="30">
+      <c r="U24" t="n" s="30">
         <v>1608.0</v>
       </c>
-      <c r="U24" t="n" s="30">
+      <c r="V24" t="n" s="30">
         <v>4491.0</v>
       </c>
-      <c r="V24" t="n" s="30">
+      <c r="W24" t="n" s="30">
         <v>1644.0</v>
       </c>
-      <c r="W24" t="n" s="30">
+      <c r="X24" t="n" s="30">
         <v>7039.0</v>
       </c>
-      <c r="X24" t="n" s="30">
+      <c r="Y24" t="n" s="30">
         <v>7122.0</v>
       </c>
-      <c r="Y24" t="n" s="30">
+      <c r="Z24" t="n" s="30">
         <v>5465.0</v>
       </c>
-      <c r="Z24" t="n" s="30">
+      <c r="AA24" t="n" s="30">
         <v>6457.0</v>
       </c>
-      <c r="AA24" t="n" s="30">
+      <c r="AB24" t="n" s="30">
         <v>5357.0</v>
       </c>
-      <c r="AB24" t="n" s="30">
+      <c r="AC24" t="n" s="30">
         <v>4933.0</v>
       </c>
-      <c r="AC24" t="n" s="30">
+      <c r="AD24" t="n" s="30">
         <v>5261.0</v>
       </c>
-      <c r="AD24" t="n" s="30">
+      <c r="AE24" t="n" s="30">
         <v>6366.0</v>
       </c>
-      <c r="AE24" t="n" s="30">
+      <c r="AF24" t="n" s="30">
         <v>5964.0</v>
       </c>
-      <c r="AF24" t="n" s="30">
+      <c r="AG24" t="n" s="30">
         <v>5785.0</v>
       </c>
-      <c r="AG24" t="n" s="30">
+      <c r="AH24" t="n" s="30">
         <v>5637.0</v>
       </c>
-      <c r="AH24" t="n" s="30">
+      <c r="AI24" t="n" s="30">
         <v>5707.0</v>
       </c>
-      <c r="AI24" t="n" s="30">
+      <c r="AJ24" t="n" s="30">
         <v>6318.0</v>
       </c>
-      <c r="AJ24" t="n" s="30">
+      <c r="AK24" t="n" s="30">
         <v>6619.0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B25" t="n" s="31">
+        <v>25004.0</v>
+      </c>
+      <c r="C25" t="n" s="31">
         <v>26356.0</v>
       </c>
-      <c r="C25" t="n" s="31">
+      <c r="D25" t="n" s="31">
         <v>26328.0</v>
       </c>
-      <c r="D25" t="n" s="31">
+      <c r="E25" t="n" s="31">
         <v>26686.0</v>
       </c>
-      <c r="E25" t="n" s="31">
+      <c r="F25" t="n" s="31">
         <v>26145.0</v>
       </c>
-      <c r="F25" t="n" s="31">
+      <c r="G25" t="n" s="31">
         <v>26037.0</v>
       </c>
-      <c r="G25" t="n" s="31">
+      <c r="H25" t="n" s="31">
         <v>25644.0</v>
       </c>
-      <c r="H25" t="n" s="31">
+      <c r="I25" t="n" s="31">
         <v>25864.0</v>
       </c>
-      <c r="I25" t="n" s="31">
+      <c r="J25" t="n" s="31">
         <v>24460.0</v>
       </c>
-      <c r="J25" t="n" s="31">
+      <c r="K25" t="n" s="31">
         <v>23927.0</v>
       </c>
-      <c r="K25" t="n" s="31">
+      <c r="L25" t="n" s="31">
         <v>26602.0</v>
       </c>
-      <c r="L25" t="n" s="31">
+      <c r="M25" t="n" s="31">
         <v>23935.0</v>
       </c>
-      <c r="M25" t="n" s="31">
+      <c r="N25" t="n" s="31">
         <v>21197.0</v>
       </c>
-      <c r="N25" t="n" s="31">
+      <c r="O25" t="n" s="31">
         <v>19754.0</v>
       </c>
-      <c r="O25" t="n" s="31">
+      <c r="P25" t="n" s="31">
         <v>18714.0</v>
       </c>
-      <c r="P25" t="n" s="31">
+      <c r="Q25" t="n" s="31">
         <v>17450.0</v>
       </c>
-      <c r="Q25" t="n" s="31">
+      <c r="R25" t="n" s="31">
         <v>16904.0</v>
       </c>
-      <c r="R25" t="n" s="31">
+      <c r="S25" t="n" s="31">
         <v>16688.0</v>
       </c>
-      <c r="S25" t="n" s="31">
+      <c r="T25" t="n" s="31">
         <v>15932.0</v>
       </c>
-      <c r="T25" t="n" s="31">
+      <c r="U25" t="n" s="31">
         <v>15298.0</v>
       </c>
-      <c r="U25" t="n" s="31">
+      <c r="V25" t="n" s="31">
         <v>15459.0</v>
       </c>
-      <c r="V25" t="n" s="31">
+      <c r="W25" t="n" s="31">
         <v>13225.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20539.0</v>
       </c>
       <c r="X25" t="n" s="31">
         <v>20539.0</v>
       </c>
       <c r="Y25" t="n" s="31">
+        <v>20539.0</v>
+      </c>
+      <c r="Z25" t="n" s="31">
         <v>17516.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19312.0</v>
       </c>
       <c r="AA25" t="n" s="31">
         <v>19312.0</v>
       </c>
       <c r="AB25" t="n" s="31">
+        <v>19312.0</v>
+      </c>
+      <c r="AC25" t="n" s="31">
         <v>19158.0</v>
       </c>
-      <c r="AC25" t="n" s="31">
+      <c r="AD25" t="n" s="31">
         <v>20245.0</v>
       </c>
-      <c r="AD25" t="n" s="31">
+      <c r="AE25" t="n" s="31">
         <v>22186.0</v>
       </c>
-      <c r="AE25" t="n" s="31">
+      <c r="AF25" t="n" s="31">
         <v>20121.0</v>
       </c>
-      <c r="AF25" t="n" s="31">
+      <c r="AG25" t="n" s="31">
         <v>19428.0</v>
       </c>
-      <c r="AG25" t="n" s="31">
+      <c r="AH25" t="n" s="31">
         <v>19088.0</v>
       </c>
-      <c r="AH25" t="n" s="31">
+      <c r="AI25" t="n" s="31">
         <v>19120.0</v>
       </c>
-      <c r="AI25" t="n" s="31">
+      <c r="AJ25" t="n" s="31">
         <v>20232.0</v>
       </c>
-      <c r="AJ25" t="n" s="31">
+      <c r="AK25" t="n" s="31">
         <v>19760.0</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B28" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B29" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B30" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B31" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B32" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="B28:AJ28"/>
-[...6 lines deleted...]
-    <mergeCell ref="A35:AJ35"/>
+    <mergeCell ref="B28:AK28"/>
+    <mergeCell ref="B29:AK29"/>
+    <mergeCell ref="B30:AK30"/>
+    <mergeCell ref="B31:AK31"/>
+    <mergeCell ref="B32:AK32"/>
+    <mergeCell ref="A1:AK1"/>
+    <mergeCell ref="A2:AK2"/>
+    <mergeCell ref="A35:AK35"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>