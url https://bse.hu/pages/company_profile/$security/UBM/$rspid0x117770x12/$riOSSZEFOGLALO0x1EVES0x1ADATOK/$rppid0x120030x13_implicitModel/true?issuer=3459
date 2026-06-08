--- v0 (2026-04-04)
+++ v1 (2026-06-08)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet0" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="50" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="49" uniqueCount="37">
   <si>
     <t>Key annual data - UBM Holding Plc.</t>
   </si>
   <si>
     <t>audited, consolidated, IFRS; Business Year: July 1. - June 30.</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>2016 (1)</t>
   </si>
   <si>
     <t>2017 (2)</t>
   </si>
   <si>
     <t>2018 (3)</t>
   </si>
   <si>
     <t>2019 (3)</t>
   </si>
   <si>
     <t>2020 (3)</t>
   </si>
   <si>
@@ -529,52 +529,52 @@
       </c>
       <c r="B11" t="n" s="12">
         <v>0.0</v>
       </c>
       <c r="C11" t="n" s="12">
         <v>0.0</v>
       </c>
       <c r="D11" t="n" s="12">
         <v>0.0</v>
       </c>
       <c r="E11" t="n" s="12">
         <v>0.0</v>
       </c>
       <c r="F11" t="n" s="12">
         <v>0.0</v>
       </c>
       <c r="G11" t="n" s="12">
         <v>1617.4</v>
       </c>
       <c r="H11" t="n" s="12">
         <v>0.0</v>
       </c>
       <c r="I11" t="n" s="12">
         <v>0.0</v>
       </c>
-      <c r="J11" t="s" s="12">
-        <v>2</v>
+      <c r="J11" t="n" s="12">
+        <v>0.0</v>
       </c>
       <c r="K11" t="s" s="12">
         <v>2</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>20</v>
       </c>
       <c r="B12" t="n" s="13">
         <v>0.0</v>
       </c>
       <c r="C12" t="n" s="13">
         <v>0.0</v>
       </c>
       <c r="D12" t="n" s="13">
         <v>0.0</v>
       </c>
       <c r="E12" t="n" s="13">
         <v>0.0</v>
       </c>
       <c r="F12" t="n" s="13">
         <v>0.0</v>
       </c>
       <c r="G12" t="n" s="13">