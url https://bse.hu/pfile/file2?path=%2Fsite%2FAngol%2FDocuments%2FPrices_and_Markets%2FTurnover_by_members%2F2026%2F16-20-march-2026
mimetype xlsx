--- v0 (2026-04-05)
+++ v1 (2026-05-29)
@@ -1,102 +1,102 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Z:\KERUKI\Kozos\KerIg\Határidős kereskedés\FORGALMAK\2026. heti forgalom\angol\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{31546812-419D-429B-9245-6367C1F19758}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A49F6286-261F-4FBB-8E43-C9E9C5D0B425}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-60" windowWidth="29040" windowHeight="15720" tabRatio="597" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-14115" yWindow="1230" windowWidth="11565" windowHeight="12405" tabRatio="597" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="rpt215.tmp" sheetId="1" r:id="rId1"/>
     <sheet name="Munka2" sheetId="3" r:id="rId2"/>
     <sheet name="Munka1" sheetId="2" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'rpt215.tmp'!$A$1:$E$30</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="C37" i="1" l="1"/>
   <c r="D37" i="1"/>
   <c r="B37" i="1"/>
   <c r="C31" i="1" l="1"/>
   <c r="D31" i="1"/>
   <c r="B31" i="1"/>
   <c r="C21" i="1" l="1"/>
   <c r="D21" i="1"/>
   <c r="B21" i="1"/>
   <c r="B11" i="1" l="1"/>
   <c r="C11" i="1"/>
   <c r="D11" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="21">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="35" uniqueCount="21">
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>No. of trades</t>
   </si>
   <si>
     <t>Contracts</t>
   </si>
   <si>
     <t>Turnover</t>
   </si>
   <si>
     <t>Ranking</t>
   </si>
   <si>
     <t>Ranking of the BSE members on the derivatives</t>
   </si>
   <si>
     <t>BUX</t>
   </si>
   <si>
     <t>Currencies</t>
   </si>
   <si>
@@ -114,51 +114,51 @@
   <si>
     <t>CONCORDE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>MKBBANK</t>
   </si>
   <si>
     <t>MTB Zrt.</t>
   </si>
   <si>
     <t>OTPBANK</t>
   </si>
   <si>
     <t>EQUILOR</t>
   </si>
   <si>
     <t>market the Budapest Stock Exchange 16-20 March 2026</t>
   </si>
   <si>
-    <t>Deviza opciók</t>
+    <t>Currencies Options</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0;#,##0"/>
   </numFmts>
   <fonts count="20" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="MS Sans Serif"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
@@ -378,59 +378,59 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="18" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="14" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="16" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="19" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="19" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="14" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normál" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF232157"/>
       <color rgb="FFFFC7C8"/>
       <color rgb="FFADABDB"/>
       <color rgb="FF958E60"/>
       <color rgb="FFA7A6A8"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
@@ -714,91 +714,91 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:G37"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A11" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="70" workbookViewId="0">
-      <selection activeCell="A35" sqref="A35:XFD36"/>
+      <selection activeCell="A37" sqref="A37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.44140625" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="20.5546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="15" style="1" customWidth="1"/>
     <col min="3" max="3" width="19.77734375" style="1" customWidth="1"/>
     <col min="4" max="4" width="20.77734375" style="1" customWidth="1"/>
     <col min="5" max="5" width="14.21875" style="23" customWidth="1"/>
     <col min="6" max="16384" width="11.44140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="33" t="s">
+      <c r="A1" s="36" t="s">
         <v>5</v>
       </c>
-      <c r="B1" s="33"/>
-[...2 lines deleted...]
-      <c r="E1" s="33"/>
+      <c r="B1" s="36"/>
+      <c r="C1" s="36"/>
+      <c r="D1" s="36"/>
+      <c r="E1" s="36"/>
       <c r="F1" s="4"/>
       <c r="G1" s="4"/>
     </row>
     <row r="2" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="33" t="s">
+      <c r="A2" s="36" t="s">
         <v>19</v>
       </c>
-      <c r="B2" s="33"/>
-[...2 lines deleted...]
-      <c r="E2" s="33"/>
+      <c r="B2" s="36"/>
+      <c r="C2" s="36"/>
+      <c r="D2" s="36"/>
+      <c r="E2" s="36"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
     </row>
     <row r="3" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="34"/>
-[...3 lines deleted...]
-      <c r="E3" s="34"/>
+      <c r="A3" s="37"/>
+      <c r="B3" s="37"/>
+      <c r="C3" s="37"/>
+      <c r="D3" s="37"/>
+      <c r="E3" s="37"/>
     </row>
     <row r="4" spans="1:7" s="3" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A4" s="12" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="13" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="13" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="13" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="18" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:7" s="7" customFormat="1" ht="15.6" x14ac:dyDescent="0.35">
       <c r="A5" s="15" t="s">
         <v>7</v>
       </c>
@@ -1174,104 +1174,106 @@
         <v>6</v>
       </c>
     </row>
     <row r="31" spans="1:5" ht="13.8" x14ac:dyDescent="0.25">
       <c r="A31" s="28" t="s">
         <v>13</v>
       </c>
       <c r="B31" s="29">
         <f>SUM(B25:B30)</f>
         <v>1728</v>
       </c>
       <c r="C31" s="29">
         <f t="shared" ref="C31:D31" si="0">SUM(C25:C30)</f>
         <v>15220</v>
       </c>
       <c r="D31" s="29">
         <f t="shared" si="0"/>
         <v>9031314000</v>
       </c>
       <c r="E31" s="29"/>
     </row>
     <row r="34" spans="1:5" ht="15.6" x14ac:dyDescent="0.35">
       <c r="A34" s="15" t="s">
         <v>20</v>
       </c>
-      <c r="B34" s="35"/>
-[...2 lines deleted...]
-      <c r="E34" s="36"/>
+      <c r="B34" s="33"/>
+      <c r="C34" s="33"/>
+      <c r="D34" s="33"/>
+      <c r="E34" s="34"/>
     </row>
     <row r="35" spans="1:5" s="10" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A35" s="24" t="s">
         <v>12</v>
       </c>
       <c r="B35" s="25">
         <v>2</v>
       </c>
       <c r="C35" s="25">
         <v>4000</v>
       </c>
       <c r="D35" s="25">
         <v>1540000000</v>
       </c>
       <c r="E35" s="25">
         <v>2</v>
       </c>
     </row>
     <row r="36" spans="1:5" s="10" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A36" s="26" t="s">
         <v>10</v>
       </c>
       <c r="B36" s="27">
         <v>2</v>
       </c>
       <c r="C36" s="27">
         <v>4000</v>
       </c>
       <c r="D36" s="27">
         <v>1540000000</v>
       </c>
       <c r="E36" s="27">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:5" ht="15.6" x14ac:dyDescent="0.35">
-      <c r="A37" s="15"/>
-      <c r="B37" s="37">
+      <c r="A37" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="B37" s="35">
         <f>SUM(B35:B36)</f>
         <v>4</v>
       </c>
-      <c r="C37" s="37">
+      <c r="C37" s="35">
         <f t="shared" ref="C37:D37" si="1">SUM(C35:C36)</f>
         <v>8000</v>
       </c>
-      <c r="D37" s="37">
+      <c r="D37" s="35">
         <f t="shared" si="1"/>
         <v>3080000000</v>
       </c>
-      <c r="E37" s="36"/>
+      <c r="E37" s="34"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="A3:E3"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.27559055118110237" bottom="0.43307086614173229" header="0.15748031496062992" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" fitToWidth="0" orientation="portrait" blackAndWhite="1" errors="NA" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F2DCA952-2E56-443E-8920-A55799ACF990}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="F14" sqref="F14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.6" x14ac:dyDescent="0.25"/>
   <sheetData/>